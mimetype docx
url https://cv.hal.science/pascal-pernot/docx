--- v0 (2026-03-12)
+++ v1 (2026-04-24)
@@ -189,51 +189,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (76)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (77)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -971,252 +971,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03770771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A missing link in the nitrogen-rich organic chain on Titan</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Should We Gain Confidence from the Similarity of Results between Methods?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Savin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202141025⟩</w:t>
+              <w:t xml:space="preserve">Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/computation10020027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03656058v3</w:t>
+                <w:t xml:space="preserve">hal-03566402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Should We Gain Confidence from the Similarity of Results between Methods?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A missing link in the nitrogen-rich organic chain on Titan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Bourgalais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Vettier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Giner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 663, pp.A165. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/computation10020027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202141025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03566402v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03656058v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction uncertainty validation for computational chemists</w:t>
               </w:r>
@@ -1590,1005 +1590,1005 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04057253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion-driven organic chemistry for Titan-like atmospheres: Implications for N-dominated super-Earth exoplanets</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anisotropic Time-Resolved Dynamics of Crystal Growth Induced by a Single Laser Pulse Nucleation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yamila Miguel</w:t>
+                <w:t xml:space="preserve">Sarah Al Gharib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivia Venot</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Abdel Karim El Omar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnan Naja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Deniset-Besseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Denisov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202141328⟩</w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (2), pp.799-808. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.cgd.0c01016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03321892v1</w:t>
+                <w:t xml:space="preserve">hal-03322576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic Time-Resolved Dynamics of Crystal Growth Induced by a Single Laser Pulse Nucleation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using the Gini coefficient to characterize the shape of computational chemistry error distributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Savin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.cgd.0c01016⟩</w:t>
+              <w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 140 (3), pp.24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00214-021-02725-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03322576v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03148583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using the Gini coefficient to characterize the shape of computational chemistry error distributions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ion-driven organic chemistry for Titan-like atmospheres: Implications for N-dominated super-Earth exoplanets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Bourgalais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamila Miguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Venot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pernot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andreas Savin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 140 (3), pp.24. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 654, A171 (9p.). </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00214-021-02725-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202141328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03148583v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03321892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic performance estimators for computational chemistry methods: Systematic improvement probability and ranking probability matrix. II. Applications</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ions in the Thermosphere of Exoplanets: Observable Constraints Revealed by Innovative Laboratory Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Bourgalais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Changeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Venot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lora Jovanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0006204⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 895 (2), pp.77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/ab8e2d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02563582v1</w:t>
+                <w:t xml:space="preserve">insu-02792319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ions in the Thermosphere of Exoplanets: Observable Constraints Revealed by Innovative Laboratory Experiments</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Probabilistic performance estimators for computational chemistry methods: Systematic improvement probability and ranking probability matrix. I. Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Savin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 895 (2), pp.77. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 152 (16), pp.164108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/ab8e2d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0006202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02792319v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic performance estimators for computational chemistry methods: Systematic improvement probability and ranking probability matrix. I. Theory</w:t>
+                <w:t xml:space="preserve">Impact of non-normal error distributions on the benchmarking and ranking of Quantum Machine Learning models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bing Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Savin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0006202⟩</w:t>
+              <w:t xml:space="preserve">Mach.Learn.Sci.Tech.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1 (3), pp.035011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2632-2153/aba184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02563578v1</w:t>
+                <w:t xml:space="preserve">hal-02557805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of non-normal error distributions on the benchmarking and ranking of Quantum Machine Learning models</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">One Way Traffic: Base‐to‐backbone Hole Transfer in Nucleoside Phosphorodithioates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renata Kaczmarek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Ward</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dipra Debnath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taisiya Jacobs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Stark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mach.Learn.Sci.Tech.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2632-2153/aba184⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (43), pp.9495-9505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202000247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02557805v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One Way Traffic: Base‐to‐backbone Hole Transfer in Nucleoside Phosphorodithioates</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Probabilistic performance estimators for computational chemistry methods: Systematic improvement probability and ranking probability matrix. II. Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Savin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 26 (43), pp.9495-9505. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 152 (16), pp.164109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.202000247⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0006204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02563589v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ investigation of neutrals involved in the formation of Titan tholins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Petrucciani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Vettier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Tigrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2639,77 +2639,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-Pressure EUV Photochemical Experiments: Insight on the Ion Chemistry Occurring in Titan's Atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bourgalais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Vettier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pernot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4053,555 +4053,555 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01472132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Use of Benchmarks for Multiple Properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of Transient Radical Anions (LiClO 4 ) n − (n = 1−3) in THF Solutions: Experimental and Theoretical Investigation on Electron Localization in Oligomers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Archirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bartolomeo Civalleri</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Uli Schmidhammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Caër</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/computation4020020⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120, pp.773-784. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.5b11315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01415837v1</w:t>
+                <w:t xml:space="preserve">cea-01278020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Transient Radical Anions (LiClO 4 ) n − (n = 1−3) in THF Solutions: Experimental and Theoretical Investigation on Electron Localization in Oligomers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascal Pernot</w:t>
+                <w:t xml:space="preserve">Molecular Isomer Identification of Titan’s Tholins Organic Aerosols by Photoelectron/Photoion Coincidence Spectroscopy Coupled to VUV Synchrotron Radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Cunha de Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo A. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uli Schmidhammer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Le Caër</w:t>
+                <w:t xml:space="preserve">François Gaie-Levrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Mahjoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.5b11315⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120 (33), pp.6529-6540. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.6b03346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01278020v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01353953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Isomer Identification of Titan’s Tholins Organic Aerosols by Photoelectron/Photoion Coincidence Spectroscopy Coupled to VUV Synchrotron Radiation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Energetics of Photoinduced Charge Migration within the Tryptophan Tetrad of an Animal (6–4) Photolyase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Gaie-Levrel</w:t>
+                <w:t xml:space="preserve">Fabien Cailliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Mahjoub</w:t>
+                <w:t xml:space="preserve">Pavel Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Gautier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thiago Firmino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien de La Lande</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.6b03346⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 138 (6), pp.1904-1915. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.5b10938⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01353953v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02290025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energetics of Photoinduced Charge Migration within the Tryptophan Tetrad of an Animal (6–4) Photolyase</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the Use of Benchmarks for Multiple Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pavel Müller</w:t>
+                <w:t xml:space="preserve">Bartolomeo Civalleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thiago Firmino</w:t>
+                <w:t xml:space="preserve">Roberto Dovesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelien de La Lande</w:t>
+                <w:t xml:space="preserve">Davide Presti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Savin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 138 (6), pp.1904-1915. </w:t>
+              <w:t xml:space="preserve">Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4 (2), pp.20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jacs.5b10938⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/computation4020020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02290025v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01415837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissociative recombination exalts molecular growth in N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; /CH&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; plasmas</w:t>
               </w:r>
@@ -4626,51 +4626,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhe Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Plessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 84, 06003 (6 p.). </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4717,64 +4717,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction Uncertainty of Density Functional Approximations for Properties of Crystals with Cubic Symmetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bartolomeo Civalleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Presti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Savin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4821,64 +4821,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrogen incorporation in Titan's tholins inferred by high resolution orbitrap mass spectrometry and gas chromatography-mass spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4968,51 +4968,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of synchrotron-based laboratory simulations of Titan's ionospheric photochemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhe Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pernot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5072,64 +5072,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titan's atmosphere simulation experiment using continuum UV-VUV synchrotron radiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhe Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5187,295 +5187,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00793818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidation of bromide ions by hydroxyl radicals: Spectral characterization of the intermediate BrOH&amp;lt;sup&amp;gt;•-&amp;lt;/sup&amp;gt;</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Critical Review of N, N&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt;, N&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt;&amp;lt;sub&amp;gt; 2&amp;lt;/sub&amp;gt;, N&amp;lt;sup&amp;gt;++&amp;lt;/sup&amp;gt;, and N&amp;lt;sup&amp;gt;++&amp;lt;/sup&amp;gt;&amp;lt;sub&amp;gt; 2&amp;lt;/sub&amp;gt; Main Production Processes and Reactions of Relevance to Titan's Atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malaknaz Mirdamadi-Esfahani</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Archirel</w:t>
+                <w:t xml:space="preserve">Odile Dutuit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Thissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vuitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Alcaraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp310759u⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 204 (2), 20 (45 pp.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0067-0049/204/2/20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04037324v1</w:t>
+                <w:t xml:space="preserve">hal-00785318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical Review of N, N&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt;, N&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt;&amp;lt;sub&amp;gt; 2&amp;lt;/sub&amp;gt;, N&amp;lt;sup&amp;gt;++&amp;lt;/sup&amp;gt;, and N&amp;lt;sup&amp;gt;++&amp;lt;/sup&amp;gt;&amp;lt;sub&amp;gt; 2&amp;lt;/sub&amp;gt; Main Production Processes and Reactions of Relevance to Titan's Atmosphere</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Véronique Vuitton</w:t>
+                <w:t xml:space="preserve">Oxidation of bromide ions by hydroxyl radicals: Spectral characterization of the intermediate BrOH&amp;lt;sup&amp;gt;•-&amp;lt;/sup&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lampre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Marignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Alcaraz</w:t>
+                <w:t xml:space="preserve">Malaknaz Mirdamadi-Esfahani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Archirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 204 (2), 20 (45 pp.). </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0067-0049/204/2/20⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp310759u⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00785318v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04037324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of a new wavelength-dependent representation of methane photolysis branching ratios on the modeling of Titan’s atmospheric photochemistry</w:t>
               </w:r>
@@ -5487,51 +5487,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhe Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gauyacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5601,893 +5601,893 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02072254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Null Variance Altitudes for the photolysis rate constants of species with barometric distribution: Illustration on Titan upper atmosphere modeling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Cailliez</w:t>
+                <w:t xml:space="preserve">Volatile products controlling Titan's tholins production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Dobrijevic</w:t>
+                <w:t xml:space="preserve">Et-Touhami Es-Sebbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Cernogora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Icarus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 218 (2), pp.950-955. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.ICARUS.2012.02.006⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 219 (1), pp.230-240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2012.02.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00685417v1</w:t>
+                <w:t xml:space="preserve">hal-00678297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of neutral species in Titan's ionosphere through dissociative recombination of ions</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A KInetic Database for Astrochemistry (KIDA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Wakelam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Herbst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. -C. Loison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. W. M. Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Chandrasekaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2012.02.032⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 199 (1), pp.21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0067-0049/199/1/21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00677447v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00664833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volatile products controlling Titan's tholins production</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Photochemistry simulation of planetary atmosphere using synchrotron radiation at Soleil. Application to Titan's atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhe Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Giuliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Cernogora</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2012.02.034⟩</w:t>
+              <w:t xml:space="preserve">EAS Publications Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 58, pp.199-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/eas/1258031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00678297v1</w:t>
+                <w:t xml:space="preserve">hal-00830867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A KInetic Database for Astrochemistry (KIDA)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comprehensive data analysis of femtosecond transient absorption spectra: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Herbst</w:t>
+                <w:t xml:space="preserve">C. Ruckebusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. -C. Loison</w:t>
+                <w:t xml:space="preserve">M. Sliwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. W. M. Smith</w:t>
+                <w:t xml:space="preserve">A. de Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Chandrasekaran</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">R. Tauler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 199 (1), pp.21. </w:t>
+              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology C: Photochemistry Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13, pp.1 - 27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0067-0049/199/1/21⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jphotochemrev.2011.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00664833v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00683565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photochemistry simulation of planetary atmosphere using synchrotron radiation at Soleil. Application to Titan's atmosphere</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Production of neutral species in Titan's ionosphere through dissociative recombination of ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Plessis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dobrijevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAS Publications Series</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 219 (1), pp.254-266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2012.02.032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/eas/1258031⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00830867v1</w:t>
+                <w:t xml:space="preserve">hal-00677447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive data analysis of femtosecond transient absorption spectra: a review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Null Variance Altitudes for the photolysis rate constants of species with barometric distribution: Illustration on Titan upper atmosphere modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhe Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cailliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Ruckebusch</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">R. Tauler</w:t>
+                <w:t xml:space="preserve">M. Dobrijevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pernot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology C: Photochemistry Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 13, pp.1 - 27. </w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 218 (2), pp.950-955. </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jphotochemrev.2011.10.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/J.ICARUS.2012.02.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00683565v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00685417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probabilistic representations of partial branching ratios: bridging the gap between experiments and chemical models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Plessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 300, pp.012027. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6515,1007 +6515,1007 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00618935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reaction Networks For Interstellar Chemical Modelling: Improvements and Challenges</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E. Herbst</w:t>
+                <w:t xml:space="preserve">Photochemical modeling of Titan atmosphere at the &amp;quot;10 percent uncertainty horizon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhe Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dobrijevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Troe</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eric Hébrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Space Science Reviews</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Faraday Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 147, pp.137-153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c003366a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11214-010-9712-5⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00543722v1</w:t>
+                <w:t xml:space="preserve">hal-00509656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge-based probabilistic representations of branching ratios in chemical networks: The case of dissociative recombinations</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Distance dependence of the reaction rate for the reduction of metal cations by solvated electrons : a picosecond pulse radiolysis study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Schmidhammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. de Waele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Jeunesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Demarque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3479907⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 114, pp.12042 - 12051. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp107278w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00526661v1</w:t>
+                <w:t xml:space="preserve">hal-00561935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photochemical modeling of Titan atmosphere at the &amp;quot;10 percent uncertainty horizon</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Tholinomics-chemical analysis of nitrogen-rich polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Pernot</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Thissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faraday Discussions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c003366a⟩</w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 82 (4), pp.1371-1380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ac902458q⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00509656v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00464271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distance dependence of the reaction rate for the reduction of metal cations by solvated electrons : a picosecond pulse radiolysis study</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Determination of the Absolute Photoionization Cross Sections of CH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; and I Produced from a Pyrolysis Source, by Combined Synchrotron and Vacuum Ultraviolet Laser Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Jeunesse</w:t>
+                <w:t xml:space="preserve">Bérenger Gans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Demarque</w:t>
+                <w:t xml:space="preserve">Luiz A. Mendes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Boyé-Péronne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Douin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 114, pp.12042 - 12051. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp107278w⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 114 (9), pp.3237-3246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp909414d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00561935v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02072263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tholinomics-chemical analysis of nitrogen-rich polymers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Comparison of methods for the determination of key reactions in chemical systems: Application to Titan's atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dobrijevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Hébrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Plessis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ac902458q⟩</w:t>
+              <w:t xml:space="preserve">Advances in Space Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 45 (1), pp.77-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.asr.2009.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00464271v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00429222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the Absolute Photoionization Cross Sections of CH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; and I Produced from a Pyrolysis Source, by Combined Synchrotron and Vacuum Ultraviolet Laser Studies</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Knowledge-based probabilistic representations of branching ratios in chemical networks: The case of dissociative recombinations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Plessis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp909414d⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 133 (13), pp.134110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3479907⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02072263v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00526661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of methods for the determination of key reactions in chemical systems: Application to Titan's atmosphere</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Pernot</w:t>
+                <w:t xml:space="preserve">Reaction Networks For Interstellar Chemical Modelling: Improvements and Challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Wakelam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. W. M. Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Herbst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Troe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Geppert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Space Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.asr.2009.06.005⟩</w:t>
+              <w:t xml:space="preserve">Space Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 156 (1-4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11214-010-9712-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00429222v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00543722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Measurements of Rate Coefficients at Low Temperature Increase the Predictivity of Photochemical Models of Titan's Atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Hébrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dobrijevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bergeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7566,51 +7566,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laboratory Studies of Molecular Growth in the Titan Ionosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Thissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Vuitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7694,1844 +7694,1990 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00501830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity of a Titan ionospheric model to the ion-molecule reaction parameters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Towards a reduction of the bimolecular reaction model for Titan ionosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Plessis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dobrijevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planetary and Space Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Chemical Kinetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 40 (11), pp.699-709</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00360084v1</w:t>
+                <w:t xml:space="preserve">hal-00332667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a reduction of the bimolecular reaction model for Titan ionosphere</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Complex Fluorescence of the Cyan Fluorescent Protein: Comparisons with the H148D Variant and Consequences for Quantitative Cell Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Villoing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Ridhoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Cinquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Erard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Chemical Kinetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 47, pp.12483 - 12492. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bi801400d⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00332667v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05556009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epistemic bimodality and kinetic hypersensitivity in photochemical models of Titan's atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dobrijevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Hébrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pernot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Planetary and Space Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 56 (12), pp.1630-1643. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.pss.2008.05.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00319819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ex vivo fluorescence imaging of normal and malignant urothelial cells to enhance early diagnosis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Eschwege</w:t>
+                <w:t xml:space="preserve">Sensitivity of a Titan ionospheric model to the ion-molecule reaction parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Alcaraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Dutuit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Plessis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Thissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photochemistry and Photobiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 83 (5), p. 1157-1166. </w:t>
+              <w:t xml:space="preserve">Planetary and Space Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 56 (12), pp.1644-1657. </w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1751-1097.2007.00079.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pss.2008.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00187025v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00360084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superoxide radical anions protect enkephalin from oxidation if the amine group is blocked</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling of branching ratios uncertainty in chemical networks by Dirichlet distributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.ASAP. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp067306y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00187992v1</w:t>
+                <w:t xml:space="preserve">hal-00143140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of neutral transport on ion chemistry uncertainties in Titan ionosphere</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Hébrard</w:t>
+                <w:t xml:space="preserve">Superoxide radical anions protect enkephalin from oxidation if the amine group is blocked</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Mozziconacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mirkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Banaszkiewicz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Dobrijevic</w:t>
+                <w:t xml:space="preserve">F. Rusconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pernot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Bobrowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 43 (2), pp.229-240</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00177563v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00187992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of branching ratios uncertainty in chemical networks by Dirichlet distributions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ex vivo fluorescence imaging of normal and malignant urothelial cells to enhance early diagnosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Steenkeste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lecart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Deniset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Eschwege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp067306y⟩</w:t>
+              <w:t xml:space="preserve">Photochemistry and Photobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 83 (5), p. 1157-1166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1751-1097.2007.00079.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00143140v1</w:t>
+                <w:t xml:space="preserve">hal-00187025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solvation dynamics of electron produced by two-photon ionization of liquid polyols. II. Propanediols</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">I. Lampre</w:t>
+                <w:t xml:space="preserve">Influence of neutral transport on ion chemistry uncertainties in Titan ionosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Hébrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Banaszkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dobrijevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pernot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Mostafavi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 192, pp.519-526. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2007.08.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00186888v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00177563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainty analysis of bimolecular reactions in Titan ionosphere chemistry model</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Banaszkiewicz</w:t>
+                <w:t xml:space="preserve">Solvation dynamics of electron produced by two-photon ionization of liquid polyols. II. Propanediols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Lampre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mostafavi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planetary and Space Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 111 (23), pp.4902-4913</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">insu-00359311v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00186888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of branching ratio uncertainty in chemical networks by Dirichlet distributions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Uncertainty analysis of bimolecular reactions in Titan ionosphere chemistry model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Dutuit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Thissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Banaszkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pernot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Planetary and Space Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 55 (1-2), pp.141-157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pss.2006.06.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00149808v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00359311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics study of the solvated electron decay in THF using laser-synchronised picosecond electron pulse</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Sorgues</w:t>
+                <w:t xml:space="preserve">Modeling of branching ratio uncertainty in chemical networks by Dirichlet distributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pernot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Mostafavi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear science and techniques / Chinese Nuclear Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 18 (1), pp.10-15</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 111 (18), pp.3507-3512</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00149813v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00149808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanism of C-O activation in dimethoxyethane cationic iron complexes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Heninger</w:t>
+                <w:t xml:space="preserve">Kinetics study of the solvated electron decay in THF using laser-synchronised picosecond electron pulse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. de Waele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sorgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. N. Mestdagh</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Marignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mostafavi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 110 (31), pp.9654-9664</w:t>
+              <w:t xml:space="preserve">Nuclear science and techniques / Chinese Nuclear Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 18 (1), pp.10-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00102657v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00149813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geminate recombination measurements of solvated electron in THF using laser-synchronized picosecond electron pulse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. de Waele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sorgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Marignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Monard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 423 (1-3), pp.30-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00101615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solvation Dynamics of the Electron Produced by Two-Photon Ionization of Liquid Polyols. 1. Ethylene Glycol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Soroushian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Lampre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pommeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 110 (5), pp.1705-1717</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00088380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mechanism of C-O activation in dimethoxyethane cationic iron complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Le Caer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Heninger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. N. Mestdagh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 110 (31), pp.9654-9664</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00102657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Camptothecins-guanine interactions: mechanism of charge transfer reaction upon photoactivation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Steenkeste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvire Guiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Tfibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Merola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 275, pp.93-108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00761465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9541,160 +9687,160 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une recherche reproductible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Desquilbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Granger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Hejblum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Unité régionale de formation à l'information scientifique et technique de Bordeaux. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unité régionale de formation à l'information scientifique et technique de Bordeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1-161, 2019, 979-10-97595-05-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02144142v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9704,296 +9850,296 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian calibration of force fields for molecular simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cailliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Rizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reese Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Knio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Uncertainty Quantification in Multiscale Materials Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.169-227, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-08-102941-1.00006-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02563598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrogen in Titan's Atmospheric Aerosol Factory.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Westlake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hunter Waite Jr.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Trigo-Rodriguez, J.M.; Raulin, F.; Muller, C.; Nixon, C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Early Evolution of the Atmospheres of Terrestrial Planets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.145-154, 2013, Astrophysics and Space Science Proceedings, Vol 35, 978-1-4614-5190-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4614-5191-4_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00830681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10003,688 +10149,688 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the good reliability of an interval-based metric to validate prediction uncertainty for machine learning regression tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pernot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04677304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of ML-UQ calibration statistics using simulated reference values: a sensitivity analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pernot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04502356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Negative impact of heavy-tailed uncertainty and error distributions on the reliability of calibration statistics for machine learning regression tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pernot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04465753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can bin-wise scaling improve consistency and adaptivity of prediction uncertainty for machine learning regression ?</w:t>
+                <w:t xml:space="preserve">Validation of uncertainty quantification metrics: a primer based on the consistency and adaptivity concepts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pernot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04249284v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04131221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of uncertainty quantification metrics: a primer based on the consistency and adaptivity concepts</w:t>
+                <w:t xml:space="preserve">Consistency and adaptivity are complementary targets for the validation of variance-based uncertainty quantification metrics in machine learning regression tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pernot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04131221v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04234507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consistency and adaptivity are complementary targets for the validation of variance-based uncertainty quantification metrics in machine learning regression tasks</w:t>
+                <w:t xml:space="preserve">Can bin-wise scaling improve consistency and adaptivity of prediction uncertainty for machine learning regression ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pernot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04234507v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04249284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Properties of the ENCE and other MAD-based calibration metrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pernot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04131185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratification of uncertainties recalibrated by isotonic regression and its impact on calibration error statistics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pernot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04131182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confidence curves for UQ validation: probabilistic reference vs. oracle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pernot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04131189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of recent estimators of uncertainty on the mean for small measurement samples with normal and non-normal error distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Berthet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03784456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Objective assessment of corneal transparency in the clinical setting with standard SD-OCT devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Vilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10736,426 +10882,426 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03465920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The parameters uncertainty inflation fallacy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pernot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01415821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A critical review of statistical calibration/prediction models handling data inconsistency and model inadequacy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cailliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01415827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scaling factors for ab initio vibrational frequencies: comparison of uncertainty models for quantified prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pernot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00349953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian analysis of signal deconvolution using measured instrument response functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pernot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00022916v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncertainty analysis of bimolecular reactions in Titan ionosphere chemistry model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Dutuit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Thissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marek Banaszkiewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00022469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11165,120 +11311,120 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Negative impact of heavy-tailed uncertainty and error distributions on the reliability of calibration statistics for machine learning regression tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pernot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intelligence artificielle, apprentissage machine, apprentissage profond et chimie/bio/physique/science des matériaux théorique/computationnelle en Ile de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Carine Clavaguéra; Aurélien de la Lande, Jun 2024, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04620449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Objective characterisation of corneal transparency by analysis of clinical SD-OCT images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Vilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11327,270 +11473,270 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Biomedical Optics 2023 (ECBO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Munich, Germany. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2670743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04393495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of prediction uncertainty in ML</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pernot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intelligence artificielle, apprentissage machine, apprentissage profond et chimie/bio/physique/science des matériaux théorique/computationnelle en Ile de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Carine Clavaguera; Aurélien de la Lande; Dennis Salahub, May 2023, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04620507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two or three things I am sure about uncertainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pernot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Taming The Uncertainty Monster: Lessons from Astrochemistry (TUMLA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marie Gueguen, Jul 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04620516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Objective assessment of corneal transparency in the clinical setting: Identification and correction of acquisition artifacts in SD-OCT images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Vilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bocheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Georgeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11609,523 +11755,523 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ARVO 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ARVO, May 2022, Denver, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04393517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two or three things I'm sure about uncertainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pernot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Taming The Uncertainty Monster</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marie Gueguen; François Lique; Sébastien Le Picard, Jul 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04062489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of Prediction Uncertainty in Computational Chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pernot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Error control in first-principles modelling (CECAM Flagship Workshop)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Gabor Csanyi; Genevieve Dusson; Michael Herbst; Youssef Marzouk, Jun 2022, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04620551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction uncertainty validation for computational chemists</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pernot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Error control in first-principles modelling (CECAM Flagship workshop)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Gabor Csanyi; Genevieve Dusson; Michael Herbst; Youssef Marzouk, Jun 2022, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04062441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction uncertainty in computational chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Objective Assessment of Corneal Transparency in the Clinical Setting: Correction of Acquisition Arti-facts in SD-OCT Images and Application to Normal Corneas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Vilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bocheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Lama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Georgeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Borderie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Benchmarking of electronic structure methods for non-covalent interactions (CECAM Flagship workshop)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Conference on Biomedical Optics 2021 (ECBO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Munich, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2616041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04062457v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Objective Assessment of Corneal Transparency in the Clinical Setting: Correction of Acquisition Arti-facts in SD-OCT Images and Application to Normal Corneas</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prediction uncertainty in computational chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Biomedical Optics 2021 (ECBO)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Benchmarking of electronic structure methods for non-covalent interactions (CECAM Flagship workshop)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Majdi Hochlaf; Ricardo Mata; Daniel Obenchain, Nov 2021, Champs-sur-Marne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04393542v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04062457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Objective Corneal Transparency Assessment in the Clinical Setting: Correction of Acquisition Artifacts in Spectral-domain OCT Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Vilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bocheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Georgeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12134,201 +12280,201 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Borderie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Imaging Systems and Applications 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Washington, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/ISA.2021.ITu1D.5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03445432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction uncertainty in Computational Chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pernot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CECAM Flagship Workshop: "Benchmarking of electronic structure methods for non-covalent interactions "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Majdi Hochlaf; Ricardo Mata; Daniel Obenchain, Nov 2021, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04621505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation objective de la transparence cornéenne par analyse d’images d’OCT clinique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Vilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bocheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Georgeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12347,73 +12493,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française d'Optique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Optique, Jul 2021, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04393509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">You should not use the Mean Absolute Error to choose a Quantum Chemistry method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12429,597 +12575,597 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JTMS 2020 : Journées "Théorie, Modélisation et Simulation"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Boris Le Guennic; Céline Merlet, Nov 2020, Visioconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04621491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gas-Phase Positive Ion Insights during Laboratory EUV Irradiation of Titan's Relevant Gas Mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bourgalais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pernot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Planetary Science Congress (EPSC-DPS Joint Meeting 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Genève, Switzerland. pp.EPSC-DPS2019-1337-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02196260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Objective and quantitative analysis of corneal transparency with clinical spectral-domain optical coherence tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bocheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Georgeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Borderie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Biomedical Optics 2019 (ECBO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Munich, Germany. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2527085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04059275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to estimate the prediction uncertainty of computational chemistry methods ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pernot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Precision Quantification in DFT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Stefaan Cottenier; Kurt Lejaeghere, May 2019, Louvain-la-Neuve, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04062518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative Measures of Corneal Transparency, Derived from Objective Analysis of Stromal Light Backscattering with Full-Field Optical Coherence Tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bocheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Borderie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Plamann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Irsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Imaging Systems and Applications 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Munich, Germany. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/ISA.2019.ITh2B.5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04059276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction uncertainty in Computational Chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pernot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Precision Quantification in DFT (PQ-DFT 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, S. Cottenier; K. Lejaeghere; G.-M. Rignanese; M. Verstraete, May 2019, Louvain-la-Neuve, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04621539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Objective and quantitative analysis of corneal transparency with clinical spectral-domain optical coherence tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bocheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bathilde Riviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13051,4277 +13197,4277 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ARVO 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ARVO, Apr 2019, Vancouver (BC), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04393529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incertitudes en Chimie Computationnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pernot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quantification des incertitudes en sciences des matériaux, Colloque des GDR MascotNum et ModMat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, IHP, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04130652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génération de polysulfures lors de la radiolyse de l'eau porale de matériaux cimentaires avec laitier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bouniol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Le Caer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mostafavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. L. Marignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JECR 2016 - 18èmes Journées d'Etudes de la Chimie sous Rayonnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Balaruc-Les-Bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02442299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HPLC-Orbitrap analysis for identification of organic molecules in complex material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Szopa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Planetary Science Congress (EPSC2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Nantes, France. pp.801-802</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01208003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of Titan's atmospheric aerosol under high-altitude ultraviolet irradiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Tigrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mahjoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Cernogora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Planetary Science Congress (EPSC2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Nantes, France. pp.EPSC2015-496</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01208368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and theoretical simulations of Titan's VUV photochemistry</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Photochemistry simulation of planetary atmosphere using synchrotron radiation at soleil. application to titan's atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhe Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre A. Giuliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Cernogora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECLA: European Conference on Laboratory Astrophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Paris, France. pp.199-203, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/eas/1258031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01067622v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02750391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photochemistry simulation of planetary atmosphere using synchrotron radiation at soleil. application to titan's atmosphere</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Experimental and theoretical simulations of Titan's VUV photochemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECLA: European Conference on Laboratory Astrophysics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, San Francisco, United States. pp.P53C-1872</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02750391v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01067622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mimicking Titan's upper atmosphere reactivity with a RF-capacitively coupled N2-CH4 plasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Et-Touhami Es-Sebbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Cernogora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESCAMPIG 2012 (Europhysics Conference on the Atomic and Molecular Physics of Ionized Gases)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Viana do Castelo, Portugal. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00741736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulating Titan's upper atmosphere reactivity with a N2-CH4 plasma discharge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mahjoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Cernogora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00777739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production of neutral species in Titan's ionosphere through dissociative recombination of ions as measured by INMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Plessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dobrijevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pernot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Planetary Science Congress (EPSC-DPS Joint Meeting 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Nantes, France. pp.EPSC-DPS2011-121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00665046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of uncertain photolysis parameters on predictions of Titan's photochemistry models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhe Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cailliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Hébrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dobrijevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Planetary Science Congress (EPSC-DPS Joint Meeting 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Nantes, France. pp.196</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00665044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaseous chemistry for a Titan's atmospheric plasma experimental simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ella Sciamma-O'Brien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Szopa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Cernogora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Planetary Science Congress (EPSC2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Rome, Italy. EPSC2010-418 (2p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00665789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an accurate representation of ionic chemistry in Titan's ionosphere.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Plessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dobrijevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pernot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th NSF Workshop on Titan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, St-Jacut de la Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00998568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure polymérique des tholins de Titan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Thissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Quirico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Hadamcik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque quadriennal du PNP (Programme National de Planétologie)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00665821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photochemical modeling of Titan's atmosphere at the &amp;quot;10% uncertainty horizon&amp;quot;.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Hébrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dobrijevic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faraday Discussion 147: Chemistry of the Planets. St-Jacut de la Mer, France. 14-16 june 2010.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, St-Jacut de la Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00998572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of dissociative recombinaison in Titan's ionosphere: a reappraisal.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Plessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dobrijevic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faraday Discussion 147: Chemistry of the Planets. St-Jacut de la Mer, France. 14-16 june 2010.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, St-Jacut de la Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00998570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High resolution mass spectrometry for Titan's aerosol analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Szopa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Thissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Puget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Planetary Science Congress (EPSC2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00665792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How measurements of rate constants at low temperature increase the predictivity of photochemical models of Titans's atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Hébrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dobrijevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bergeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Planetary Science Congress (EPSC2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Potsdam, Germany. pp.221</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00998443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First results of the ISSI workshop on the comparison of 1D photochemical models of Titan atmosphere.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dobrijevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Hébrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Planetary Science Congress (EPSC2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Potsdam, Germany. pp.EPSC2009-226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00998456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemistry in Titan’s ionosphere: contribution of dissociative recombination to an ion- neutral coupled model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Plessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Planetary Science Congress (EPSC2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Potsdam, Germany. pp.EPSC2009-148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02896805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Measurements Of Rate Constants At Low Temperature Increase The Predictivity Of Photochemical Models Of Titans's Atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Hébrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dobrijevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bergeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DPS Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Puerto Rico, United States. pp.id. 17.08</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00426684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structured description of uncertainty for chemical reaction products and rates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Plessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Hébrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dobrijevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th Seminar Esreda On "Uncertainty in Industrial Practice - Generic best practices in uncertainty treatment"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00403306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulations of the first steps of molecular growth occurring in Titan ionosphere by means of synchrotron radiation irradiation of gas mixtures inside an ion trap at high mass resolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Thissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vuitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dehon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Lavvas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Planetary Science Congress 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Münster, Germany. pp.EPSC2008-A-00595</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00365722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titan ionospheric chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Dutuit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Thissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odile Dutuit</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christian Alcaraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pernot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules in Space and Laboratory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Paris, France</w:t>
+              <w:t xml:space="preserve">IUGG XXIV 2007 - IAMAS section</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Perugia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00359790v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00363999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Titan ionospheric chemistry</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Uncertainty Analysis in Titan Ionospheric Chemistry Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Hébrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dobrijevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pernot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUGG XXIV 2007 - IAMAS section</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Perugia, Italy</w:t>
+              <w:t xml:space="preserve">European Planetary Science Congress 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Potsdam, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00363999v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00264480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainty Analysis in Titan Ionospheric Chemistry Model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Uncertainty propagation and sensitivity analysis: providing insights for simulation of Cassini's INMS ions data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pernot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Dutuit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Thissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Banaszkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Planetary Science Congress 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Potsdam, Germany</w:t>
+              <w:t xml:space="preserve">First worshop on Titan - Observations, Experiments, Computations and Modeling. Honolulu, Hawai. 5-7 february 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00264480v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00264616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainty propagation and sensitivity analysis: providing insights for simulation of Cassini's INMS ions data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Uncertainty analysis in a Titan ionospheric chemistry model.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Hébrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dobrijevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pernot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First worshop on Titan - Observations, Experiments, Computations and Modeling. Honolulu, Hawai. 5-7 february 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Honolulu, United States</w:t>
+              <w:t xml:space="preserve">Fifth International Conference on Sensitivity Analysis of Model Output. Eotvos University (ELTE), Budapest, Hungary. 8-22 June, 2007.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00264616v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00264502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainty analysis in a Titan ionospheric chemistry model.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Titan ionospheric chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Dutuit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Thissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Alcaraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Dobrijevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pernot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifth International Conference on Sensitivity Analysis of Model Output. Eotvos University (ELTE), Budapest, Hungary. 8-22 June, 2007.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">Molecules in Space and Laboratory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00264502v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00359790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of two major sources of uncertainty in Titan ionospheric chemistry: neutral densities and ion-molecule reactions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pascal Pernot</w:t>
+                <w:t xml:space="preserve">Analyse Bayésienne des Données. Application à la spectroscopie résolue en temps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pernot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Planetary Science Congress 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Analyse Bayésienne des Données. Application à la spectroscopie résolue en temps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00357990v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00089182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of two major sources of uncertainty in Titan ionospheric chemistry: neutral densities and ion-molecule reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Hébrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dobrijevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pernot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Planetary Science Congress, Berlin. September 18-22, 2006.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00109829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse Bayésienne des Données. Application à la spectroscopie résolue en temps</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">New laboratory approach to study Titan ionospheric chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Thissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Dutuit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lilensten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analyse Bayésienne des Données. Application à la spectroscopie résolue en temps</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Lille, France</w:t>
+              <w:t xml:space="preserve">European Planetary Science Congress 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00089182v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00358084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New laboratory approach to study Titan ionospheric chemistry</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Uncertainty analysis for complex chemical systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Planetary Science Congress 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00358084v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00357996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainty analysis for complex chemical systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Titan ionospheric chemistry experiments and uncertainty propagation, tools for improving models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Dutuit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Thissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Alcaraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Pernot</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pernot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Planetary Science Congress 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">6th European Workshop on Astrobiology (EANA2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00357996v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00367635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Titan ionospheric chemistry experiments and uncertainty propagation, tools for improving models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
+                <w:t xml:space="preserve">Analyse des incertitudes sur les réactions bimoléculaires dans un modèle de chimie ionospherique de Titan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Dutuit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Thissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pascal Pernot</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Banaszkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pernot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th European Workshop on Astrobiology (EANA2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Lyon, France</w:t>
+              <w:t xml:space="preserve">Colloque du Programme National de Planétologie (PNP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00367635v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00367634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des incertitudes sur les réactions bimoléculaires dans un modèle de chimie ionospherique de Titan</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Ion-molecule reaction studies of planetary interest ; the specific case of models for Titan ionosphere : uncertainty propagation and need for new and better measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Thissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Alcaraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Dutuit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du Programme National de Planétologie (PNP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Nancy, France</w:t>
+              <w:t xml:space="preserve">MOLEC XVI, European Conference on Dynamics of Molecular Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Trento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00367634v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00367632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion-molecule reaction studies of planetary interest ; the specific case of models for Titan ionosphere : uncertainty propagation and need for new and better measurements</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Comparison of two major sources of uncertainty in Titan ionospheric chemistry: neutral densities and ion-molecule reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Hébrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dobrijevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MOLEC XVI, European Conference on Dynamics of Molecular Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Trento, Italy</w:t>
+              <w:t xml:space="preserve">European Planetary Science Congress 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00367632v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00357990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity and uncertainty analysis for ionospheric chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pernot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Physical-Chemistry in Titan Atmosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00089177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical-Chemistry in Titan Atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Dutuit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Alcaraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Thissen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organisateurs du Workshop EuroPlaNet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00089178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId436"/>
+      <w:footerReference w:type="default" r:id="rId443"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -17389,51 +17535,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2E8A063C"/>
+    <w:nsid w:val="F510E59A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17620,51 +17766,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascal-pernot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8586-6222" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057114021" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/pernot_p_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-2643-2008" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671492v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten Plamann" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Vilbert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bocheux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Georgeon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Borderie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202412746" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084392v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Knezevic" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vien-Duong Quach" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lampre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Erard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pernot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2TA09920A" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183215v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel H Cruz Neto" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Soto" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nishith Maity" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lefumeux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai Nguyen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.3c00594" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356591v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0174943" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04245633v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0291613" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770771v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Michael Teale" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trygve Helgaker" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Savin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Adano" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;lint Aradi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CP02827A" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03656058v3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carrasco" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bourgalais" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Vettier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Giner" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566402v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/computation10020027" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784435v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0109572" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708211v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Trochet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Berthier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2022.111641" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625781v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0084302" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057253v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Denisov" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ward" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viacheslav Shcherbakov" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander D. Stark" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Kaczmarek" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.1c09068" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03321892v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamila Miguel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Venot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141328" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322576v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Al Gharib" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Karim El Omar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Naja" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Deniset-Besseau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.0c01016" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03148583v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-021-02725-0" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563582v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0006204" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02792319v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Changeat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lora Jovanovic" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab8e2d" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563578v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0006202" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557805v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Huang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2632-2153/aba184" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563589v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipra Debnath" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taisiya Jacobs" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Stark" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202000247" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832003v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dubois" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Petrucciani" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tigrine" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2018.07.006" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02343351v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JA026953" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563664v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zaac.202000109" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355248v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Furong Wang" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Marignier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Archirel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehran Mostafavi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.9b05560" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02297695v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Irsch" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0221707" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130006v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Ma" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Hou&#233;e-Levin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Kumar" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP00352A" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365751v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amitava Adhikary" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.8b02170" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322650v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Le Vot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Lemaire" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Heninger" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Mestdagh" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.4054" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106988v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Horne" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.8b03715" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010898v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5016248" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01566287v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ortiz" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Ca&#235;r" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.7b04982" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760206v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4994654" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01472132v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Qiang Su" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Xu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00894-017-3229-8" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415837v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartolomeo Civalleri" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Dovesi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Presti" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/computation4020020" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01278020v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uli Schmidhammer" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5b11315" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01353953v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Cunha de Miranda" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo A. Garcia" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gaie-Levrel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mahjoub" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gautier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.6b03346" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290025v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cailliez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel M&#252;ller" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Firmino" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien de La Lande" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5b10938" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113141v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Peng" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Plessis" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20158406003" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010768v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp509980w" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056129v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schmitz-Afonso" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Touboul" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Szopa" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.07.011" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989456v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.grj.2014.03.002" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793818v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pernot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giuliani" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgre.20064" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04037324v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malaknaz Mirdamadi-Esfahani" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp310759u" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785318v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Dutuit" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Thissen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vuitton" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Alcaraz" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0067-0049/204/2/20" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072254v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gans" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gauyacq" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lebonnois" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2012.11.024" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1TB83PRH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685417v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dobrijevic" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.ICARUS.2012.02.006" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KNGDQCLZ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677447v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Plessis" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2012.02.032" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4367P3FB-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678297v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et-Touhami Es-Sebbar" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cernogora" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2012.02.034" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B80RF9FK-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664833v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Wakelam" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Herbst" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -C. Loison" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. W. M. Smith" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chandrasekaran" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0067-0049/199/1/21" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830867v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/1258031" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683565v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ruckebusch" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sliwa" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Juan" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tauler" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochemrev.2011.10.002" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4VHFZTQ2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618935v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/300/1/012027" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543722v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Troe" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Geppert" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-010-9712-5" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526661v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3479907" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509656v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric H&#233;brard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c003366a" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-KFSSDM2B-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561935v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Schmidhammer" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. de Waele" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jeunesse" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Demarque" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp107278w" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464271v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac902458q" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072263v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Gans" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz A. Mendes" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Boy&#233;-P&#233;ronne" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Douin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Garcia" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp909414d" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429222v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2009.06.005" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7VG59G2Q-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439322v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bergeat" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp905524e" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00501830v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Vuitton" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panayotis Lavvas" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Lemaire" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dehon" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9050353" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00360084v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2008.04.007" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8W19WTNZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332667v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319819v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2008.05.016" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FDCTFXN0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187025v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Steenkeste" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lecart" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Deniset" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Eschwege" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-1097.2007.00079.x" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1VD0XL0D-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187992v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mozziconacci" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mirkowski" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rusconi" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bobrowski" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177563v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Banaszkiewicz" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2007.08.016" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143140v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp067306y" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8XB9KTQ2-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186888v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lampre" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mostafavi" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00359311v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2006.06.004" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZMFXLD5J-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149808v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149813v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sorgues" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Marignier" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102657v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Caer" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heninger" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. N. Mestdagh" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101615v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Monard" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088380v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Soroushian" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pommeret" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00761465v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Steenkeste" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire Guiot" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tfibel" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Merola" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144142v3" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Desquilbet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Granger" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Hejblum" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legrand" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rr-france.github.io/bookrr/" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563598v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Rizzi" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reese Jones" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Knio" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-102941-1.00006-7" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830681v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Westlake" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hunter Waite Jr." TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-5191-4_11" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-VCGDQ802-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04677304v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502356v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465753v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04249284v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04131221v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04234507v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131185v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131182v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131189v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784456v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Berthet" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465920v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415821v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415827v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349953v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022916v2" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022469v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Banaszkiewicz" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04620449v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-04393495v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2670743" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04620507v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04620516v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-04393517v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lama" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04062489v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04620551v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04062441v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04062457v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-04393542v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2616041" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445432v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ISA.2021.ITu1D.5" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621505v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-04393509v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621491v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02196260v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059275v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bocheux" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rivi&#232;re" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Georgeon" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Borderie" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2527085" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062518v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059276v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Plamann" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Irsch" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ISA.2019.ITh2B.5" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621539v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-04393529v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bathilde Riviere" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130652v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02442299v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bouniol" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Marignier" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01208003v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Touboul" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01208368v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fleury" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067622v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Peng" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750391v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. Giuliani" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741736v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777739v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665046v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665044v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cailliez" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665789v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Sciamma-O'Brien" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998568v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Plessis" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665821v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Thissen" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Quirico" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Hadamcik" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998572v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998570v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665792v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Puget" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998443v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998456v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bell" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02896805v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426684v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403306v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00365722v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dehon" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00359790v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00363999v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264480v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264616v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dutuit" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264502v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00357990v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109829v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089182v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00358084v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lilensten" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00357996v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00367635v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00367634v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00367632v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nicolas" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089177v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089178v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alcaraz" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascal-pernot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8586-6222" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057114021" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/pernot_p_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-2643-2008" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671492v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten Plamann" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Vilbert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bocheux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Georgeon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Borderie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202412746" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084392v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Knezevic" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vien-Duong Quach" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lampre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Erard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pernot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2TA09920A" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183215v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel H Cruz Neto" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Soto" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nishith Maity" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lefumeux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai Nguyen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.3c00594" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356591v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0174943" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04245633v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0291613" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770771v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Michael Teale" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trygve Helgaker" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Savin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Adano" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;lint Aradi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CP02827A" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566402v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/computation10020027" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03656058v3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carrasco" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bourgalais" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Vettier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Giner" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784435v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0109572" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708211v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Trochet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Berthier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2022.111641" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625781v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0084302" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057253v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Denisov" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ward" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viacheslav Shcherbakov" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander D. Stark" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Kaczmarek" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.1c09068" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322576v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Al Gharib" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Karim El Omar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Naja" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Deniset-Besseau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.0c01016" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03148583v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-021-02725-0" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03321892v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamila Miguel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Venot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141328" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02792319v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Changeat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lora Jovanovic" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab8e2d" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563578v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0006202" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557805v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Huang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2632-2153/aba184" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563589v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipra Debnath" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taisiya Jacobs" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Stark" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202000247" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563582v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0006204" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832003v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dubois" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Petrucciani" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tigrine" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2018.07.006" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02343351v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JA026953" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563664v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zaac.202000109" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355248v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Furong Wang" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Marignier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Archirel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehran Mostafavi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.9b05560" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02297695v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Irsch" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0221707" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130006v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Ma" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Hou&#233;e-Levin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Kumar" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP00352A" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365751v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amitava Adhikary" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.8b02170" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322650v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Le Vot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Lemaire" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Heninger" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Mestdagh" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.4054" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106988v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Horne" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.8b03715" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010898v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5016248" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01566287v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ortiz" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Ca&#235;r" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.7b04982" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760206v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4994654" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01472132v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Qiang Su" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Xu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00894-017-3229-8" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01278020v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uli Schmidhammer" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5b11315" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01353953v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Cunha de Miranda" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo A. Garcia" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gaie-Levrel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mahjoub" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gautier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.6b03346" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290025v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cailliez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel M&#252;ller" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Firmino" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien de La Lande" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5b10938" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415837v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartolomeo Civalleri" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Dovesi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Presti" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/computation4020020" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113141v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Peng" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Plessis" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20158406003" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010768v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp509980w" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056129v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schmitz-Afonso" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Touboul" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Szopa" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.07.011" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989456v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.grj.2014.03.002" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793818v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pernot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giuliani" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgre.20064" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785318v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Dutuit" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Thissen" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vuitton" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Alcaraz" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0067-0049/204/2/20" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04037324v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malaknaz Mirdamadi-Esfahani" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp310759u" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072254v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gans" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gauyacq" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lebonnois" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2012.11.024" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1TB83PRH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678297v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et-Touhami Es-Sebbar" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cernogora" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2012.02.034" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B80RF9FK-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664833v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Wakelam" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Herbst" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -C. Loison" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. W. M. Smith" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chandrasekaran" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0067-0049/199/1/21" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830867v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/1258031" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683565v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ruckebusch" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sliwa" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Juan" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tauler" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochemrev.2011.10.002" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4VHFZTQ2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677447v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Plessis" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dobrijevic" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2012.02.032" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4367P3FB-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685417v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.ICARUS.2012.02.006" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KNGDQCLZ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618935v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/300/1/012027" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509656v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric H&#233;brard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c003366a" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-KFSSDM2B-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561935v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Schmidhammer" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. de Waele" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jeunesse" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Demarque" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp107278w" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464271v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac902458q" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072263v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Gans" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz A. Mendes" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Boy&#233;-P&#233;ronne" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Douin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Garcia" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp909414d" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429222v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2009.06.005" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7VG59G2Q-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526661v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3479907" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543722v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Troe" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Geppert" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-010-9712-5" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439322v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bergeat" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp905524e" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00501830v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Vuitton" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panayotis Lavvas" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Lemaire" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dehon" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9050353" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332667v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556009v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Villoing" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ridhoir" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cinquin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alvarez" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi801400d" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-GX5W30BF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319819v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2008.05.016" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FDCTFXN0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00360084v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2008.04.007" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8W19WTNZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143140v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp067306y" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8XB9KTQ2-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187992v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mozziconacci" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mirkowski" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rusconi" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bobrowski" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187025v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Steenkeste" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lecart" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Deniset" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Eschwege" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-1097.2007.00079.x" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1VD0XL0D-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177563v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Banaszkiewicz" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2007.08.016" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186888v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lampre" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mostafavi" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00359311v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2006.06.004" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZMFXLD5J-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149808v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149813v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sorgues" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Marignier" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101615v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Monard" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088380v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Soroushian" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pommeret" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102657v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Caer" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heninger" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. N. Mestdagh" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00761465v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Steenkeste" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire Guiot" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tfibel" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Merola" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144142v3" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Desquilbet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Granger" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Hejblum" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legrand" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rr-france.github.io/bookrr/" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563598v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Rizzi" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reese Jones" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Knio" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-102941-1.00006-7" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830681v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Westlake" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hunter Waite Jr." TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-5191-4_11" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-VCGDQ802-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04677304v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502356v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465753v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04131221v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04234507v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04249284v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131185v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131182v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131189v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784456v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Berthet" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465920v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415821v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415827v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349953v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022916v2" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022469v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Banaszkiewicz" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04620449v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-04393495v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2670743" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04620507v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04620516v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-04393517v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lama" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04062489v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04620551v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04062441v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-04393542v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2616041" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04062457v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445432v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ISA.2021.ITu1D.5" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621505v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-04393509v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621491v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02196260v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059275v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bocheux" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rivi&#232;re" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Georgeon" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Borderie" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2527085" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062518v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059276v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Plamann" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Irsch" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ISA.2019.ITh2B.5" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621539v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-04393529v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bathilde Riviere" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130652v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02442299v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bouniol" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Marignier" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01208003v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Touboul" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01208368v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fleury" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750391v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. Giuliani" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067622v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Peng" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741736v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777739v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665046v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665044v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cailliez" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665789v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Sciamma-O'Brien" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998568v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Plessis" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665821v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Thissen" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Quirico" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Hadamcik" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998572v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998570v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665792v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Puget" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998443v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998456v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bell" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02896805v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426684v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403306v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00365722v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dehon" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00363999v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264480v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264616v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dutuit" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264502v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00359790v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089182v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109829v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00358084v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lilensten" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00357996v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00367635v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00367634v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00367632v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nicolas" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00357990v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089177v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089178v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alcaraz" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>