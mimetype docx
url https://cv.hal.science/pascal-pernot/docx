--- v1 (2026-04-24)
+++ v2 (2026-05-16)
@@ -134,53 +134,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> arXiv : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">pernot_p_1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">KL92IPYAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.researcherid.com/rid/C-2643-2008</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -215,9469 +236,9469 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure de la transparence cornéenne par l’analyse d’images oct</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karsten Plamann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Vilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bocheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Georgeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Borderie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photoniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 127, pp.46-51. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/photon/202412746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04671492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adjusting the band gap of CsPbBr3−yXy (X = Cl, I) for optimal interfacial charge transfer and enhanced photocatalytic hydrogen generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marija Knezevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vien-Duong Quach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lampre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Erard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 11 (12), pp.6226-6236. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/D2TA09920A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04084392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Novel Pump–Pump–Probe Resonance Raman Approach Featuring Light-Induced Charge Accumulation on a Model Photosystem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel H Cruz Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Soto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nishith Maity</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lefumeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thai Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 14 (20), pp.4789-4795. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jpclett.3c00594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04183215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calibration in Machine Learning Uncertainty Quantification: beyond consistency to target adaptivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pernot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">APL Machine Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 1 (4), pp.046121. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0174943⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04356591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new method for in vivo assessment of corneal transparency using spectral-domain OCT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Vilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bocheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Georgeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Borderie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 18 (10), pp.e0291613. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0291613⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04245633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DFT Exchange: Sharing Perspectives on the Workhorse of Quantum Chemistry and Materials Science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Michael Teale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trygve Helgaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Savin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Adano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bálint Aradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 24 (47), pp.28700-28781. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/D2CP02827A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03770771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Should We Gain Confidence from the Similarity of Results between Methods?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Savin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/computation10020027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03566402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A missing link in the nitrogen-rich organic chain on Titan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bourgalais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Vettier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Giner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 663, pp.A165. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361/202141025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03656058v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction uncertainty validation for computational chemists</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pernot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 157, pp.144103. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0109572⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03784435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity analysis and uncertainty propagation for SMA-TB potentials</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">The long road to calibrated prediction uncertainty in computational chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pernot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2022.111641⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 156 (11), pp.114109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0084302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03708211v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03625781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The long road to calibrated prediction uncertainty in computational chemistry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Sensitivity analysis and uncertainty propagation for SMA-TB potentials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Trochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pernot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0084302⟩</w:t>
+              <w:t xml:space="preserve">Computational Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 213, pp.111641. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2022.111641⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03625781v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03708211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of the Directionality of Hole Transfer between the Base and the Sugar-Phosphate Backbone in DNA with the Number of Sulfur Atoms in the Phosphate Group</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Denisov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Ward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viacheslav Shcherbakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander D. Stark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renata Kaczmarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 126, pp.430-442. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jpcb.1c09068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04057253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic Time-Resolved Dynamics of Crystal Growth Induced by a Single Laser Pulse Nucleation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah Al Gharib</w:t>
+                <w:t xml:space="preserve">Ion-driven organic chemistry for Titan-like atmospheres: Implications for N-dominated super-Earth exoplanets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Bourgalais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdel Karim El Omar</w:t>
+                <w:t xml:space="preserve">Yamila Miguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adnan Naja</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivia Venot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.cgd.0c01016⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 654, A171 (9p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202141328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03322576v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03321892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using the Gini coefficient to characterize the shape of computational chemistry error distributions</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anisotropic Time-Resolved Dynamics of Crystal Growth Induced by a Single Laser Pulse Nucleation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Al Gharib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Karim El Omar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnan Naja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Deniset-Besseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Denisov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00214-021-02725-0⟩</w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (2), pp.799-808. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.cgd.0c01016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03148583v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03322576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion-driven organic chemistry for Titan-like atmospheres: Implications for N-dominated super-Earth exoplanets</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Using the Gini coefficient to characterize the shape of computational chemistry error distributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Savin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 140 (3), pp.24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00214-021-02725-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202141328⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-03321892v1</w:t>
+                <w:t xml:space="preserve">hal-03148583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ions in the Thermosphere of Exoplanets: Observable Constraints Revealed by Innovative Laboratory Experiments</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Probabilistic performance estimators for computational chemistry methods: Systematic improvement probability and ranking probability matrix. II. Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Savin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/ab8e2d⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 152 (16), pp.164109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0006204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02792319v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic performance estimators for computational chemistry methods: Systematic improvement probability and ranking probability matrix. I. Theory</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ions in the Thermosphere of Exoplanets: Observable Constraints Revealed by Innovative Laboratory Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Bourgalais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Changeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Venot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lora Jovanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0006202⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 895 (2), pp.77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/ab8e2d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02563578v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02792319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of non-normal error distributions on the benchmarking and ranking of Quantum Machine Learning models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Probabilistic performance estimators for computational chemistry methods: Systematic improvement probability and ranking probability matrix. I. Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Savin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mach.Learn.Sci.Tech.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 1 (3), pp.035011. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 152 (16), pp.164108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/2632-2153/aba184⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0006202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02557805v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One Way Traffic: Base‐to‐backbone Hole Transfer in Nucleoside Phosphorodithioates</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samuel Ward</w:t>
+                <w:t xml:space="preserve">Impact of non-normal error distributions on the benchmarking and ranking of Quantum Machine Learning models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dipra Debnath</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bing Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Savin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202000247⟩</w:t>
+              <w:t xml:space="preserve">Machine Learning : Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1 (3), pp.035011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2632-2153/aba184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02563589v1</w:t>
+                <w:t xml:space="preserve">hal-02557805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic performance estimators for computational chemistry methods: Systematic improvement probability and ranking probability matrix. II. Applications</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">One Way Traffic: Base‐to‐backbone Hole Transfer in Nucleoside Phosphorodithioates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renata Kaczmarek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Ward</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dipra Debnath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taisiya Jacobs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Stark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0006204⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (43), pp.9495-9505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202000247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02563582v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ investigation of neutrals involved in the formation of Titan tholins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Petrucciani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Vettier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Tigrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Icarus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 317, pp.182-196. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.icarus.2018.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01832003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-Pressure EUV Photochemical Experiments: Insight on the Ion Chemistry Occurring in Titan's Atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Bourgalais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Bourgalais</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Vettier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pernot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 124 (11), pp.9214-9228. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2019JA026953⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02343351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acknowledging User Requirements for Accuracy in Computational Chemistry Benchmarks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Savin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pernot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Inorganic and General Chemistry / Zeitschrift für anorganische und allgemeine Chemie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 14 (8), pp.e0221707. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/zaac.202000109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02563664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanism of (SCN)2·– Formation and Decay in Neutral and Basic KSCN Solution under Irradiation from a Pico- to Microsecond Range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Furong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Marignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Archirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehran Mostafavi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 123 (30), pp.6599-6608. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jpcb.9b05560⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02355248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative measures of corneal transparency, derived from objective analysis of depth-resolved corneal images, demonstrated with full-field optical coherence tomographic microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bocheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Borderie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karsten Plamann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristina Irsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 14 (8), pp.e0221707. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0221707⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02297695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct observation of the oxidation of DNA bases by phosphate radicals formed under radiation: a model of the backbone-to-base hole transfer</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Oxygen anion (O − ) and hydroxide anion (HO − ) reactivity with a series of old and new refrigerants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Le Vot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anil Kumar</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Heninger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Mestdagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8CP00352A⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 53 (4), pp.336-352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jms.4054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04130006v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02322650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast Electron Attachment and Hole Transfer Following Ionizing Radiation of Aqueous Uridine Monophosphate</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Probabilistic performance estimators for computational chemistry methods: The empirical cumulative distribution function of absolute errors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Savin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 148 (24), pp.241707. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5016248⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.8b02170⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02365751v1</w:t>
+                <w:t xml:space="preserve">hal-02010898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen anion (O − ) and hydroxide anion (HO − ) reactivity with a series of old and new refrigerants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clotilde Le Vot</w:t>
+                <w:t xml:space="preserve">Picosecond Pulse Radiolysis Study on the Radiation-Induced Reactions in Neat Tributyl Phosphate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Furong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joel Lemaire</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Gregory Horne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Archirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehran Mostafavi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jms.4054⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 122 (28), pp.7134-7142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.8b03715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02322650v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02106988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Picosecond Pulse Radiolysis Study on the Radiation-Induced Reactions in Neat Tributyl Phosphate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Furong Wang</w:t>
+                <w:t xml:space="preserve">Direct observation of the oxidation of DNA bases by phosphate radicals formed under radiation: a model of the backbone-to-base hole transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Marignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Houée-Levin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Horne</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anil Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 122 (28), pp.7134-7142. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20, pp.14927-14937. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.8b03715⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C8CP00352A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02106988v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04130006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic performance estimators for computational chemistry methods: The empirical cumulative distribution function of absolute errors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Ultrafast Electron Attachment and Hole Transfer Following Ionizing Radiation of Aqueous Uridine Monophosphate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Denisov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Marignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amitava Adhikary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5016248⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (17), pp.5105-5109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.8b02170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02010898v1</w:t>
+                <w:t xml:space="preserve">hal-02365751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation and Simulation of the Transient Anion Oligomers (LiClO4)n (n = 1-4) in Diethyl Carbonate LiClO4 Solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Furong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Archirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Caër</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of physical chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 121, pp.7464-7472. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jpcb.7b04982⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01566287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The parameter uncertainty inflation fallacy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pernot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 147 (10), pp.104102. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4994654⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03760206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When does a functional correctly describe both the structure and the energy of the transition state?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neil Qiang Su</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Savin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 23 (2), pp.65. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00894-017-3229-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01472132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Transient Radical Anions (LiClO 4 ) n − (n = 1−3) in THF Solutions: Experimental and Theoretical Investigation on Electron Localization in Oligomers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">On the Use of Benchmarks for Multiple Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bartolomeo Civalleri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Dovesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Presti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Savin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.5b11315⟩</w:t>
+              <w:t xml:space="preserve">Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4 (2), pp.20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/computation4020020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01278020v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01415837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Isomer Identification of Titan’s Tholins Organic Aerosols by Photoelectron/Photoion Coincidence Spectroscopy Coupled to VUV Synchrotron Radiation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Gaie-Levrel</w:t>
+                <w:t xml:space="preserve">Identification of Transient Radical Anions (LiClO 4 ) n − (n = 1−3) in THF Solutions: Experimental and Theoretical Investigation on Electron Localization in Oligomers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Archirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Mahjoub</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Gautier</w:t>
+                <w:t xml:space="preserve">Uli Schmidhammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Caër</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.6b03346⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120, pp.773-784. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.5b11315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01353953v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01278020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energetics of Photoinduced Charge Migration within the Tryptophan Tetrad of an Animal (6–4) Photolyase</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular Isomer Identification of Titan’s Tholins Organic Aerosols by Photoelectron/Photoion Coincidence Spectroscopy Coupled to VUV Synchrotron Radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Cunha de Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Cailliez</w:t>
+                <w:t xml:space="preserve">Gustavo A. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pavel Müller</w:t>
+                <w:t xml:space="preserve">François Gaie-Levrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thiago Firmino</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Pernot</w:t>
+                <w:t xml:space="preserve">Ahmed Mahjoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelien de La Lande</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thomas Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 138 (6), pp.1904-1915. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120 (33), pp.6529-6540. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jacs.5b10938⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.6b03346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02290025v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01353953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Use of Benchmarks for Multiple Properties</w:t>
+                <w:t xml:space="preserve">Energetics of Photoinduced Charge Migration within the Tryptophan Tetrad of an Animal (6–4) Photolyase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bartolomeo Civalleri</w:t>
+                <w:t xml:space="preserve">Fabien Cailliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberto Dovesi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Pavel Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiago Firmino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Andreas Savin</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien de La Lande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/computation4020020⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 138 (6), pp.1904-1915. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.5b10938⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01415837v1</w:t>
+                <w:t xml:space="preserve">hal-02290025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissociative recombination exalts molecular growth in N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; /CH&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; plasmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhe Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Plessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 84, 06003 (6 p.). </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjconf/20158406003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01113141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction Uncertainty of Density Functional Approximations for Properties of Crystals with Cubic Symmetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bartolomeo Civalleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Presti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Savin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 119 (21), pp.5288-5304. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp509980w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02010768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrogen incorporation in Titan's tholins inferred by high resolution orbitrap mass spectrometry and gas chromatography-mass spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Szopa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 404, pp.33-42. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.epsl.2014.07.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01056129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of synchrotron-based laboratory simulations of Titan's ionospheric photochemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhe Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pernot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GeoResJ</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 1-2, pp.33-53. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.grj.2014.03.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00989456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titan's atmosphere simulation experiment using continuum UV-VUV synchrotron radiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhe Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Giuliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 118 (4), pp.778-788. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jgre.20064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00793818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critical Review of N, N&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt;, N&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt;&amp;lt;sub&amp;gt; 2&amp;lt;/sub&amp;gt;, N&amp;lt;sup&amp;gt;++&amp;lt;/sup&amp;gt;, and N&amp;lt;sup&amp;gt;++&amp;lt;/sup&amp;gt;&amp;lt;sub&amp;gt; 2&amp;lt;/sub&amp;gt; Main Production Processes and Reactions of Relevance to Titan's Atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Dutuit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Thissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vuitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Alcaraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 204 (2), 20 (45 pp.). </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0067-0049/204/2/20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00785318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidation of bromide ions by hydroxyl radicals: Spectral characterization of the intermediate BrOH&amp;lt;sup&amp;gt;•-&amp;lt;/sup&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lampre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Marignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malaknaz Mirdamadi-Esfahani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Archirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jp310759u⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04037324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of a new wavelength-dependent representation of methane photolysis branching ratios on the modeling of Titan’s atmospheric photochemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhe Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gauyacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lebonnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Icarus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 223 (1), pp.330-343. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.icarus.2012.11.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02072254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volatile products controlling Titan's tholins production</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Production of neutral species in Titan's ionosphere through dissociative recombination of ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Plessis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dobrijevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pernot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guy Cernogora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Icarus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 219 (1), pp.230-240. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2012.02.034⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 219 (1), pp.254-266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2012.02.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00678297v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00677447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A KInetic Database for Astrochemistry (KIDA)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Null Variance Altitudes for the photolysis rate constants of species with barometric distribution: Illustration on Titan upper atmosphere modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhe Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cailliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dobrijevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0067-0049/199/1/21⟩</w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 218 (2), pp.950-955. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.ICARUS.2012.02.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00664833v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00685417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photochemistry simulation of planetary atmosphere using synchrotron radiation at Soleil. Application to Titan's atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhe Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Giuliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Cernogora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EAS Publications Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 58, pp.199-203. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/eas/1258031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00830867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive data analysis of femtosecond transient absorption spectra: a review</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Tauler</w:t>
+                <w:t xml:space="preserve">Volatile products controlling Titan's tholins production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Et-Touhami Es-Sebbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Cernogora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology C: Photochemistry Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jphotochemrev.2011.10.002⟩</w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 219 (1), pp.230-240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2012.02.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00683565v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00678297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of neutral species in Titan's ionosphere through dissociative recombination of ions</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A KInetic Database for Astrochemistry (KIDA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Wakelam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Herbst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. -C. Loison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. W. M. Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Chandrasekaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2012.02.032⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 199 (1), pp.21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0067-0049/199/1/21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00677447v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00664833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Null Variance Altitudes for the photolysis rate constants of species with barometric distribution: Illustration on Titan upper atmosphere modeling</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pascal Pernot</w:t>
+                <w:t xml:space="preserve">Comprehensive data analysis of femtosecond transient absorption spectra: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ruckebusch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sliwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. de Juan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Tauler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.ICARUS.2012.02.006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology C: Photochemistry Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13, pp.1 - 27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jphotochemrev.2011.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00685417v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00683565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probabilistic representations of partial branching ratios: bridging the gap between experiments and chemical models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Plessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 300, pp.012027. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/300/1/012027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00618935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photochemical modeling of Titan atmosphere at the &amp;quot;10 percent uncertainty horizon</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Knowledge-based probabilistic representations of branching ratios in chemical networks: The case of dissociative recombinations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Plessis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pernot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faraday Discussions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 147, pp.137-153. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 133 (13), pp.134110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c003366a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3479907⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00509656v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00526661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distance dependence of the reaction rate for the reduction of metal cations by solvated electrons : a picosecond pulse radiolysis study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reaction Networks For Interstellar Chemical Modelling: Improvements and Challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Wakelam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. W. M. Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Herbst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Troe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U. Schmidhammer</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Demarque</w:t>
+                <w:t xml:space="preserve">W. Geppert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp107278w⟩</w:t>
+              <w:t xml:space="preserve">Space Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 156 (1-4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11214-010-9712-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00561935v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00543722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tholinomics-chemical analysis of nitrogen-rich polymers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Photochemical modeling of Titan atmosphere at the &amp;quot;10 percent uncertainty horizon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhe Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dobrijevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Hébrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pernot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ac902458q⟩</w:t>
+              <w:t xml:space="preserve">Faraday Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 147, pp.137-153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c003366a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00464271v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00509656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the Absolute Photoionization Cross Sections of CH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; and I Produced from a Pyrolysis Source, by Combined Synchrotron and Vacuum Ultraviolet Laser Studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Distance dependence of the reaction rate for the reduction of metal cations by solvated electrons : a picosecond pulse radiolysis study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Schmidhammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bérenger Gans</w:t>
+                <w:t xml:space="preserve">V. de Waele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luiz A. Mendes</w:t>
+                <w:t xml:space="preserve">P. Jeunesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Boyé-Péronne</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gustavo Garcia</w:t>
+                <w:t xml:space="preserve">Alexandre Demarque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 114 (9), pp.3237-3246. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp909414d⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 114, pp.12042 - 12051. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp107278w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02072263v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00561935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of methods for the determination of key reactions in chemical systems: Application to Titan's atmosphere</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Pernot</w:t>
+                <w:t xml:space="preserve">Determination of the Absolute Photoionization Cross Sections of CH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; and I Produced from a Pyrolysis Source, by Combined Synchrotron and Vacuum Ultraviolet Laser Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérenger Gans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz A. Mendes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Boyé-Péronne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Douin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Space Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.asr.2009.06.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 114 (9), pp.3237-3246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp909414d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00429222v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02072263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge-based probabilistic representations of branching ratios in chemical networks: The case of dissociative recombinations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Tholinomics-chemical analysis of nitrogen-rich polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Pernot</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Thissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3479907⟩</w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 82 (4), pp.1371-1380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ac902458q⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00526661v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00464271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reaction Networks For Interstellar Chemical Modelling: Improvements and Challenges</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">W. Geppert</w:t>
+                <w:t xml:space="preserve">Comparison of methods for the determination of key reactions in chemical systems: Application to Titan's atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dobrijevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Hébrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Plessis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Space Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 156 (1-4), </w:t>
+              <w:t xml:space="preserve">Advances in Space Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 45 (1), pp.77-91. </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11214-010-9712-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.asr.2009.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00543722v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00429222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Measurements of Rate Coefficients at Low Temperature Increase the Predictivity of Photochemical Models of Titan's Atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Hébrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dobrijevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bergeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 113 (42), pp.11227-11237. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jp905524e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00439322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laboratory Studies of Molecular Growth in the Titan Ionosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Thissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Vuitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Lavvas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dehon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 113 (42), pp.11211-11220. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jp9050353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00501830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a reduction of the bimolecular reaction model for Titan ionosphere</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Sensitivity of a Titan ionospheric model to the ion-molecule reaction parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Alcaraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Dutuit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Plessis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Thissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Chemical Kinetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Planetary and Space Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 56 (12), pp.1644-1657. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pss.2008.04.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00332667v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00360084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex Fluorescence of the Cyan Fluorescent Protein: Comparisons with the H148D Variant and Consequences for Quantitative Cell Imaging</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards a reduction of the bimolecular reaction model for Titan ionosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Plessis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dobrijevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Chemical Kinetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 40 (11), pp.699-709</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05556009v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00332667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epistemic bimodality and kinetic hypersensitivity in photochemical models of Titan's atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dobrijevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Hébrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pernot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Planetary and Space Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 56 (12), pp.1630-1643. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.pss.2008.05.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00319819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity of a Titan ionospheric model to the ion-molecule reaction parameters</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Roland Thissen</w:t>
+                <w:t xml:space="preserve">Complex Fluorescence of the Cyan Fluorescent Protein: Comparisons with the H148D Variant and Consequences for Quantitative Cell Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Villoing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Ridhoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Cinquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Erard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planetary and Space Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pss.2008.04.007⟩</w:t>
+              <w:t xml:space="preserve">Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 47, pp.12483 - 12492. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bi801400d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00360084v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05556009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of branching ratios uncertainty in chemical networks by Dirichlet distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, pp.ASAP. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp067306y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00143140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Superoxide radical anions protect enkephalin from oxidation if the amine group is blocked</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Mozziconacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mirkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rusconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Bobrowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 43 (2), pp.229-240</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00187992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ex vivo fluorescence imaging of normal and malignant urothelial cells to enhance early diagnosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Steenkeste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lecart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Deniset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Eschwege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photochemistry and Photobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 83 (5), p. 1157-1166. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1751-1097.2007.00079.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00187025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of neutral transport on ion chemistry uncertainties in Titan ionosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Hébrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Banaszkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dobrijevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pernot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Icarus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 192, pp.519-526. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.icarus.2007.08.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00177563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solvation dynamics of electron produced by two-photon ionization of liquid polyols. II. Propanediols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Lampre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mostafavi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 111 (23), pp.4902-4913</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00186888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncertainty analysis of bimolecular reactions in Titan ionosphere chemistry model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Dutuit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Thissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Banaszkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pernot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Planetary and Space Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 55 (1-2), pp.141-157. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pss.2006.06.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00359311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of branching ratio uncertainty in chemical networks by Dirichlet distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pernot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 111 (18), pp.3507-3512</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00149808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetics study of the solvated electron decay in THF using laser-synchronised picosecond electron pulse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. de Waele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sorgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Marignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mostafavi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear science and techniques / Chinese Nuclear Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 18 (1), pp.10-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00149813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geminate recombination measurements of solvated electron in THF using laser-synchronized picosecond electron pulse</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
+                <w:t xml:space="preserve">Mechanism of C-O activation in dimethoxyethane cationic iron complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Le Caer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Heninger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. N. Mestdagh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 423 (1-3), pp.30-34</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 110 (31), pp.9654-9664</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00101615v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00102657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solvation Dynamics of the Electron Produced by Two-Photon Ionization of Liquid Polyols. 1. Ethylene Glycol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Soroushian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Lampre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Lampre</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">J. Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pommeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 110 (5), pp.1705-1717</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00088380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanism of C-O activation in dimethoxyethane cationic iron complexes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
+                <w:t xml:space="preserve">Geminate recombination measurements of solvated electron in THF using laser-synchronized picosecond electron pulse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. de Waele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sorgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Marignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Monard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 110 (31), pp.9654-9664</w:t>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 423 (1-3), pp.30-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00102657v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00101615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camptothecins-guanine interactions: mechanism of charge transfer reaction upon photoactivation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Steenkeste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvire Guiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Tfibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Merola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 275, pp.93-108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00761465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9687,160 +9708,160 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une recherche reproductible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Desquilbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Granger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Hejblum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Unité régionale de formation à l'information scientifique et technique de Bordeaux. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unité régionale de formation à l'information scientifique et technique de Bordeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1-161, 2019, 979-10-97595-05-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
-              <w:r>
-[...93 lines deleted...]
-            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02144142v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9850,296 +9871,296 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian calibration of force fields for molecular simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cailliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Rizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reese Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Knio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Uncertainty Quantification in Multiscale Materials Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.169-227, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-08-102941-1.00006-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02563598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrogen in Titan's Atmospheric Aerosol Factory.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Westlake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hunter Waite Jr.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Trigo-Rodriguez, J.M.; Raulin, F.; Muller, C.; Nixon, C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Early Evolution of the Atmospheres of Terrestrial Planets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.145-154, 2013, Astrophysics and Space Science Proceedings, Vol 35, 978-1-4614-5190-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4614-5191-4_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00830681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10149,1159 +10170,1159 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the good reliability of an interval-based metric to validate prediction uncertainty for machine learning regression tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pernot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04677304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of ML-UQ calibration statistics using simulated reference values: a sensitivity analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pernot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04502356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Negative impact of heavy-tailed uncertainty and error distributions on the reliability of calibration statistics for machine learning regression tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pernot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04465753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of uncertainty quantification metrics: a primer based on the consistency and adaptivity concepts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pernot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04131221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consistency and adaptivity are complementary targets for the validation of variance-based uncertainty quantification metrics in machine learning regression tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pernot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04234507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can bin-wise scaling improve consistency and adaptivity of prediction uncertainty for machine learning regression ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pernot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04249284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Properties of the ENCE and other MAD-based calibration metrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pernot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04131185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratification of uncertainties recalibrated by isotonic regression and its impact on calibration error statistics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pernot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04131182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confidence curves for UQ validation: probabilistic reference vs. oracle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pernot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04131189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of recent estimators of uncertainty on the mean for small measurement samples with normal and non-normal error distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03784456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Objective assessment of corneal transparency in the clinical setting with standard SD-OCT devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Vilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bocheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Georgeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Borderie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03465920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The parameters uncertainty inflation fallacy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pernot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01415821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A critical review of statistical calibration/prediction models handling data inconsistency and model inadequacy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cailliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01415827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scaling factors for ab initio vibrational frequencies: comparison of uncertainty models for quantified prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pernot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00349953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian analysis of signal deconvolution using measured instrument response functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pernot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00022916v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncertainty analysis of bimolecular reactions in Titan ionosphere chemistry model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Dutuit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Thissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marek Banaszkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00022469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11311,6163 +11332,6163 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Negative impact of heavy-tailed uncertainty and error distributions on the reliability of calibration statistics for machine learning regression tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pernot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intelligence artificielle, apprentissage machine, apprentissage profond et chimie/bio/physique/science des matériaux théorique/computationnelle en Ile de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Carine Clavaguéra; Aurélien de la Lande, Jun 2024, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04620449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Objective characterisation of corneal transparency by analysis of clinical SD-OCT images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Vilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bocheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Georgeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Borderie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Biomedical Optics 2023 (ECBO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Munich, Germany. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2670743⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04393495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of prediction uncertainty in ML</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pernot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intelligence artificielle, apprentissage machine, apprentissage profond et chimie/bio/physique/science des matériaux théorique/computationnelle en Ile de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Carine Clavaguera; Aurélien de la Lande; Dennis Salahub, May 2023, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04620507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two or three things I am sure about uncertainty</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Validation of Prediction Uncertainty in Computational Chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pernot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Taming The Uncertainty Monster: Lessons from Astrochemistry (TUMLA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Marie Gueguen, Jul 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">Error control in first-principles modelling (CECAM Flagship Workshop)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gabor Csanyi; Genevieve Dusson; Michael Herbst; Youssef Marzouk, Jun 2022, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04620516v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04620551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Objective assessment of corneal transparency in the clinical setting: Identification and correction of acquisition artifacts in SD-OCT images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Vilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bocheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Georgeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Borderie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ARVO 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ARVO, May 2022, Denver, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04393517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two or three things I'm sure about uncertainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pernot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Taming The Uncertainty Monster</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marie Gueguen; François Lique; Sébastien Le Picard, Jul 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04062489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of Prediction Uncertainty in Computational Chemistry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Two or three things I am sure about uncertainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pernot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Error control in first-principles modelling (CECAM Flagship Workshop)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Gabor Csanyi; Genevieve Dusson; Michael Herbst; Youssef Marzouk, Jun 2022, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">Taming The Uncertainty Monster: Lessons from Astrochemistry (TUMLA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marie Gueguen, Jul 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04620551v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04620516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction uncertainty validation for computational chemists</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pernot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Error control in first-principles modelling (CECAM Flagship workshop)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Gabor Csanyi; Genevieve Dusson; Michael Herbst; Youssef Marzouk, Jun 2022, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04062441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Objective Assessment of Corneal Transparency in the Clinical Setting: Correction of Acquisition Arti-facts in SD-OCT Images and Application to Normal Corneas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Towards Objective Corneal Transparency Assessment in the Clinical Setting: Correction of Acquisition Artifacts in Spectral-domain OCT Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Vilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bocheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Georgeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Borderie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Biomedical Optics 2021 (ECBO)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Imaging Systems and Applications 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Washington, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/ISA.2021.ITu1D.5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2616041⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04393542v1</w:t>
+                <w:t xml:space="preserve">hal-03445432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction uncertainty in computational chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Objective Assessment of Corneal Transparency in the Clinical Setting: Correction of Acquisition Arti-facts in SD-OCT Images and Application to Normal Corneas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Vilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bocheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Lama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Georgeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Borderie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Benchmarking of electronic structure methods for non-covalent interactions (CECAM Flagship workshop)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Conference on Biomedical Optics 2021 (ECBO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Munich, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2616041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04062457v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Objective Corneal Transparency Assessment in the Clinical Setting: Correction of Acquisition Artifacts in Spectral-domain OCT Images</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prediction uncertainty in computational chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Imaging Systems and Applications 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Benchmarking of electronic structure methods for non-covalent interactions (CECAM Flagship workshop)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Majdi Hochlaf; Ricardo Mata; Daniel Obenchain, Nov 2021, Champs-sur-Marne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03445432v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04062457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction uncertainty in Computational Chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pernot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CECAM Flagship Workshop: "Benchmarking of electronic structure methods for non-covalent interactions "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Majdi Hochlaf; Ricardo Mata; Daniel Obenchain, Nov 2021, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04621505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation objective de la transparence cornéenne par analyse d’images d’OCT clinique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Vilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bocheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Georgeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Borderie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française d'Optique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Optique, Jul 2021, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04393509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">You should not use the Mean Absolute Error to choose a Quantum Chemistry method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Savin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JTMS 2020 : Journées "Théorie, Modélisation et Simulation"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Boris Le Guennic; Céline Merlet, Nov 2020, Visioconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04621491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas-Phase Positive Ion Insights during Laboratory EUV Irradiation of Titan's Relevant Gas Mixtures</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">How to estimate the prediction uncertainty of computational chemistry methods ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pernot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Planetary Science Congress (EPSC-DPS Joint Meeting 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Genève, Switzerland. pp.EPSC-DPS2019-1337-1</w:t>
+              <w:t xml:space="preserve">Workshop on Precision Quantification in DFT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Stefaan Cottenier; Kurt Lejaeghere, May 2019, Louvain-la-Neuve, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02196260v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04062518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Objective and quantitative analysis of corneal transparency with clinical spectral-domain optical coherence tomography</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gas-Phase Positive Ion Insights during Laboratory EUV Irradiation of Titan's Relevant Gas Mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Bourgalais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Biomedical Optics 2019 (ECBO)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Planetary Science Congress (EPSC-DPS Joint Meeting 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Genève, Switzerland. pp.EPSC-DPS2019-1337-1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04059275v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02196260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to estimate the prediction uncertainty of computational chemistry methods ?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Objective and quantitative analysis of corneal transparency with clinical spectral-domain optical coherence tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bocheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Georgeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Borderie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Precision Quantification in DFT</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Conference on Biomedical Optics 2019 (ECBO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Munich, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2527085⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04062518v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04059275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative Measures of Corneal Transparency, Derived from Objective Analysis of Stromal Light Backscattering with Full-Field Optical Coherence Tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bocheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Borderie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Plamann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Irsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Imaging Systems and Applications 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Munich, Germany. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/ISA.2019.ITh2B.5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04059276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction uncertainty in Computational Chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pernot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Precision Quantification in DFT (PQ-DFT 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, S. Cottenier; K. Lejaeghere; G.-M. Rignanese; M. Verstraete, May 2019, Louvain-la-Neuve, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04621539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Objective and quantitative analysis of corneal transparency with clinical spectral-domain optical coherence tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bocheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bathilde Riviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Georgeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Borderie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ARVO 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ARVO, Apr 2019, Vancouver (BC), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04393529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incertitudes en Chimie Computationnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pernot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quantification des incertitudes en sciences des matériaux, Colloque des GDR MascotNum et ModMat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, IHP, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04130652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génération de polysulfures lors de la radiolyse de l'eau porale de matériaux cimentaires avec laitier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bouniol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Le Caer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mostafavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. L. Marignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JECR 2016 - 18èmes Journées d'Etudes de la Chimie sous Rayonnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Balaruc-Les-Bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02442299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HPLC-Orbitrap analysis for identification of organic molecules in complex material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Szopa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Planetary Science Congress (EPSC2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Nantes, France. pp.801-802</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01208003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of Titan's atmospheric aerosol under high-altitude ultraviolet irradiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Tigrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mahjoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Cernogora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Planetary Science Congress (EPSC2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Nantes, France. pp.EPSC2015-496</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01208368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photochemistry simulation of planetary atmosphere using synchrotron radiation at soleil. application to titan's atmosphere</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Experimental and theoretical simulations of Titan's VUV photochemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECLA: European Conference on Laboratory Astrophysics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, San Francisco, United States. pp.P53C-1872</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02750391v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01067622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and theoretical simulations of Titan's VUV photochemistry</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Photochemistry simulation of planetary atmosphere using synchrotron radiation at soleil. application to titan's atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhe Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre A. Giuliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Cernogora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECLA: European Conference on Laboratory Astrophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Paris, France. pp.199-203, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/eas/1258031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01067622v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02750391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mimicking Titan's upper atmosphere reactivity with a RF-capacitively coupled N2-CH4 plasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Et-Touhami Es-Sebbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Cernogora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESCAMPIG 2012 (Europhysics Conference on the Atomic and Molecular Physics of Ionized Gases)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Viana do Castelo, Portugal. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00741736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulating Titan's upper atmosphere reactivity with a N2-CH4 plasma discharge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mahjoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Cernogora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00777739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production of neutral species in Titan's ionosphere through dissociative recombination of ions as measured by INMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Plessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dobrijevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pernot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Planetary Science Congress (EPSC-DPS Joint Meeting 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Nantes, France. pp.EPSC-DPS2011-121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00665046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of uncertain photolysis parameters on predictions of Titan's photochemistry models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhe Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cailliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Hébrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dobrijevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Planetary Science Congress (EPSC-DPS Joint Meeting 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Nantes, France. pp.196</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00665044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaseous chemistry for a Titan's atmospheric plasma experimental simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ella Sciamma-O'Brien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Szopa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Cernogora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Planetary Science Congress (EPSC2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Rome, Italy. EPSC2010-418 (2p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00665789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an accurate representation of ionic chemistry in Titan's ionosphere.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Plessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dobrijevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pernot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th NSF Workshop on Titan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, St-Jacut de la Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00998568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure polymérique des tholins de Titan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Thissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Quirico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Hadamcik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque quadriennal du PNP (Programme National de Planétologie)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00665821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photochemical modeling of Titan's atmosphere at the &amp;quot;10% uncertainty horizon&amp;quot;.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Hébrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dobrijevic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faraday Discussion 147: Chemistry of the Planets. St-Jacut de la Mer, France. 14-16 june 2010.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, St-Jacut de la Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00998572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of dissociative recombinaison in Titan's ionosphere: a reappraisal.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Plessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dobrijevic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faraday Discussion 147: Chemistry of the Planets. St-Jacut de la Mer, France. 14-16 june 2010.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, St-Jacut de la Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00998570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High resolution mass spectrometry for Titan's aerosol analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Szopa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Thissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Puget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Planetary Science Congress (EPSC2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00665792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How measurements of rate constants at low temperature increase the predictivity of photochemical models of Titans's atmosphere</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
+                <w:t xml:space="preserve">Chemistry in Titan’s ionosphere: contribution of dissociative recombination to an ion- neutral coupled model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Plessis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Planetary Science Congress (EPSC2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2009, Potsdam, Germany. pp.221</w:t>
+              <w:t xml:space="preserve">, Sep 2009, Potsdam, Germany. pp.EPSC2009-148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00998443v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02896805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First results of the ISSI workshop on the comparison of 1D photochemical models of Titan atmosphere.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">How measurements of rate constants at low temperature increase the predictivity of photochemical models of Titans's atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Hébrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dobrijevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Hébrard</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bergeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Planetary Science Congress (EPSC2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2009, Potsdam, Germany. pp.EPSC2009-226</w:t>
+              <w:t xml:space="preserve">, Sep 2009, Potsdam, Germany. pp.221</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00998456v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00998443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemistry in Titan’s ionosphere: contribution of dissociative recombination to an ion- neutral coupled model</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">First results of the ISSI workshop on the comparison of 1D photochemical models of Titan atmosphere.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dobrijevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Hébrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Planetary Science Congress (EPSC2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2009, Potsdam, Germany. pp.EPSC2009-148</w:t>
+              <w:t xml:space="preserve">, Sep 2009, Potsdam, Germany. pp.EPSC2009-226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02896805v1</w:t>
+                <w:t xml:space="preserve">hal-00998456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Measurements Of Rate Constants At Low Temperature Increase The Predictivity Of Photochemical Models Of Titans's Atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Hébrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dobrijevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bergeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DPS Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Puerto Rico, United States. pp.id. 17.08</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00426684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structured description of uncertainty for chemical reaction products and rates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Plessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Hébrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dobrijevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th Seminar Esreda On "Uncertainty in Industrial Practice - Generic best practices in uncertainty treatment"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00403306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulations of the first steps of molecular growth occurring in Titan ionosphere by means of synchrotron radiation irradiation of gas mixtures inside an ion trap at high mass resolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Thissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vuitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dehon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Lavvas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Planetary Science Congress 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Münster, Germany. pp.EPSC2008-A-00595</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00365722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titan ionospheric chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Dutuit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Thissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Alcaraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pernot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUGG XXIV 2007 - IAMAS section</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Perugia, Italy</w:t>
+              <w:t xml:space="preserve">Molecules in Space and Laboratory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00363999v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00359790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainty Analysis in Titan Ionospheric Chemistry Model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Titan ionospheric chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Dutuit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Thissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Alcaraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pernot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Planetary Science Congress 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Potsdam, Germany</w:t>
+              <w:t xml:space="preserve">IUGG XXIV 2007 - IAMAS section</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Perugia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00264480v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00363999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainty propagation and sensitivity analysis: providing insights for simulation of Cassini's INMS ions data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Uncertainty Analysis in Titan Ionospheric Chemistry Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Hébrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dobrijevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pernot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First worshop on Titan - Observations, Experiments, Computations and Modeling. Honolulu, Hawai. 5-7 february 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Honolulu, United States</w:t>
+              <w:t xml:space="preserve">European Planetary Science Congress 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Potsdam, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00264616v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00264480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainty analysis in a Titan ionospheric chemistry model.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Uncertainty propagation and sensitivity analysis: providing insights for simulation of Cassini's INMS ions data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pernot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Dutuit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Thissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Banaszkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifth International Conference on Sensitivity Analysis of Model Output. Eotvos University (ELTE), Budapest, Hungary. 8-22 June, 2007.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">First worshop on Titan - Observations, Experiments, Computations and Modeling. Honolulu, Hawai. 5-7 february 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00264502v1</w:t>
+                <w:t xml:space="preserve">hal-00264616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Titan ionospheric chemistry</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Uncertainty analysis in a Titan ionospheric chemistry model.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Hébrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dobrijevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pernot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules in Space and Laboratory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Paris, France</w:t>
+              <w:t xml:space="preserve">Fifth International Conference on Sensitivity Analysis of Model Output. Eotvos University (ELTE), Budapest, Hungary. 8-22 June, 2007.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00359790v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00264502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse Bayésienne des Données. Application à la spectroscopie résolue en temps</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Pernot</w:t>
+                <w:t xml:space="preserve">Comparison of two major sources of uncertainty in Titan ionospheric chemistry: neutral densities and ion-molecule reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Hébrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dobrijevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pernot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analyse Bayésienne des Données. Application à la spectroscopie résolue en temps</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Lille, France</w:t>
+              <w:t xml:space="preserve">European Planetary Science Congress 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00089182v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00357990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of two major sources of uncertainty in Titan ionospheric chemistry: neutral densities and ion-molecule reactions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">New laboratory approach to study Titan ionospheric chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Thissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Dutuit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lilensten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Planetary Science Congress, Berlin. September 18-22, 2006.</w:t>
+              <w:t xml:space="preserve">European Planetary Science Congress 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00109829v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00358084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New laboratory approach to study Titan ionospheric chemistry</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse Bayésienne des Données. Application à la spectroscopie résolue en temps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Planetary Science Congress 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Analyse Bayésienne des Données. Application à la spectroscopie résolue en temps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00358084v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00089182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainty analysis for complex chemical systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Comparison of two major sources of uncertainty in Titan ionospheric chemistry: neutral densities and ion-molecule reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Hébrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dobrijevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pernot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Planetary Science Congress 2006</w:t>
+              <w:t xml:space="preserve">European Planetary Science Congress, Berlin. September 18-22, 2006.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00357996v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00109829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titan ionospheric chemistry experiments and uncertainty propagation, tools for improving models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Dutuit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Thissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Alcaraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pernot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th European Workshop on Astrobiology (EANA2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00367635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des incertitudes sur les réactions bimoléculaires dans un modèle de chimie ionospherique de Titan</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Uncertainty analysis for complex chemical systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pernot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du Programme National de Planétologie (PNP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Nancy, France</w:t>
+              <w:t xml:space="preserve">European Planetary Science Congress 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00367634v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00357996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion-molecule reaction studies of planetary interest ; the specific case of models for Titan ionosphere : uncertainty propagation and need for new and better measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse des incertitudes sur les réactions bimoléculaires dans un modèle de chimie ionospherique de Titan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Odile Dutuit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Roland Thissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Banaszkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MOLEC XVI, European Conference on Dynamics of Molecular Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Trento, Italy</w:t>
+              <w:t xml:space="preserve">Colloque du Programme National de Planétologie (PNP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00367632v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00367634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of two major sources of uncertainty in Titan ionospheric chemistry: neutral densities and ion-molecule reactions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Ion-molecule reaction studies of planetary interest ; the specific case of models for Titan ionosphere : uncertainty propagation and need for new and better measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Thissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Alcaraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Dutuit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Planetary Science Congress 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">MOLEC XVI, European Conference on Dynamics of Molecular Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Trento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00357990v1</w:t>
+                <w:t xml:space="preserve">insu-00367632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity and uncertainty analysis for ionospheric chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pernot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Physical-Chemistry in Titan Atmosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00089177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical-Chemistry in Titan Atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Dutuit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Alcaraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Thissen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organisateurs du Workshop EuroPlaNet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00089178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId443"/>
+      <w:footerReference w:type="default" r:id="rId444"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -17535,51 +17556,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F510E59A"/>
+    <w:nsid w:val="7EEF6600"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17766,51 +17787,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascal-pernot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8586-6222" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057114021" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/pernot_p_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-2643-2008" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671492v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten Plamann" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Vilbert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bocheux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Georgeon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Borderie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202412746" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084392v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Knezevic" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vien-Duong Quach" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lampre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Erard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pernot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2TA09920A" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183215v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel H Cruz Neto" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Soto" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nishith Maity" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lefumeux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai Nguyen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.3c00594" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356591v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0174943" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04245633v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0291613" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770771v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Michael Teale" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trygve Helgaker" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Savin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Adano" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;lint Aradi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CP02827A" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566402v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/computation10020027" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03656058v3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carrasco" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bourgalais" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Vettier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Giner" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784435v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0109572" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708211v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Trochet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Berthier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2022.111641" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625781v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0084302" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057253v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Denisov" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ward" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viacheslav Shcherbakov" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander D. Stark" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Kaczmarek" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.1c09068" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322576v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Al Gharib" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Karim El Omar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Naja" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Deniset-Besseau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.0c01016" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03148583v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-021-02725-0" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03321892v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamila Miguel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Venot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141328" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02792319v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Changeat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lora Jovanovic" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab8e2d" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563578v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0006202" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557805v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Huang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2632-2153/aba184" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563589v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipra Debnath" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taisiya Jacobs" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Stark" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202000247" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563582v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0006204" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832003v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dubois" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Petrucciani" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tigrine" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2018.07.006" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02343351v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JA026953" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563664v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zaac.202000109" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355248v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Furong Wang" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Marignier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Archirel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehran Mostafavi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.9b05560" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02297695v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Irsch" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0221707" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130006v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Ma" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Hou&#233;e-Levin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Kumar" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP00352A" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365751v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amitava Adhikary" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.8b02170" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322650v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Le Vot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Lemaire" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Heninger" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Mestdagh" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.4054" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106988v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Horne" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.8b03715" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010898v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5016248" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01566287v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ortiz" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Ca&#235;r" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.7b04982" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760206v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4994654" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01472132v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Qiang Su" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Xu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00894-017-3229-8" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01278020v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uli Schmidhammer" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5b11315" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01353953v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Cunha de Miranda" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo A. Garcia" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gaie-Levrel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mahjoub" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gautier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.6b03346" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290025v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cailliez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel M&#252;ller" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Firmino" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien de La Lande" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5b10938" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415837v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartolomeo Civalleri" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Dovesi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Presti" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/computation4020020" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113141v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Peng" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Plessis" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20158406003" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010768v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp509980w" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056129v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schmitz-Afonso" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Touboul" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Szopa" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.07.011" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989456v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.grj.2014.03.002" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793818v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pernot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giuliani" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgre.20064" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785318v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Dutuit" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Thissen" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vuitton" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Alcaraz" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0067-0049/204/2/20" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04037324v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malaknaz Mirdamadi-Esfahani" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp310759u" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072254v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gans" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gauyacq" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lebonnois" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2012.11.024" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1TB83PRH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678297v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et-Touhami Es-Sebbar" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cernogora" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2012.02.034" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B80RF9FK-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664833v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Wakelam" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Herbst" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -C. Loison" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. W. M. Smith" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chandrasekaran" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0067-0049/199/1/21" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830867v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/1258031" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683565v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ruckebusch" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sliwa" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Juan" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tauler" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochemrev.2011.10.002" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4VHFZTQ2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677447v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Plessis" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dobrijevic" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2012.02.032" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4367P3FB-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685417v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.ICARUS.2012.02.006" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KNGDQCLZ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618935v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/300/1/012027" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509656v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric H&#233;brard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c003366a" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-KFSSDM2B-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561935v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Schmidhammer" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. de Waele" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jeunesse" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Demarque" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp107278w" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464271v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac902458q" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072263v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Gans" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz A. Mendes" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Boy&#233;-P&#233;ronne" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Douin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Garcia" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp909414d" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429222v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2009.06.005" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7VG59G2Q-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526661v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3479907" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543722v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Troe" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Geppert" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-010-9712-5" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439322v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bergeat" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp905524e" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00501830v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Vuitton" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panayotis Lavvas" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Lemaire" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dehon" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9050353" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332667v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556009v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Villoing" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ridhoir" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cinquin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alvarez" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi801400d" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-GX5W30BF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319819v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2008.05.016" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FDCTFXN0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00360084v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2008.04.007" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8W19WTNZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143140v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp067306y" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8XB9KTQ2-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187992v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mozziconacci" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mirkowski" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rusconi" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bobrowski" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187025v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Steenkeste" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lecart" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Deniset" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Eschwege" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-1097.2007.00079.x" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1VD0XL0D-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177563v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Banaszkiewicz" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2007.08.016" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186888v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lampre" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mostafavi" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00359311v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2006.06.004" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZMFXLD5J-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149808v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149813v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sorgues" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Marignier" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101615v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Monard" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088380v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Soroushian" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pommeret" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102657v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Caer" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heninger" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. N. Mestdagh" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00761465v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Steenkeste" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire Guiot" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tfibel" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Merola" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144142v3" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Desquilbet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Granger" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Hejblum" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legrand" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rr-france.github.io/bookrr/" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563598v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Rizzi" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reese Jones" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Knio" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-102941-1.00006-7" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830681v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Westlake" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hunter Waite Jr." TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-5191-4_11" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-VCGDQ802-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04677304v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502356v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465753v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04131221v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04234507v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04249284v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131185v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131182v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131189v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784456v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Berthet" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465920v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415821v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415827v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349953v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022916v2" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022469v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Banaszkiewicz" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04620449v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-04393495v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2670743" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04620507v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04620516v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-04393517v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lama" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04062489v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04620551v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04062441v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-04393542v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2616041" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04062457v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445432v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ISA.2021.ITu1D.5" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621505v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-04393509v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621491v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02196260v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059275v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bocheux" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rivi&#232;re" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Georgeon" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Borderie" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2527085" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062518v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059276v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Plamann" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Irsch" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ISA.2019.ITh2B.5" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621539v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-04393529v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bathilde Riviere" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130652v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02442299v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bouniol" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Marignier" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01208003v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Touboul" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01208368v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fleury" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750391v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. Giuliani" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067622v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Peng" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741736v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777739v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665046v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665044v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cailliez" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665789v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Sciamma-O'Brien" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998568v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Plessis" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665821v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Thissen" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Quirico" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Hadamcik" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998572v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998570v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665792v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Puget" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998443v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998456v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bell" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02896805v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426684v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403306v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00365722v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dehon" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00363999v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264480v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264616v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dutuit" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264502v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00359790v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089182v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109829v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00358084v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lilensten" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00357996v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00367635v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00367634v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00367632v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nicolas" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00357990v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089177v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089178v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alcaraz" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascal-pernot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8586-6222" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057114021" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/pernot_p_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=KL92IPYAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-2643-2008" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671492v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten Plamann" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Vilbert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bocheux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Georgeon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Borderie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202412746" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084392v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Knezevic" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vien-Duong Quach" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lampre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Erard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pernot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2TA09920A" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183215v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel H Cruz Neto" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Soto" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nishith Maity" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lefumeux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai Nguyen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.3c00594" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356591v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0174943" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04245633v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0291613" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770771v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Michael Teale" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trygve Helgaker" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Savin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Adano" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;lint Aradi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CP02827A" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566402v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/computation10020027" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03656058v3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carrasco" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bourgalais" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Vettier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Giner" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784435v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0109572" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625781v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0084302" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708211v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Trochet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Berthier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2022.111641" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057253v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Denisov" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ward" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viacheslav Shcherbakov" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander D. Stark" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Kaczmarek" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.1c09068" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03321892v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamila Miguel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Venot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141328" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322576v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Al Gharib" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Karim El Omar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Naja" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Deniset-Besseau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.0c01016" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03148583v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-021-02725-0" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563582v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0006204" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02792319v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Changeat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lora Jovanovic" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab8e2d" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563578v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0006202" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557805v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Huang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2632-2153/aba184" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563589v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipra Debnath" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taisiya Jacobs" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Stark" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202000247" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832003v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dubois" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Petrucciani" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tigrine" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2018.07.006" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02343351v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JA026953" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563664v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zaac.202000109" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355248v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Furong Wang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Marignier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Archirel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehran Mostafavi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.9b05560" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02297695v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Irsch" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0221707" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322650v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Le Vot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Lemaire" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Heninger" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Mestdagh" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.4054" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010898v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5016248" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106988v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Horne" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.8b03715" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130006v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Ma" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Hou&#233;e-Levin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Kumar" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP00352A" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365751v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amitava Adhikary" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.8b02170" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01566287v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ortiz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Ca&#235;r" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.7b04982" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760206v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4994654" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01472132v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Qiang Su" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Xu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00894-017-3229-8" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415837v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartolomeo Civalleri" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Dovesi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Presti" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/computation4020020" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01278020v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uli Schmidhammer" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5b11315" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01353953v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Cunha de Miranda" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo A. Garcia" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gaie-Levrel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mahjoub" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gautier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.6b03346" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290025v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cailliez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel M&#252;ller" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Firmino" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien de La Lande" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5b10938" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113141v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Peng" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Plessis" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20158406003" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010768v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp509980w" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056129v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schmitz-Afonso" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Touboul" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Szopa" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.07.011" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989456v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.grj.2014.03.002" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793818v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pernot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giuliani" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgre.20064" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785318v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Dutuit" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Thissen" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vuitton" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Alcaraz" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0067-0049/204/2/20" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04037324v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malaknaz Mirdamadi-Esfahani" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp310759u" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072254v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gans" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gauyacq" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lebonnois" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2012.11.024" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1TB83PRH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677447v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Plessis" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dobrijevic" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2012.02.032" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4367P3FB-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685417v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.ICARUS.2012.02.006" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KNGDQCLZ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830867v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cernogora" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/1258031" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678297v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et-Touhami Es-Sebbar" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2012.02.034" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B80RF9FK-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664833v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Wakelam" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Herbst" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -C. Loison" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. W. M. Smith" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chandrasekaran" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0067-0049/199/1/21" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683565v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ruckebusch" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sliwa" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Juan" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tauler" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochemrev.2011.10.002" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4VHFZTQ2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618935v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/300/1/012027" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526661v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3479907" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543722v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Troe" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Geppert" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-010-9712-5" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509656v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric H&#233;brard" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c003366a" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-KFSSDM2B-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561935v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Schmidhammer" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. de Waele" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jeunesse" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Demarque" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp107278w" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072263v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Gans" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz A. Mendes" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Boy&#233;-P&#233;ronne" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Douin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Garcia" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp909414d" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464271v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac902458q" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429222v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2009.06.005" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7VG59G2Q-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439322v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bergeat" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp905524e" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00501830v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Vuitton" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panayotis Lavvas" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Lemaire" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dehon" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9050353" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00360084v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2008.04.007" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8W19WTNZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332667v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319819v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2008.05.016" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FDCTFXN0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556009v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Villoing" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ridhoir" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cinquin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alvarez" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi801400d" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-GX5W30BF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143140v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp067306y" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8XB9KTQ2-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187992v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mozziconacci" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mirkowski" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rusconi" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bobrowski" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187025v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Steenkeste" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lecart" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Deniset" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Eschwege" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-1097.2007.00079.x" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1VD0XL0D-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177563v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Banaszkiewicz" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2007.08.016" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186888v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lampre" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mostafavi" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00359311v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2006.06.004" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZMFXLD5J-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149808v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149813v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sorgues" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Marignier" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102657v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Caer" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heninger" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. N. Mestdagh" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088380v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Soroushian" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pommeret" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101615v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Monard" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00761465v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Steenkeste" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire Guiot" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tfibel" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Merola" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144142v3" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Desquilbet" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Granger" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Hejblum" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legrand" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rr-france.github.io/bookrr/" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563598v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Rizzi" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reese Jones" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Knio" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-102941-1.00006-7" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830681v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Westlake" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hunter Waite Jr." TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-5191-4_11" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-VCGDQ802-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04677304v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502356v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465753v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04131221v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04234507v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04249284v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131185v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131182v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131189v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784456v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Berthet" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465920v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415821v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415827v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349953v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022916v2" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022469v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Banaszkiewicz" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04620449v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-04393495v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2670743" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04620507v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04620551v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-04393517v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lama" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04062489v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04620516v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04062441v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445432v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ISA.2021.ITu1D.5" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-04393542v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2616041" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04062457v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621505v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-04393509v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621491v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062518v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02196260v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059275v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bocheux" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rivi&#232;re" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Georgeon" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Borderie" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2527085" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059276v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Plamann" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Irsch" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ISA.2019.ITh2B.5" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621539v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-04393529v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bathilde Riviere" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130652v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02442299v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bouniol" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Marignier" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01208003v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Touboul" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01208368v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fleury" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067622v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Peng" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750391v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. Giuliani" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741736v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777739v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665046v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665044v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cailliez" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665789v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Sciamma-O'Brien" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998568v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Plessis" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665821v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Thissen" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Quirico" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Hadamcik" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998572v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998570v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665792v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Puget" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02896805v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998443v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998456v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bell" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426684v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403306v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00365722v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dehon" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00359790v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00363999v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264480v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264616v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dutuit" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264502v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00357990v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00358084v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lilensten" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089182v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109829v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00367635v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00357996v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00367634v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00367632v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nicolas" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089177v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089178v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alcaraz" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>