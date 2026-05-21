--- v2 (2026-05-01)
+++ v3 (2026-05-21)
@@ -1,29109 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...29057 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:105.20547945205px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pascal Perrier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur EmériteGipsa-labGrenoble INP - Université Grenoble Alpes</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pascal-perrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2192-4176</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">059537280</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">214871323</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=P4rjlCAAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000432406830</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (77)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Clinically Compatible Method for Generating Preoperative Finite Element Models to Simulate Facial Appearance and Movements in Orthognathic Surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ali Nazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Bettega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Lartizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 42 (2), pp.e70144. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cnm.70144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05495063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An informational account of anticipatory coarticulation – theoretical considerations and empirical plausibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Kasper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Kell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurolinguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, Special Issue: "Action Monitoring", 78, pp.101298. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jneuroling.2025.101298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of a simultaneous lip tube and auditory feedback perturbation on the production of the French vowel /u</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lambert Beaudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvain Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 157 (6), pp.4285-4299. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/10.0036827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The G-OBIM tongue model: An accurate open-source biomechanical model of a male human tongue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Calka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Badin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ali Nazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (9), pp.e1013378. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1013378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05272805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEPPETO-OFC: An optimal feedback speech motor control model integrating biomechanical constraints and multisensory goal specification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ny Tsiky Rakotomalala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baraduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JASA Express Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5 (9), pp.095202. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/10.0039197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting primate tongue morphology based on geometrical skull matching. A first step towards an application on fossil hominins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouane El Mouss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Calka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Belme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Berillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (1), pp.e1011808. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1011808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Based Simulations of the Insertion of Tensor Threads in Patient-Specific Human Face: A Proof of Concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ali Nazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computational Vision and Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Lecture Notes in Computational Vision and Biomechanics, 39, pp.29-36. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-55315-8_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04567551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quick speech motor correction in the absence of auditory feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Savariaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takayuki Ito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18, pp.1399316. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnhum.2024.1399316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tongue reflex for speech posture control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takayuki Ito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouguerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14, pp.6386. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-56813-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04508484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How the conception of control influences our understanding of actions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mareike Floegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Kasper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Kell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Reviews Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24, pp.313-329. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41583-023-00691-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04076959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressure sensor calibration using a water-filled latex finger to account for the mechanical interaction between the hard palate and the deformable human tongue.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 120 (October), pp.104036. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.medengphy.2023.104036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04197631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of somatosensory perturbation on the perception of French /u</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lambert Beaudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JASA Express Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3 (5), pp.055201. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/10.0017933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04088221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhythmic tapping difficulties in adults who stutter: a deficit in beat perception, motor execution, or sensorimotor integration?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anneke Slis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Savariaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (2), pp.e0276691. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0276691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907236v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite element analysis of biomechanical interactions of a subcutaneous suspension suture and human face soft-tissue: a cadaver study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyed Ali Mousavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ali Nazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masoud Shariat Panahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Meadows</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioMedical Engineering OnLine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 22 (1), pp.79. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12938-023-01144-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FIM: A fatigued-injured muscle model based on the sliding filament theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Jalali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ali Nazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arash Bahrami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Biology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 164, pp.107367. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compbiomed.2023.107367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling the functional attributes of the language connectome: crucial subnetworks, flexibility and variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Rodrigues de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Loevenbruck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Perrone-Bertolotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 263, pp.119672. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2022.119672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate Tongue–Palate Pressure Sensing Device to Study Speech Production and Swallowing in Patients with Complete Denture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bharat Mirchandani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Grosgogeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jeannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Dentistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (2), pp.302-306. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0040-1717002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03103512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speech rehabilitation in post-stroke aphasia using visual illustration of speech articulators. A case report study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célise Haldin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Loevenbruck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hueber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Piscicelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Linguistics &amp; Phonetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35 (3), pp.253-276. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02699206.2020.1780473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quick compensatory mechanisms for tongue posture stabilization during speech production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takayuki Ito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Szabados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Caillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 123 (6), pp.2491-2503. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/jn.00756.2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What anticipatory coarticulation in children tells us about speech motor control maturity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Tiede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvain Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (4), pp.e0231484. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0231484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02543080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the effects of facial muscles activations to investigate the optimum positioning of subcutaneous suspension sutures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A Nazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Meadows</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-O Christen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mojallal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23 (sup1), pp.S203-S205. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2020.1822050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02992883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine-Learning based model order reduction of a biomechanical model of the human tongue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Calka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ohayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Grivot-Boichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 198, pp.105786. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cmpb.2020.105786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02966539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time simulations of human tongue movements with a reduced order model of a non-linear dynamic biomechanical model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Calka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ohayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grivot Boichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23 (sup1), pp.S55-S57. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2020.1812158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02990799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speakers are able to categorize vowels based on tongue somatosensation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Patri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David J. Ostry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Trudeau-Fisette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 117 (1), pp.6255-6263. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1911142117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of tongue-palate pressure patterns during the hold phase in the production of French denti-alveolar and velar stops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bharat Mirchandani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Grosgogeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jeannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Linguistics &amp; Phonetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 34 (1-2), pp.54-71. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02699206.2019.1610978⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la rééducation perceptivo-motrice sur la récupération de la parole chez deux patientes avec aphasie non fluente chronique post-AVC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célise Haldin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hueber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de neuropsychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (1), pp.44-59. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/nrp.2019.0485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ConDialInt Model: Condensation, Dialogality, and Intentionality Dimensions of Inner Speech Within a Hierarchical Predictive Control Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Grandchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Perrone-Bertolotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célise Haldin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Exploring the Nature, Content, and Frequency of Intrapersonal Communication, 10, pp.2019. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2019.02019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer of sensorimotor learning reveals phoneme representations in preliterate children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Caudrelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvain Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 192, pp.103973. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cognition.2019.05.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling sensory preference in speech motor planning: a Bayesian modeling framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Patri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, pp.2339. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2019.02339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What drives the perceptual change resulting from speech motor adaptation? Evaluation of hypotheses in a Bayesian modeling framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Patri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (1), pp.e1005942. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1005942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01701562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A visco-hyperelastic constitutive model and its application in bovine tongue tissue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali-Akbar Karkhaneh Yousefi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ali Nazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masoud Shariat Panahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 71, pp.190-198. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbiomech.2018.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vowel Reduction in Coratino (South Italy): Phonological and Phonetic Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvain Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phonetica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000490947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new model of passive muscle tissue integrating Collagen Fibers: Consequences for muscle behavior analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali-Akbar Karkhaneh Yousefi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ali Nazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masoud Shariat Panahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 88, pp.29-40. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmbbm.2018.07.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation to visual feedback delays on touchscreens with hand vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Cattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvain Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rochet-Capellan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 236 (12), pp.3191-3201. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00221-018-5368-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer of Learning: What Does It Tell Us About Speech Production Units?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Caudrelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvain Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rochet-Capellan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Speech, Language, and Hearing Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 61 (7), pp.1613-1625. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1044/2018_JSLHR-S-17-0130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speech recovery and language plasticity can be facilitated by Sensori-Motor Fusion (SMF) training in chronic non-fluent aphasia. A case report study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célise Haldin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hueber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Linguistics &amp; Phonetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32 (7), pp.595-621. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02699206.2017.1402090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas-Based Automatic Generation of Subject-Specific Finite Element Tongue Meshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Bijar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Rohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Special Issue: Computational Biomechanics for Patient-Specific Applications, 44 (1), pp.16-34. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10439-015-1497-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compensation for a lip-tube perturbation in 4-year-olds: Articulatory, acoustic, and perceptual data analyzed in comparison with adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 139 (5), pp.2514-2531. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4945718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mumbling: Macho or Morphology?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Weirich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Simpson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Speech, Language, and Hearing Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 59 (6), pp.S1587-S1595. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1044/2016_JSLHR-S-15-0040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite element models of the human tongue: a mixed-element mesh approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-Y. Rohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lobos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ali Nazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering: Imaging &amp; Visualization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 43 (2), </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21681163.2015.1105760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal speech motor control and token-to-token variability: a Bayesian modeling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Patri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Cybernetics (Modeling)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 109 (6), pp.611--626. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00422-015-0664-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01221738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strength of syllabic influences on articulation in Mandarin Chinese and French: Insights from a motor control approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianwu Dang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phonetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Journal of Phonetics, 53, pp.101-124. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wocn.2015.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speech production after glossectomy: methodological aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Savariaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Linguistics &amp; Phonetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 28 (4), pp.241-56. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3109/02699206.2013.802015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite element modelling of nearly incompressible materials and volumetric locking: a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Rohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Lobos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ali Nazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 17 (Issue sup1), pp.192-193. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2014.931682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonemic auditory and somatosensory goals in speech production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language and Cognitive Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 29 (1), pp.41-43. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01690965.2013.849811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A biomechanical modeling study of the effects of the orbicularis oris muscle and jaw posture on lip shape.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Stavness</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ali Nazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Speech, Language, and Hearing Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 56 (3), pp.878-890. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1044/1092-4388(2012/12-0200)⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An EMG study of the lip muscles during covert auditory verbal hallucinations in schizophrenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mircea Polosan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Loevenbruck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Speech, Language, and Hearing Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 56, pp.S1882-S1893. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1044/1092-4388(2013/12-0210)⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Distributed Lambda Model (DLM): A 3-D, Finite-Element Muscle Model Based on Feldman's Lambda Model; Assessment of Orofacial Gestures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ali Nazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Speech, Language, and Hearing Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 56 (6), pp.1909 - 1923. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1044/1092-4388(2013/12-0222)⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A critical evaluation of gestural stiffness estimations in speech production based on a linear second-order model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Hartinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Speech, Language, and Hearing Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 54 (4), pp.1067-1076. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1044/1092-4388(2010/10-0131)⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supralaryngeal control in Korean velar stops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phonetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 39 (2), pp.178-195. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wocn.2011.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00590738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation strategies in perturbed /s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phil Hoole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Linguistics &amp; Phonetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 25 (8), pp.705-724. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3109/02699206.2011.553699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limb versus Speech Motor Control: A Conceptual Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Britta Grimme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Schöner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Motor Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 15 (1), pp.5-33. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1123/mcj.15.1.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaping by stiffening: a modeling study for lips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ali Nazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chabanas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Motor Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 15 (1), pp.141-168. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1123/mcj.15.1.141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomechanical models to study speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Isabelle Buchaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ali Nazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chabanas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits de langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 37, pp.155-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00619698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of dynamic orofacial movements using a constitutive law varying with muscle activation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ali Nazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chabanas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13 (4), pp.469-482. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255840903505147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of anticipatory coarticulation for French speakers and for Mandarin Chinese speakers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianwu Dang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinese Journal of Phonetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2, pp.82-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00368711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A biomechanical model of cardinal vowel production: muscle activations and the impact of gravity on tongue positioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Isabelle Buchaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 126 (4), pp.2033-2051. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.3204306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00422426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the relationship between palate shape and articulatory behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 125 (6), pp.3936-3949. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.3125313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compensation strategies for a lip-tube perturbation of French [u]: an acoustic and perceptual study of 4-year-old children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Savariaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Thibeault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 124 (2), pp.1192-1206. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.2945704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00333668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tongue pressure recordings during speech using complete denture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Dittmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Grosgogeat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 28 (5-6), pp.835-841. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msec.2007.10.079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00277567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding speech production: The PILIOS approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Linguistique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, XIII (2), pp.35-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00368548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speed-curvature relations in speech production challenge the one-third power law.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Fuchs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 100 (9), pp.1171-1183. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/jn.01116.2007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00332402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An articulatory and acoustic study of /u/ in preboundary position in French: The interaction of compensatory articulation, neutralization avoidance and featural enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Tabain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phonetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 35, pp.135-161. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wocn.2006.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00334352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations of the consequences of tongue surgery on tongue mobility: implications for speech production in post-surgery conditions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Isabelle Buchaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Brix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Medical Robotics and Computer Assisted Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3 (3), pp.252-261. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rcs.142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00179288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient 3D Finite Element Modeling of a Muscle-Activated Tongue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Vogt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Lloyd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Buchaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chabanas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 4072, pp.19-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation et prédiction de la position de l'os hyoïde de l'Homme moderne à Neanderthal. Variation and Prediction of the Hyoid Bone Position for Modern Man and Neanderthal.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.-J. Boe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Granat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Autesserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Peyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biométrie humaine / Journal of human biometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 24 (3-4), pp.257-272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articulation and acoustics of /i/ in pre-boundary position in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Tabain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phonetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 33, pp.77 - 100. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wocn.2004.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00343547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control and representations in speech production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ZAS Papers in Lingustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 40, pp.109-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00430387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non linear elastic properties of the lingual and facial tissues assessed by indentation technique. Application to the biomechanics of speech production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ohayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Luboz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 27 (10), pp.884-892. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.medengphy.2005.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00080364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indentation for estimating the human tongue soft tissues constitutive law: application to a 3D biomechanical model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ohayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Luboz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 3078, pp.77-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00081929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical modelling of the airflow-walls interactions to understand the sleep apnea syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pelorson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 2673, pp.261-269</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00081942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3D dynamical biomechanical tongue model to study speech motor control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reiner Wilhelms-Tricarico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Developments in Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 1, pp.49-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00080422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influences of tongue biomechanics on speech movements during the production of velar stop consonants: a modeling study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majid Zandipour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Perkell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 114 (3), pp.1582-1599</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00080414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomechanical models to simulate consequences of maxillofacial surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chabanas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pelorson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 325, pp.407-417</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00080390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of V-V sequences with a 2D biomechanical tongue model controlled by the Equilibrium Point Hypothesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 22 (2-3), pp.185-205. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0167-6393(97)00019-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00085525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of tongue movements in speech: The Equilibrium point Hypothesis perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Loevenbruck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phonetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 24, pp.53-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00080443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESPACE VOCALIQUE MAXIMAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Boe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique Colloques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 51 (C2), pp.C2-503-C2-506. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jphyscol:19902118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00230411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (137)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic orthognathic surgery process: from mesh generation to Finite Element simulation of bone cuts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ali Nazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Bettega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Lartizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESB 2024 - 29th Congress of the European Society of Biomechanics (ESB 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiological constraints underlying the variation of labial stop intensity and spectrum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Cattelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Savariaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSP 2024 - 13th International Seminar on Speech Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04872359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Vibrational Frequency of Canine Vocal Folds Using a Two-Way Fluid-Solid Interaction Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abolfazl Mohammadi Gorjaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ali Nazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asghar Afshari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saeed Farzad-Mohajeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSP 2024 - 13th International Seminar on Speech Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04787923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online compensation of auditory feedback perturbations in speech: an optimal feedback control model of tongue biomechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsiky Rakotomalala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baraduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSP 2024 - 13th International Seminar on Speech Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Autrans (Grenoble), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phoneme or syllable: Evaluation of their role in speech motor planning using Optimal Control framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ny Tsiky Rakotomalala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baraduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 Motor Speech Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, San Diego (Californie - EU), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compensatory response to tongue perturbation occurs similarly with normal and altered auditory feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Jelassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Savariaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takayuki Ito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSP 2024 - 13th International Seminar on Speech Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of masking noise on tongue compensatory movement following a mechanical perturbation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Savariaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takayuki Ito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PMC 2023 - Progress in Motor Control XIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society of Motor Control (ISMC); “Bambino Gesù” Children’s Hospital, Sep 2023, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-based simulations of the insertion of tensor threads in patient-specific face: a proof of concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ali Nazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMBBE 2023 - 18th International Symposium on Computer Methods in Biomechanics and Biomedical Engineering (CMBBE 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomechanical model of the human face with a perspective of surgical assistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Cotton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ali Nazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Poisbleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SB 2023 - 48ème congrès de la Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Grenoble, France. pp.S202-S204, </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2023.2246304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speech Motor Control combining the λ-model and Optimal Feedback Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsiky Rakotomalala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baraduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PMC 2023 - Progress in Motor Control XIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Rome (Italie), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The soft tissues tension-compression asymmetry - challenges and solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narges Kamaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kazemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ali Nazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SB 2023 - 48ème congrès de la Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Grenoble, France. pp.S99-S101, </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2023.2246304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic generation of patient-specific finite element meshes of the face and oral cavity for orofacial digital twins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Calka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SB 2023 - 48ème congrès de la Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Grenoble, France. pp.S196-S198, </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2023.2246304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimalité dans la production de parole: quel rôle sur la formation de trajectoires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsiky Rakotomalala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baraduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP 2022 - 34e Journées d’Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Noirmoutier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03870915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectories predicted by optimal speech motor control using LSTM networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsiky Rakotomalala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baraduc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2022 - 23rd Annual Conference of the International Speech Communication Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Incheon, South Korea. pp.630-634, </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/interspeech.2022-10604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COSMO : un modèle bayésien des fondements sensorimoteurs de la perception et de la production de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lou Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Antoine Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP 2022 - 34e Journées d’Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Noirmoutier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tongue stretch reflex for speech motor control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takayuki Ito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouguerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMC 2022 - 8th International Conference on Speech Motor Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ex-vivo human tongue muscle mechanical characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ali Nazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Veyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Masri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESBiomech 2022 - 27th Congress of the European Society of Biomechanics (ESB'2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectories in speech production: can optimal control markedly shape the intrinsic biomechanical dynamics?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsiky Rakotomalala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baraduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NCM 2022 - 31st Annual Meeting of the Society for Neural Control of Movement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03870125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ex-vivo mechanical characterization of the mucous in bovine tongue tissue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyed Moein Yousefi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ali Nazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Yusefi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th World Congress of Biomechanics (WCB'2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03691715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interwoven muscle fibers: a 3D two-fiber muscle active model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ali Nazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47th congress of the Society of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Monastir, Tunisia. pp.S226-S228, </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2022.2116885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity of Rhythmic Tapping Task and Stuttering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anneke Slis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Savariaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvain Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSP 2020 - 12th International Seminar on Speech Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Rhodes Island, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03096266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tongue motor control: deriving articulator trajectories and muscle activation patterns from an optimization principle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baraduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsiky Rakotomalala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NCM 2021 - 30th Annual Meeting of the Society for Neural Control of Movement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03215820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary result of the &amp;quot;origins of speech&amp;quot; project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Vialet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Grimaud-Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouane El Mouss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UISPP 2021 - XIXth World Congress of the International Union of the Prehistoric and Protohistoric Sciences (UISPP'2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Meknes, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomechanical tongue model prediction of fossil hominins: evaluation and uncertainties propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouane El Mouss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Belme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Vialet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COUPLED 2021 - IX International Conference on Coupled Problems in Science and Engineering (Coupled 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Chia Laguna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tongue motor control stability: integrating feedback, dynamical internal representation and optimal planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baraduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSP 2020 - 12th International Seminar on Speech Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Providence (virtual), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compensatory responses and reflex mechanisms in postural tongue control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takayuki Ito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Szabados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Caillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NCM 2019 - 29th Annual Meeting of the Society for Neural Control of Movement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Toyama, Japan. pp.Poster</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural correlates of inner speaking, imitating and hearing: an fMRI study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Loevenbruck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Grandchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Perrone-Bertolotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPhS 2019 - 19th International Congress of Phonetic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la langue dans la cavité buccale. Application aux Néandertaliens.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Vialet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Bijar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Grimaud-Herve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées SAP - 1844èmes journées de la Société d’Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02370370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Posture stabilization of the tongue for speech: responses to mechanical perturbation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takayuki Ito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Caillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPhS 2019 - 19th International Congress of Phonetic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Tongue/Palate Contact of Edentulous Patients with Complete Denture during the Articulation of French Consonants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bharat Mirchandani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Grosgogeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jeannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPLA 2018 - 17th International Clinical Phonetics and Linguistics Association Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, St Julian's, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse électromyographique de la production des plosives labiales : enjeux méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Cattelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Savariaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvain Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP 2018 - 32e Journées d'Etudes sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picture Naming or Word Reading: Does the Modality Affect Speech Motor Adaptation and Its Transfer?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Caudrelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rochet-Capellan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2018 - 19th Annual Conference of the International Speech Communication Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Hyderabad, India. pp.956-960, </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2018-1760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability in postural tongue control: response to transient mechanical perturbations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takayuki Ito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Caillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience 2018 - Annual meeting of the Society for Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, San Diego, Californie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Szabados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takayuki Ito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMC 2017 - 7th International Conference on Speech Motor Control (SMC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Groningen, Netherlands. pp.87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muscle activation patterns in labial stop consonants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Cattelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Savariaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMC 2017 - 7th International Conference on Speech Motor Control (SMC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Groningen, Netherlands. pp.45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling sensory preference in speech motor planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Patri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NCM 2017 - 27th Annual Meeting of the Society for Neural Control of Movement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Practice Make Perfect?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Cattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rochet-Capellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI 2017 - ACM Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Denver, United States. pp.5619-5629, </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3025453.3025585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01523223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling sensory preference in speech motor planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Patri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSP 2017 - 11th International Seminar on Speech Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Tianjin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From abstract phonemes to speech movements: the role of orofacial biomechanics and multisensory motor goals.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Patri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPS Workshop - Abstraction, Diversity and Speech Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jonathan Harrington, Marianne Pouplier, Eva Reinisch, May 2017, Herrsching am Ammersee, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time activation patterns of orofacial muscles in labial stop consonants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Cattelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Savariaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSP 2017 - 11th International Seminar on Speech Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jianwu Dang, Oct 2017, Tianjin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speech motor control in 4-year-old children versus adults: anticipation as an index of speech motor control maturity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark S Tiede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMC 2017 - 7th International Conference on Speech Motor Control (SMC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995548v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motor control of the tongue during speech: Predictions of an optimization policy under sensorimotor noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baraduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience 2017 - Annual meeting of the Society for Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Washington, DC, United States. pp.408.03 / LL31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What goals for articulatory speech synthesis?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSP 2017 - 11th International Seminar on Speech Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jianwu Dang, Oct 2017, Tianjin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speech biomechanics: What have we learned and modeled since Joseph Perkell’s tongue model In 1974?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad A. Nazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hermant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Rohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2016 - 171st Meeting of The Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Salt Lake City, United States. pp.2193 - 2193, </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4950528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01390169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of visual feedback on speech recovery and language plasticity in patients with post-stroke non-fluent aphasia. Functional MRI assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Baciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Boilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOFMER 2016 - 31st Annual Congress of the French Society of Physical and Rehabilitation Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Saint Etienne, France. pp.e75 - e76, </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rehab.2016.07.176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Modeling in Speech Motor Control: A Principled Structure for the Integration of Various Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Patri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2016 - 17th Annual Conference of the International Speech Communication Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, San Francisco, United States. pp.3588-3592, </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2016-441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01378928v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncontrolled Manifolds in Vowel Production: Assessment with a Biomechanical Model of the Tongue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Szabados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2016 - 17th Annual Conference of the International Speech Communication Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nelson Morgan Sep 2016, San Francisco, United States. pp.3579 - 3583, </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2016-1579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01390160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation bayésienne de la planification motrice des gestes de parole : Évaluation du rôle des différentes modalités sensorielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Patri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP-TALN-RECITAL 2016 - conférence conjointe 31e Journées d'Études sur la Parole, 23e Traitement Automatique des Langues Naturelles, 18e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France. pp.419-427</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345199v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De bé à bébé : le transfert d'apprentissage auditori-moteur pour interroger l'unité de production de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Caudrelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Savariaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rochet-Capellan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP-TALN-RECITAL 2016 - conférence conjointe 31e Journées d'Études sur la Parole, 23e Traitement Automatique des Langues Naturelles, 18e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFCP, Jul 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved 3D dynamical finite element model of tongue muscles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hermant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ali Nazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PMHA 2016 - 4th International Workshop on Biomechanical and Parametric Modeling of Human Anatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Vancouver, Canada. p. 36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01390187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Auditory-Motor Learning of Speech Transfer from the CV Syllable to the CVCV Word?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Caudrelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rochet-Capellan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2016 - 17th Annual Conference of the International Speech Communication Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, San Francisco, United States. pp.2095 - 2099, </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2016-262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Residual stress assessment in human facial tissue due to isotropic gradual growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Amin Askari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ali Nazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESB 2016 - 22nd Congress of the European Society of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01390181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bayesian framework for speech motor control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Patri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop: Probabilistic Inference and the Brain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stanislas Dehaene (CEA, Inserm, Collège de France - France) Alain Destexhe (EITN CNRS-UNIC - France) Wolfgang Maass (Graz University - Austria) Florent Meyniel (CEA - France), Sep 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01297922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing Latency with a Continuous Prediction: Effects on Users' Performance in Direct-Touch Target Acquisitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Cattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rochet-Capellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITS 2015 - 2015 ACM International Conference on Interactive Tabletops and Surfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Madère, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des activations cérébrales lors de la production de parole après exérèse de la cavité orale : étude IRMf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lamalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Savariaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Congrès de la Société Française de Résonance Magnétique en Biologie et Médecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Grenoble, France. non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Sensorimotor Experience To Speech Unit -Adaptation to altered auditory feedback in speech to assess transfer of learning in complex serial movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Caudrelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Savariaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rochet-Capellan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience 2015 - Annual meeting of the Society for Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01221491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition of serial order in speech production: An ultrasound study of typical 4-year-old Canadian French children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Tiede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PMC 2015 - Progress in Motor Control X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Motor Control, Jul 2015, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01200975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motor equivalence in speech motor control: The “Uncontrolled Manifold” approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Szabados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NCM 2015 - 25th Annual Meeting of the Society for Neural Control of Movement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for the Neural Control of Movement, Apr 2015, Charleston, South Carolina, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bayesian framework for speech motor control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Patri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PMC 2015 - Progress in Motor Control X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jozsef Laczko, Jul 2015, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motor equivalence and uncontrolled manifolds in speech motor control.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Szabados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PMC 2015 - Progress in Motor Control X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jozsef Laczko, Jul 2015, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production de parole chez l’enfant de 4 ans : données articulatoires et modélisation biomécanique de la langue, pistes et applications pour la rééducation orthophonique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Jean Boë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JPC 2015 - 6èmes Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, laboratoire Praxiling (CNRS UMR 5267, Université Paul-Valéry), Département Universitaire d’Orthophonie (Université Montpellier 1), Institut des Neurosciences de Montpellier (INSERM U1051), CHU Gui de Chauliac de Montpellier, Jun 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speech planning in 4-year-old children versus adults: Acoustic and articulatory analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Tiede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2015 - 16th Annual Conference of the International Speech Communication Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Speech Communication Association, Sep 2015, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01200984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mumbling is morphology?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Weirich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Simpson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSP 2014 - 11th International Seminar on Speech Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Cologne, Germany. pp.457-460</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting the consequences of tongue cancer surgery: design of a 3D patient-specific biomechanical model and evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Rohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Bijar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Bettega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surgetica 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01092755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des activations cérébrales lors de la production de parole après exérèse au niveau de la cavité orale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lamalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Savariaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP 2014 - 30e Journées d'Etudes sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Mans, France. Paper 28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01057237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEPPETO&amp;quot;: A target-based model of speech production including optimal planning and physical modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adventures in Speech Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01057251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of an a posteriori error indicator for non-linear problems in soft-tissue biomechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Rohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ali Nazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Lobos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMBBE 2014 - 12th International Symposium on Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Biomedical Engineering Department of Eindhoven University of Technology, Oct 2014, Amsterdam, Netherlands. pp.5-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205719v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural correlates of speech recovery after intra-oral surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lamalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Attye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PMC 2013 - Progress in Motor Control IX (PMCIX 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Montréal, Canada. pp.Poster</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomechanics and vocal tract morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th summer school on "Speech Production and Perception: Speaker-Specific Behavior"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Muscle Model Based on Feldman's Lambda Model: 3D Finite Element Implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ali Nazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMBBE 2013 - 11th International Symposium on Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Salt Lake City, United States. pp.457-458</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain activations in speech recovery process after intra-oral surgery: an fMRI study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lamalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Attye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2013 - 14th Annual Conference of the International Speech Communication Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Lyon, France. pp.2252-2256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of auditory feedback in speech development: A study of compensation strategies for a lip-tube perturbation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICA 2013 - Acoustics 2013 - 21st International Congress on Acoustics - 165th Meeting of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Montréal, Canada. Paper 4pSCa6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labial EMG activity during wilful inner speech and during auditory verbal hallucinations in schizophrenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Loevenbruck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mircea Polosan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SN 13 - 11e Colloque de la Société des Neurosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Lyon, France. pp.P2.195, abstract 480</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00863932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speech planning as an index of speech motor control maturity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Tiede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2013 - 14th Annual Conference of the International Speech Communication Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Lyon, France. pp.1278-1282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Token-to-token variability and anticipatory coarticulation as indicators of maturity of speech motor control in 4-year-old children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Tiede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Perkell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICA 2013 - Acoustics 2013 - 21st International Congress on Acoustics - 165th Meeting of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Montréal, Canada. Paper 2aSC22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cortical networks involved in speech recovery after intra-oral surgery: an fMRI study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lamalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Attye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NLC 2012 - 4th Annual Neurobiology of Language Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, San Sebastian, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cortical networks involved in speech recovery after glossectomy: Preliminary results of an fMRI study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lamalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Krainik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NCM 2012 - 22nd Annual Meeting of the Society for Neural Control of Movement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Venise, Italy. pp.7-8, Abstract A-1-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00692214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles pistes pour revisiter la production de la parole et son développement : données, modèles, représentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Jean Boë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Captier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Badin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP-TALN-RECITAL 2012 - conférence conjointe 29e Journées d'Études sur la Parole, 19e Traitement Automatique des Langues Naturelles, 14e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.593-600</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle lingual en production de parole chez l'enfant de 4 ans : une méthodologie associant étude articulatoire et modélisation biomécanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Jean Boë</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP-TALN-RECITAL 2012 - conférence conjointe 29e Journées d'Études sur la Parole, 19e Traitement Automatique des Langues Naturelles, 14e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.393-400</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707042v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speech production after glossectomy: Methodological aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Savariaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPLA 2012 - 14th Meeting of the International Clinical Phonetics and Linguistics Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Cork, Ireland. Abstract 149, pp. 102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does listeners' breathing change according to speaker and to loudness?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rochet-Capellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Lancia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LISTA 2012 - The Listening Talker Workshop (LISTA 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Édimbourg, United Kingdom. pp.80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constructing Physically Realistic VCV Stimuli for the Perception of Stop Voicing in European Portuguese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Luis M.T.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROPOR 2012 - International Conference on Computational Processing of the Portuguese Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Coimbra, Portugal. pp.338-349</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00684224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breathing changes during listening and subsequent speech according to the speaker and the loudness level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Rochet-Capellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Lancia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISICS 2012: International Symposium on Imitation and Convergence in Speech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00743785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie en IRM fonctionnelle pour l'étude des activations corticales associées au réapprentissage de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lamalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Krainik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP-TALN-RECITAL 2012 - conférence conjointe 29e Journées d'Études sur la Parole, 19e Traitement Automatique des Langues Naturelles, 14e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.723-730</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00706979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trouble du contrôle de la parole intérieure : cas des hallucinations auditives verbales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Loevenbruck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mircea Polosan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP-TALN-RECITAL 2012 - conférence conjointe 29e Journées d'Études sur la Parole, 19e Traitement Automatique des Langues Naturelles, 14e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.233-240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speech timing organization for the phonological length contrast in Italian consonants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Zmarich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Gili-Fivela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Savariaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graziano Tisato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2011 - 12th Annual Conference of the International Speech Communication Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Florence, Italy. pp.401-404</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00619254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activité musculaire oro-faciale durant les hallucinations auditives verbales et durant la parole intérieure : liens avec un modèle de contrôle moteur de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mircea Polosan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RJCP 2011 - 9ème Rencontres des Jeunes Chercheurs en Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Grenoble, France. pp.79-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00613903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model of optimal speech production planning integrating dynamical constraints to achieve appropriate articulatory timing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSP 2011 - 9th International Seminar on Speech Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Montréal, Canada. pp.235-236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00605796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can the location of the vocal tract bending constrain individual vowel articulation? Evidence from biomechanical modelling.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Tiede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMC 2011 - 6th International Conference on Speech Motor Control (SMC 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Groningen, Netherlands. pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00605630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomechanical models of speech articulators to study speech motor control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ali Nazari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMC 2011 - 6th International Conference on Speech Motor Control (SMC 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Groningen, Netherlands. pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00605629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An X-ray database, tools and procedures for the study of speech production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudolph Sock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Laprie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSP 2011 - 9th International Seminar on Speech Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Montréal, Canada. pp.41-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00610297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speaker-specific biomechanical models: From acoustic variability via articulatory variability to the variability of motor commands in selected tongue mucles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Tiede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSP 2011 - 9th International Seminar on Speech Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Montréal, Canada. pp.219-226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00610206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orofacial muscle activity during inner speech and auditory verbal hallucinations: implications for a speech control model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mircea Polosan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSP 2011 - 9th International Seminar on Speech Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Montréal, Québec, Canada. pp.Abstract #20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00613902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomechanical Tongue Models: An Approach to Studying Inter-speaker Variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Tiede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2011 - 12th Annual Conference of the International Speech Communication Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Florence, Italy. pp.273-276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00619238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does physical realism of articulatory modelin improve the perception of synthetic speech?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Kandel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSP 2011 - 9th International Seminar on Speech Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Montréal, Canada. pp.153-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00605683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation acoustique et articulatoire (avec échographie en 2D) de la parole de deux patients hémiglossectomisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Savariaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JPC 2011 - 4èmes Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00605631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3D Finite Element Muscle Model and its Application in Driving Speech Articulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ali Nazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chabanas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISB 2011 - XXIII Congress of the International Society of Biomechanics 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Bruxelles, Belgium. Paper ID 590</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3D muscle element nased on Equilibrium Point Hypothesis (EPH) and its application in a biomechanical face model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ali Nazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chabanas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSP 2011 - 9th International Seminar on Speech Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Montréal, Canada. pp.144-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00605640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model of optimal speech production planning integrating dynamical constraints to achieve appropriate articulatory timing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPMSP2 2010 - Cognitive and Physical Models of Speech Production, Speech Perception and Production-Perception Interaction - Part III Planning and Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Berlin, Germany. pp.44-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestures planning integrating dynamical constraints and related issues in speech motor control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPMSP2 2010 - Cognitive and Physical Models of Speech Production, Speech Perception and Production-Perception Interaction - Part III Planning and Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00532879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les trajectoires formantiques respectant les lois de la physique contribuent-elles à une meilleure perception de la parole ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Kandel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP 2010 - 28e Journées d'Etudes sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Mons, Belgique. pp.129-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le babillage et le développement des compétences temporo-articulatoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Canault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudolph Sock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Laboissière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP 2010 - 28e Journées d'Etudes sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Mons, Belgique. pp. 201-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vocal tract biomechanics and regularities in speech production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Phonetic Universals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data in speech production: experimental setups, articulatory, kinematic and aerodynamic measurements, analyses and interpretations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wokrshop on Articulatory Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of speech sequences integrating language units structure in optimal planning strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Symposium on Biomechanical and Physiological Modeling and Speech Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Kanazawa, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00372702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speed–curvature relations in speech production challenge the 1/3 power law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Fuchs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PMC 2009 - Progress in Motor Control VII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of Muscle-Based Orofacial Movement Dynamics using a Muscle Activation Dependent Varying Constitutive Law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ali Nazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chabanas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPAL 2009 - 1st International Workshop on Dynamic Modeling of the Oral, Pharyngeal and Laryngeal Complex for Biomedical Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Vancouver, Canada. pp.121-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00404060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomechanical models of speech articulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISME 2009 - 17th Annual (International) Conference on Mechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Téhéran, Iran</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00403018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards jaw-tongue coupling for speech: modeling the jaw with a soft body approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Vogt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Isabelle Buchaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ali Nazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPAL 2009 - 1st International Workshop on Dynamic Modeling of the Oral, Pharyngeal and Laryngeal Complex for Biomedical Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Vancouver, Canada. pp.137-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaping by stiffening: lip shape variability through muscle activation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ali Nazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chabanas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PMC 2009 - Progress in Motor Control VII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a three-dimensional software model of the oral cavity for tongue surgery planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Brix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Isabelle Buchaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADT 2008 -3rd International Conference on Advanced Digital Technology in Head &amp; Neck Reconstruction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Cardiff, United Kingdom. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00643187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The emergence of Tongue/Jaw movements’ dissociation: A cue for articulatory control development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Canault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Laboissiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudolph Sock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on "Speech and Face to Face Communication"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muscle saturation effect in /i/ production: Counterevidence from a 3D biomechanical model of the tongue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Isabelle Buchaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2008 - 155th Meeting of The Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Paris, France. pp.3321</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00286477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To what extent does Tagged-MRI technique allow to infer tongue muscles' activation pattern? A modelling study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Isabelle Buchaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2008 - 9th Annual Conference of the International Speech Communication Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Brisbane, Australia. pp.2839-2842</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00334341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A light sterilizable pipette device for the in vivo estimation of human soft tissues constitutive laws</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schiavone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBC 2008 - 30th Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Vancouver, Canada. pp.4298-4301, </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEMBS.2008.4650160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Continuous Biomechanical Model of the Face: A Study of Muscle Coordination for Speech Lip Gestures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ali Nazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chabanas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Lobos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSP 2008 - 8th International Seminar on Speech Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Strasbourg, France. pp.321-324</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00357320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Lingual Displacement Independence at Babbling Stage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Canault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Laboissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudolph Sock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSP 2008 - 8th International Seminar on Speech Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Strasbourg, France. pp.177-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00370718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motor equivalent strategies in the production of /u/ in perturbed speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phil Hoole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2008 - 155th Meeting of The Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00372712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRESLA: An original device to measure the mechanical interaction between tongue and teeth or palate during speech production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Grosgogeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Dittmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSP 2008 - 8th International Seminar on Speech Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Strasbourg, France. pp.49-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00360803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Speakers' Vocal Tract Geometries Shape their Articulatory Vowel Space?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSP 2008 - 8th International Seminar on Speech Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Strasbourg, France. pp.333-336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00370715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speech Planning for V1CV2 Sequences: Influence of the Planned Sequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSP 2008 - 8th International Seminar on Speech Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Strasbourg, France. pp.69-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00370721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of sensory feedback in the adaptation of perturbed /s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phil Hoole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSP 2008 - 8th International Seminar on Speech Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Strasbourg, France. pp.45-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00370678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A biomechanical model of the face including muscles for the prediction of deformations during speech production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Groleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chabanas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marecaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Payrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Segaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MAVEBA 2007 - 5th International Workshop on Models and Analysis of Vocal Emissions for Biomedical Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Florence, Italy. pp.173-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00267458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motor equivalence versus featural enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Toda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phonetic bases of distinctive features</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00677139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articulatory Optimisation in Perturbed Vowel Articulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phil Hoole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPhS 2007 - 16th International Congress of Phonetic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Saarbrücken, Germany. pp.497-500</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00368876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the consequences of tongue surgery on tongue mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Isabelle Buchaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Brix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surgetica'2007: Computer-Aided Medical Interventions: tools and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, -, France. pp.261-263</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00173394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic and kinematic correlates of phonological length contrast in italian consonants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Gili-Fivela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Zmarich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Savariaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graziano Tisato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPhS 2007 - 16th International Congress of Phonetic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Saarbrücken, Germany. pp.469-472</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00368800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of a biomechanical tongue model to predict the impact of tongue surgery on speech production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Isabelle Buchaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Brix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MAVEBA 2007 - 5th International Workshop on Models and Analysis of Vocal Emissions for Biomedical Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Florence, Italy. pp.79-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00267452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is there a biological grounding of phonology? Determining factors, optimization, and communicative usage.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Pompino-Marschall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPhS 2007 - 16th International Congress of Phonetic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Saarbrücken, Germany. pp.219-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00368880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la forme du palais sur la variabilité articulatoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Fuchs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP 2006 - XXVIèmes Journées d'´Etudes sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Dinard, France. pp.375-378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00403288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3D biomechanical vocal tract model to study speech production control: How to take into account the gravity?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Buchaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.403-410</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00126320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal development of compensation strategies for perturbed palate shape in German /sch/-production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phil Hoole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Fuchs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSP 2006 - 7th International Seminar on Speech Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Ubatuba, Brazil. pp.247-254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00403289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient Biomechanical Tongue model for Speech Research.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Vogt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Lloyd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Buchaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chabanas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.51-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00126324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A non-invasive device to measure mechanical interaction between tongue, palate and teeth during speech production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Dittmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Grosgogeat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00108500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the production of VCV sequences via the inversion of a biomechanical model of the tongue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.1041-1044</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00108499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation biomécanique tri-dimensionnelle de l'articulateur lingual pour étudier le contrôle de la parole.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la Parole 2004 &amp; Traitement Automatique du Langage Naturel 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Fès, Morocco. pp.237-240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00109084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degrees of freedom of tongue movements in speech may be constrained by biomechanics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Perkell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majid Zandipour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guenther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Spoken Language Processing.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Beijing, China. pp.162-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00170837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somatosensory-based tongue response to tongue stretch perturbation during steady state vowel production: EMG data and biomechanical modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Calka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ali Nazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SNL 2024 : Society for the Neurobiology of Language 16th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Brisbane, Australia. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04754814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somatosensory compensation is faster than auditory compensation in speech motor control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Jelassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Savariaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takayuki Ito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NCM 2024 - 33rd Annual Meeting of the Society for Neural Control of Movement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04754353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-line reflex control for tongue posture stabilization during speech production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takayuki Ito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouguerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of Society for Neuroscience (Neuroscience 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Chicago, United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations prosodiques lors de la synchronisation de parole avec un rythme externe : comparaison de locuteurs qui bégaient et normofluents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anneke Slis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Savariaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathieu Balaguer, Lila Gravellier et Julien Pinquier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JPC 2023 - 9èmes Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Toulouse, France. , pp.53-55, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tongue posture stabilization by reflex mechanism for speech production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takayuki Ito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouguerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NCM 2023 - 32nd Annual Meeting of the Society for Neural Control of Movement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Victoria, Canada. , pp.139-140, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compensatory movement of the tongue for speech production with or without masking noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Savariaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takayuki Ito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMC 2022 - 8th International Conference on Speech Motor Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Groningen, Netherlands. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03878063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speech synchronization abilities in people who stutter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anneke Slis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Savariaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMC 2022 - 8th International Conference on Speech Motor Control (SMC2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Groningen, Netherlands. , pp.Poster Session I - n° 27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compensatory movement of the tongue following a mechanical perturbation during speech (poster session)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Savariaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takayuki Ito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MCSS 2022 - Motor Control Summer School # XIX (MCSS-XIX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Pittsburgh, United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03878361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speech rehabilitation in chronic post-stroke aphasia using visual illustration of speech articulators.A case report study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célise Haldin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Loevenbruck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hueber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Piscicelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WFN 2020 - 11th World Congress for NeuroRehabilitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Lyon (online), France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03098915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of simultaneous lip-tube and auditory feedback perturbations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lambert Beaudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2019 - 177th Meeting of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Louisville, Kentucky, United States. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Four-year-old children's speech production: Biomechanical modeling of the tongue, ultrasound tongue imaging and speech motor control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Jean Boë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Captier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSP 2011 - 9th International Seminar on Speech Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies on Speech Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianwu Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianguo Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longbiao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Qiang Fang, Jianwu Dang, Pascal Perrier, Jianguo Wei, Longbiao Wang, &amp; Nan Yan. 10733, 2018, Lecture Notes in Computer Science / Lecture Notes in Artificial Intelligence, Randy Goebel, Yuzuru Tanaka,Wolfgang Wahlster, ISBN 978-3-030-00125-4. </w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-00126-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02091969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origins of Human Language: Continuities and Discontinuities with Nonhuman Primates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Jean Boë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël R Fagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Vol. 4, 368 p., 2017, Serie : Speech Production and Perception, 978-3-631-73808-5. </w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/b12405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speech Production and Perception: Speaker-Specific Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Petrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FUCHS, Susanne And PAPE, Daniel; PETRONE Caterina; PERRIER Pascal. Peter Lang International Academic Publishers, pp.180, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual Differences in Speech Production and Perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Petrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lang Publishing Group, 3, 2015, Speech Production and Perception, Susanne Fuchs &amp; Pascal Perrier, ISBN 978-3-631-66506-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 14th Annual Conference of the International Speech Communication Association (Interspeech), 25-29 August 2013, Lyon (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bimbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">International Speech Communication Association (ISCA), over 3500 p., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audiovisual Speech Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Vatikiotis-Bateson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Bailly, P. Perrier and E. Vatikiotis-Bateson (Eds.). Cambridge University Press, pp.506, 2012, 978-1107006829</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speech Planning and Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Weirich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Susanne Fuchs, Melanie Weirich, Daniel Pape &amp; Pascal Perrier. Peter Lang Publishers, pp.227, 2012, Speech Production and Perception, Susanne Fuchs &amp; Pascal Perrier, 978-3-631-61479-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00712406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Aspects of Speech and the Brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Loevenbruck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Susanne Fuchs, Hélène Loevenbruck, Daniel Pape, Pascal Perrier. Peter Lang Verlag, Frankfurt am Main, Germany, 405 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00370393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomechanical modeling of the human tongue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Calka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Laurent &amp; C. Verdier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Living Tissues: Imaging, Characterization and Modeling Towards the Study of Soft Tissues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, pp.95-115, 2024, ISBN 9781789451603</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model order reduction of a 3D biomechanical tongue model: a solution for real-time movement simulations to study speech motor control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Calka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Grivot-Boichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francisco Chinesta; Elías Cueto; Yohan Payan; Jacques Ohayon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reduced Order Models for the Biomechanics of Living Organs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academic Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.257-270, 2023, Biomechanics of Living Organs, ISBN 978-0-323-89967-3. </w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-32-389967-3.00018-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04443093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation biomécanique de la langue humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Calka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cédric Laurent; Claude Verdier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mécanique des tissus vivants : Imagerie, caractérisation et modélisation pour l’étude des tissus mous</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.129-140, 2023, ISBN ebook : 9781789491609</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04443114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Techniques for Combined FEM-Multibody Anatomical Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John E Lloyd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Widing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Stavness</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidney Fels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.M.R.S. Tavares &amp; P.R. Fernandes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Developments on Computational Methods and Imaging in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.75-92, 2019, </w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-23073-9_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cognitive neuroscience view of inner language: to predict and to hear, see, feel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Loevenbruck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Grandchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Rapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladislas Nalborczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Langland-Hassan &amp; Agustín Vicente. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inner Speech: New Voices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxford University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.131-167, 2018, 9780198796640</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational modeling of the passive and active components of the face</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cormac Flynn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Nazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidney Fels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poul Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Y. Payan and J. Ohayon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomechanics of Living Organs: Hyperelastic Constitutive Laws for Finite Element Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.377-394, 2017, 978-0-12-804009-6. </w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-804009-6.00018-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human tongue biomechanical modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hermant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yohan Payan &amp; Jacques Ohayon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomechanics of Living Organs: Hyperelastic Constitutive Laws for Finite Element Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Press, pp.395-411, 2017, 978-0-12-804009-6. </w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-804009-6.00019-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to &amp;quot;Origins of Human Language: Continuities and Discontinuities with Nonhuman Primates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Jean Boë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël R Fagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">boe, L.J., Fagot, J., Perrier, P. &amp; Schwartz, J.L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Origins of Human Language: Continuities and Discontinuities With Nonhuman Primates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la bouche à l'oreille: éléments d'anatomie et de physiologie fonctionnelles des systèmes auditif et articulatoire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Serge Pinto &amp; Marc Sato. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité de Neurolinguistique - Du cerveau au langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck Supérieur, pp.13 - 30, 2016, 978-2353273393</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motor Equivalence in Speech Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Fuchs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Melissa A. Redford. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Handbook of Speech Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley Blackwell, pp.225-247, 2015, 978-0-470-65993-9. </w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118584156.ch11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomechanics of the orofacial motor system: Influence of speaker-specific characteristics on speech production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Winkler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Susanne Fuchs, Daniel Pape, Caterina Petrone &amp; Pascal Perrier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Individual Differences in Speech Production and Perception </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, </w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang Publishing Group</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.223-254, 2015, Speech Production and Perception</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled Biomechanical Modeling of the Face, Jaw, Skull, Tongue, and Hyoid Bone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Stavness</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ali Nazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flynn Cormac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Magnenat-Thalmann, Nadia, Ratib, Osman, Choi, Hon Fai (Eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3D Multiscale Physiological Human</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer London, pp.253-274, 2014, 978-1-4471-6274-2. </w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4471-6275-9_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructed fossil vocal tracts and the production of speech. Phylogenetic and ontogenetic considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Jean Boë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Granat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Heim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Badin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Lefebvre, B. Comrie &amp; H. Cohen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New perspectives on the origins of language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins Publishing Company, pp.75-128, 2013, 9789027206114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gesture planning integrating knowledge of the motor plant's dynamics: A literature review from motor control and speech motor control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Susanne Fuchs, Melanie Weirich, Daniel Pape &amp; Pascal Perrier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Planning and Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang Publishers, pp.191-238, 2012, Speech Production and Perception, 978-3-631-61479-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réorganisation du conduit vocal et réorganisation corticale de la parole : de la perturbation aux lèvres à la glossectomie. Études acoustiques et IRMf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Savariaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Baciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Abry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roland Jouvent et Georges Chapouthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La cognition réparée ? Perturbations et récupérations des fonctions cognitives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions de la Maison des sciences de l'homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.5-21, 2008, Collection Cognitique, 978-2735111459</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00334338v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies de réorganisation cognitive pour la production de parole d'un patient ayant été opéré d'une glossectomie suivie d'une reconstruction linguale : une étude d'IRM Fonctionelle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Baciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Savariaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Segebarth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Béatrice Vaxelaire; Rudolph Sock; Georges Kleiber &amp; Fabrice Marsac. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perturbations et Réajustements. Langue et Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de l'Université Marc Bloch - Strasbourg 2, pp.201-209, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00329907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D biomechanical tongue modeling to study speech production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Harrington &amp; M. Tabain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Production: Models, Phonetic Processes, and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Psychology Press, New York, pp.85-102, 2006, Chapter 6, ISBN 1841694371</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00108521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What role does the palate play in speech motor control? Insights from tongue kinematics for German alveolar obstruents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Geng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mooshammer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jonathan Harrington &amp; Marija Tabain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Production: Models, Phonetic Processes, and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Psychology Press: New-York, USA, pp.149-164, 2006, Macquarie Monographs in Cognitive Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00371434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About speech motor control complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jonathan Harrington &amp; Marija Tabain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Production: Models, Phonetic Processes, and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Psychology Press: New-York, USA, pp.13-26, 2006, Macquarie Monographs in Cognitive Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00371045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser le physique pour comprendre le contrôle : le cas de l'anticipation en production de parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Marret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Sock &amp; B. Vaxelaire. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Anticipation à l'horizon du présent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pierre Margala Editeur, Sprimont, Belgique, pp.159-177, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00108683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcription of the workshop Speech Production Models and Empirical Evidence from Typical and Pathological Speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Goldstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Guenther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Loevenbruck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antje Mefferd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26037/yareta:cvlb5qujzzc3ti3pgxq62y76ui⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05352262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude d'un modèle continu des cordes vocales sous forme de deux poutres bi-articulées : premières simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Modélisation et simulation. Institut National Polytechnique de Grenoble - INPG, 1982. Français. </w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00305756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISSP 2024 - 13th International Seminar on Speech Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSP 2024 - 13th International Seminar on Speech Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISCA, 2024, </w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/issp.2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 14th Annual Conference of the International Speech Communication Association (Interspeech 2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bimbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2013 - 14th Annual Conference of the International Speech Communication Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Lyon, France. ISCA, 2013, ISSN: 2958-1796. </w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05248975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId579"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -29164,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B2575BB0"/>
+    <w:nsid w:val="F5D98010"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -29395,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascal-perrier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2192-4176" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059537280" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/214871323" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000432406830" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495063v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Picard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ali Nazari" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perrier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Bettega" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Lartizien" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.70144" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410423v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Kasper" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kell" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneuroling.2025.101298" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250699v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lambert Beaudry" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvain Gerber" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie M&#233;nard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0036827" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272805v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Calka" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Badin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rochette" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1013378" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247251v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ny Tsiky Rakotomalala" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baraduc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0039197" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448078v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Alvarez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane El Mouss" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Belme" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berillon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1011808" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567551v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Payan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-55315-8_4" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660426v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Bourhis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Savariaux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takayuki Ito" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2024.1399316" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508484v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouguerra" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-56813-9" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076959v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mareike Floegel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41583-023-00691-z" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088221v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0017933" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907236v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneke Slis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Garnier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0276691" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197631v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jeannin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2023.104036" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196074v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Ali Mousavi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Shariat Panahi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Meadows" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12938-023-01144-5" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196309v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Jalali" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Bahrami" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2023.107367" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03811050v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roger" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Rodrigues de Almeida" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Loevenbruck" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Perrone-Bertolotti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cousin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2022.119672" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103512v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bharat Mirchandani" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grosgogeat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0040-1717002" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879182v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lise Haldin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hueber" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Marcon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Piscicelli" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699206.2020.1780473" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615652v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Szabados" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Caillet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00756.2019" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966539v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ohayon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Grivot-Boichon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2020.105786" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543080v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Barbier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Tiede" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0231484" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992883v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A Nazari" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Meadows" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-O Christen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mojallal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1822050" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990799v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ohayon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grivot Boichon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rochette" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1812158" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500498v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Patri" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Ostry" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schwartz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Trudeau-Fisette" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1911142117" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162108v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699206.2019.1610978" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134778v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Acher" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Kauffmann" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2019.0485" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290943v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Grandchamp" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Rapin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pichat" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.02019" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183243v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Caudrelier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2019.05.010" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314128v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.02339" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744059v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali-Akbar Karkhaneh Yousefi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2018.02.008" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701562v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1005942" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864049v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bucci" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000490947" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872331v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2018.07.042" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871839v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Cattan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois B&#233;rard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Rochet-Capellan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-018-5368-2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871932v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2018_JSLHR-S-17-0130" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651198v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699206.2017.1402090" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270001v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Bijar" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Rohan" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-015-1497-y" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317767v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Aubin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4945718" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423656v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Weirich" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Fuchs" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Simpson" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Winkler" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2016_JSLHR-S-15-0040" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306227v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Y. Rohan" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lobos" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Payan" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21681163.2015.1105760" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01221738v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00422-015-0664-4" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224739v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Ma" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianwu Dang" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wocn.2015.09.005" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983108v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fougeron" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/02699206.2013.802015" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061380v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Lobos" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2014.931682" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915288v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sato" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01690965.2013.849811" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842926v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Stavness" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Demolin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/1092-4388(2012/12-0200)" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926630v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dohen" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Polosan" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/1092-4388(2013/12-0210)" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924545v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/1092-4388(2013/12-0222)" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617908v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Hartinger" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/1092-4388(2010/10-0131)" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590738v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Brunner" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wocn.2011.01.003" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609068v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil Hoole" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/02699206.2011.553699" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565496v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta Grimme" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Sch&#246;ner" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/mcj.15.1.5" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565466v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chabanas" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/mcj.15.1.141" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619698v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Isabelle Buchaillard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504363v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255840903505147" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368711v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422426v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3204306" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391836v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3125313" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333668v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Thibeault" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2945704" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277567v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dittmar" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2007.10.079" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368548v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332402v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.01116.2007" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179288v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Brix" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcs.142" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334352v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Tabain" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wocn.2006.05.001" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082245v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Vogt" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Lloyd" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Buchaillard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336679v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-J. Boe" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Granat" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Autesserre" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Peyre" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430387v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343547v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wocn.2004.04.003" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080364v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel G&#233;rard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Luboz" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2005.08.001" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081929v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081942v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pelorson" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080422v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reiner Wilhelms-Tricarico" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080414v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Zandipour" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Perkell" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080390v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coriandre Emmanuel Vilain" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Levy" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085525v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-6393(97)00019-8" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XW90L14J-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080443v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00230411v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boe" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guerin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schwartz" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:19902118" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690012v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872359v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cattelain" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787923v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abolfazl Mohammadi Gorjaei" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asghar Afshari" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Farzad-Mohajeri" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738746v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsiky Rakotomalala" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738737v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717030v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Jelassi" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246357v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948826v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265137v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Cotton" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Briot" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Poisbleau" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2023.2246304" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235981v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265235v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narges Kamaei" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kazemi" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265068v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870915v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03788795v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2022-10604" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864188v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lou Barnaud" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bessi&#232;re" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Georges" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Laurent" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767745v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855270v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Veyre" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Masri" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870125v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691715v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Moein Yousefi" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Yusefi" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852672v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2022.2116885" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096266v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215820v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357948v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vialet" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grimaud-Herv&#233;" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358151v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Vialet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080940v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127720v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367806v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370370v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grimaud-Herve" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271278v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089015v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grosgogeat" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867567v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871938v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2018-1760" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919048v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652956v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614559v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652889v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523223v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3025453.3025585" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614760v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652997v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652942v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995548v2" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark S Tiede" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652994v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652946v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390169v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad A. Nazari" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hermant" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4950528" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413803v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Baciu" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boilley" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2016.07.176" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390160v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2016-1579" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378928v2" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2016-441" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345199v2" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343390v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390187v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391406v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2016-262" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390181v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Amin Askari" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297922v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221491v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200975v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498950v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lamalle" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01240829v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202869v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202865v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202867v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205663v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Jean Bo&#235;" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200984v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059347v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092755v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057237v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205719v2" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057251v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847631v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Attye" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843119v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860235v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874016v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847186v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863932v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Duval" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860230v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847607v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692214v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Krainik" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747261v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724679v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Captier" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707042v2" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713322v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695754v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Lancia" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684224v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pape" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Luis M.T." TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743785v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706979v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711363v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619254v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Zmarich" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Gili-Fivela" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziano Tisato" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613903v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Granjon" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605630v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605796v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605629v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610297v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolph Sock" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Hirsch" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Laprie" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Vaxelaire" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610206v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613902v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619238v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605683v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Kandel" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605631v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605640v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609045v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531573v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532879v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531551v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531446v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Canault" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Laboissi&#232;re" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531588v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531596v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372702v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447411v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404060v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403018v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447419v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447407v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643187v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01972146v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Laboissiere" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360803v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372712v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286477v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334341v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340413v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schiavone" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boudou" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Promayon" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2008.4650160" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357320v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370718v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370715v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370721v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370678v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267458v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Groleau" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marecaux" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Payrard" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Segaud" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00677139v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Toda" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368876v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173394v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368800v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267452v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368880v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Pompino-Marschall" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403289v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403288v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126320v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126324v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108500v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108499v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109084v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170837v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Guenther" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754814v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754353v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733976v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380845v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080202v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878063v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920114v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878361v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098915v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407067v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942192v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091969v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Fang" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianguo Wei" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longbiao Wang" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00126-1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435855v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l R Fagot" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3726/b12405" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b12405" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473992v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Petrone" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242403v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931864v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bimbot" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cerisara" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gravier" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lori Lamel" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691938v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bailly" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vatikiotis-Bateson" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712406v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370393v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651730v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443093v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/book/9780323899673/reduced-order-models-for-the-biomechanics-of-living-organs#book-info" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-32-389967-3.00018-4" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443114v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/mecanique-des-tissus-vivants/" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358380v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John E Lloyd" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio S&#225;nchez" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Widing" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidney Fels" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-23073-9_6" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898992v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislas Nalborczyk" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://global.oup.com/academic/product/inner-speech-9780198796640?cc=fr&amp;amp;lang=en&amp;#" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930185v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cormac Flynn" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Nazari" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poul Nielsen" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-804009-6.00018-3" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652986v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-804009-6.00019-5" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435872v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652944v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205656v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118584156.ch11" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242406v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peterlang.com" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926252v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flynn Cormac" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-6275-9_11" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640393v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Heim" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714458v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334338v2" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Abry" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-msh.fr/livre/?GCOI=27351100655750" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329907v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lebeau" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Segebarth" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371434v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Geng" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mooshammer" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108521v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371045v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108683v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marret" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352262v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Goldstein" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Guenther" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antje Mefferd" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26037/yareta:cvlb5qujzzc3ti3pgxq62y76ui" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00305756v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856484v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/issp.2024" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05248975v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pellegrino" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2013" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascal-perrier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2192-4176" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059537280" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/214871323" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=P4rjlCAAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000432406830" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495063v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Picard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ali Nazari" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perrier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Bettega" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Lartizien" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.70144" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410423v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Kasper" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kell" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneuroling.2025.101298" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250699v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lambert Beaudry" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvain Gerber" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie M&#233;nard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0036827" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272805v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Calka" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Badin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rochette" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1013378" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247251v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ny Tsiky Rakotomalala" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baraduc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0039197" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448078v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Alvarez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane El Mouss" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Belme" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berillon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1011808" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567551v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Payan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-55315-8_4" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660426v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Bourhis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Savariaux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takayuki Ito" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2024.1399316" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508484v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouguerra" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-56813-9" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076959v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mareike Floegel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41583-023-00691-z" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197631v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jeannin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2023.104036" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088221v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0017933" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907236v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneke Slis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Garnier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0276691" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196074v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Ali Mousavi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Shariat Panahi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Meadows" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12938-023-01144-5" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196309v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Jalali" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Bahrami" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2023.107367" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03811050v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roger" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Rodrigues de Almeida" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Loevenbruck" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Perrone-Bertolotti" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cousin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2022.119672" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103512v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bharat Mirchandani" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grosgogeat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0040-1717002" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879182v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lise Haldin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hueber" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Marcon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Piscicelli" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699206.2020.1780473" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615652v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Szabados" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Caillet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00756.2019" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543080v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Barbier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Tiede" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0231484" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992883v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A Nazari" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Meadows" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-O Christen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mojallal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1822050" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966539v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ohayon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Grivot-Boichon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2020.105786" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990799v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ohayon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grivot Boichon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rochette" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1812158" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500498v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Patri" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Ostry" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schwartz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Trudeau-Fisette" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1911142117" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162108v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699206.2019.1610978" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134778v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Acher" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Kauffmann" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2019.0485" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290943v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Grandchamp" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Rapin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pichat" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.02019" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183243v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Caudrelier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2019.05.010" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314128v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.02339" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701562v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1005942" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744059v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali-Akbar Karkhaneh Yousefi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2018.02.008" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864049v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bucci" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000490947" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872331v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2018.07.042" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871839v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Cattan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois B&#233;rard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Rochet-Capellan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-018-5368-2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871932v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2018_JSLHR-S-17-0130" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651198v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699206.2017.1402090" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270001v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Bijar" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Rohan" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-015-1497-y" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317767v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Aubin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4945718" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423656v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Weirich" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Fuchs" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Simpson" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Winkler" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2016_JSLHR-S-15-0040" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306227v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Y. Rohan" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lobos" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Payan" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21681163.2015.1105760" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01221738v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00422-015-0664-4" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224739v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Ma" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianwu Dang" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wocn.2015.09.005" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983108v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fougeron" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/02699206.2013.802015" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061380v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Lobos" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2014.931682" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915288v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sato" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01690965.2013.849811" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842926v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Stavness" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Demolin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/1092-4388(2012/12-0200)" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926630v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dohen" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Polosan" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/1092-4388(2013/12-0210)" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924545v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/1092-4388(2013/12-0222)" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617908v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Hartinger" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/1092-4388(2010/10-0131)" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590738v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Brunner" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wocn.2011.01.003" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609068v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil Hoole" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/02699206.2011.553699" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565496v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta Grimme" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Sch&#246;ner" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/mcj.15.1.5" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565466v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chabanas" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/mcj.15.1.141" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619698v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Isabelle Buchaillard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504363v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255840903505147" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368711v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422426v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3204306" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391836v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3125313" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333668v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Thibeault" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2945704" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277567v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dittmar" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2007.10.079" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368548v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332402v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.01116.2007" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334352v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Tabain" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wocn.2006.05.001" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179288v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Brix" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcs.142" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082245v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Vogt" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Lloyd" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Buchaillard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336679v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-J. Boe" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Granat" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Autesserre" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Peyre" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343547v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wocn.2004.04.003" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430387v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080364v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel G&#233;rard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Luboz" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2005.08.001" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081929v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081942v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pelorson" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080422v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reiner Wilhelms-Tricarico" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080414v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Zandipour" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Perkell" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080390v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coriandre Emmanuel Vilain" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Levy" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085525v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-6393(97)00019-8" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XW90L14J-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080443v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00230411v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boe" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guerin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schwartz" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:19902118" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690012v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872359v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cattelain" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787923v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abolfazl Mohammadi Gorjaei" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asghar Afshari" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Farzad-Mohajeri" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738746v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsiky Rakotomalala" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738737v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717030v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Jelassi" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246357v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948826v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265137v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Cotton" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Briot" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Poisbleau" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2023.2246304" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235981v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265235v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narges Kamaei" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kazemi" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265068v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870915v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03788795v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2022-10604" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864188v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lou Barnaud" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bessi&#232;re" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Georges" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Laurent" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767745v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855270v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Veyre" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Masri" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870125v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691715v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Moein Yousefi" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Yusefi" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852672v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2022.2116885" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096266v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215820v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357948v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vialet" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grimaud-Herv&#233;" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358151v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Vialet" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080940v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127720v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367806v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370370v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grimaud-Herve" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271278v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089015v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grosgogeat" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867567v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871938v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2018-1760" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919048v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652956v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652889v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614559v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523223v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3025453.3025585" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614760v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652997v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652942v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995548v2" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark S Tiede" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652994v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652946v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390169v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad A. Nazari" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hermant" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4950528" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413803v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Baciu" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boilley" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2016.07.176" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378928v2" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2016-441" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390160v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2016-1579" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345199v2" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343390v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390187v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391406v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2016-262" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390181v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Amin Askari" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297922v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01240829v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498950v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lamalle" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221491v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200975v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202869v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202865v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202867v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205663v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Jean Bo&#235;" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200984v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059347v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092755v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057237v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057251v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205719v2" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847631v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Attye" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874016v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843119v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860235v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847186v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863932v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Duval" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860230v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847607v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747261v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692214v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Krainik" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724679v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Captier" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707042v2" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713322v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695754v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Lancia" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684224v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pape" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Luis M.T." TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743785v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706979v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711363v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619254v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Zmarich" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Gili-Fivela" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziano Tisato" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613903v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Granjon" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605796v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605630v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605629v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610297v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolph Sock" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Hirsch" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Laprie" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Vaxelaire" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610206v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613902v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619238v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605683v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Kandel" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605631v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609045v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605640v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531573v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532879v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531551v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531446v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Canault" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Laboissi&#232;re" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531588v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531596v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372702v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447411v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404060v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403018v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447419v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447407v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643187v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01972146v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Laboissiere" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286477v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334341v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340413v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schiavone" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boudou" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Promayon" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2008.4650160" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357320v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370718v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372712v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360803v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370715v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370721v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370678v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267458v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Groleau" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marecaux" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Payrard" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Segaud" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00677139v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Toda" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368876v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173394v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368800v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267452v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368880v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Pompino-Marschall" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403288v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126320v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403289v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126324v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108500v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108499v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109084v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170837v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Guenther" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754814v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754353v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733976v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380845v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080202v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878063v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920114v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878361v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098915v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407067v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942192v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091969v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Fang" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianguo Wei" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longbiao Wang" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00126-1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435855v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l R Fagot" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3726/b12405" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b12405" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473992v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Petrone" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242403v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931864v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bimbot" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cerisara" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gravier" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lori Lamel" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691938v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bailly" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vatikiotis-Bateson" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712406v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370393v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651730v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443093v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/book/9780323899673/reduced-order-models-for-the-biomechanics-of-living-organs#book-info" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-32-389967-3.00018-4" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443114v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/mecanique-des-tissus-vivants/" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358380v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John E Lloyd" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio S&#225;nchez" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Widing" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidney Fels" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-23073-9_6" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898992v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislas Nalborczyk" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://global.oup.com/academic/product/inner-speech-9780198796640?cc=fr&amp;amp;lang=en&amp;#" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930185v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cormac Flynn" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Nazari" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poul Nielsen" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-804009-6.00018-3" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652986v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-804009-6.00019-5" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435872v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652944v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205656v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118584156.ch11" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242406v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peterlang.com" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926252v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flynn Cormac" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-6275-9_11" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640393v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Heim" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714458v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334338v2" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Abry" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-msh.fr/livre/?GCOI=27351100655750" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329907v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lebeau" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Segebarth" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108521v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371434v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Geng" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mooshammer" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371045v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108683v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marret" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352262v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Goldstein" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Guenther" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antje Mefferd" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26037/yareta:cvlb5qujzzc3ti3pgxq62y76ui" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00305756v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856484v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/issp.2024" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05248975v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pellegrino" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2013" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>