--- v0 (2026-05-07)
+++ v1 (2026-05-28)
@@ -452,760 +452,760 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00972977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les électeurs dissonants et les électeurs fidèles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00972924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction : apports de l’enquête 'Probité publique' par rapport aux résultats des enquêtes classiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CEVIPOF. 2007, pp.3 - 11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03569966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qui sont les électeurs potentiels de Jean-Marie Le Pen ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00972985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qui sont les abstentionnistes du 10 juin 2007 ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00972926v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dissonance politique et électorale : clef de l'élection présidentielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00972923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse de l'élection présidentielle des 22 avril et 6 mai 2007</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00972984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La perspective du second tour et l'enjeu de l'électorat Bayrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Jaffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Perrineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CEVIPOF. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00972925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2007</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'évolution de la vague 1 à la vague 2 du BPF, des problèmes jugés les plus importants par les électeurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] CEVIPOF. 2007, pp.3 - 11</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00972987v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport de synthèse : à un an de la présidentielle, l'opinion publique est sous le double sceau du pessimisme sur la société et de la défiance sur la politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Jaffré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CEVIPOF. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2007</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00972986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dissonance politique et électorale : coeur de cible de la campagne des candidats pour gagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2007</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00972989v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Français et les institutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Strudel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...260 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00972988v1</w:t>
-              </w:r>
-[...139 lines deleted...]
-                <w:t xml:space="preserve">hal-00972987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (114)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1286,8111 +1286,8111 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04560885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Où va la droite ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Euvé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études : revue de culture contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Février (2), pp.31-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/etu.4290.0031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03573393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le compromis politique sous la Ve République: un art difficile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Deux Mondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.5é257</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03801169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les populismes contre la démocratie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Constructif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, De la démocratie au XXIe siècle, 1 (61), pp.29-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/const.061.0029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03593819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La figure de l'homme providentiel imprègne la culture politique française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Éléphant : la revue de culture générale : histoire, sciences, philosophie, société, international, littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, L'éléphant hors série Eclairages pour une année d'élections</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03591703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les Sciences Po et la politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Perrineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emile Boutmy Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 24, p. 16-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03612511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.5é257</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Université voit monter une idéologie extrêmement intolérante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Point</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nous n'avons pas tiré les leçons des Gilets jaunesz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ouest-France : Bretagne, Normandie, Maine, Anjou, Poitou : journal républicain du matin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 janvier</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022, L'éléphant hors série Eclairages pour une année d'élections</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03566497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alliance de l'ordre et du mouvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Nouvelle République Centre Presse Hors Série</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Sur les traces de Napoléon, pp.36 - 37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Où va la droite ?</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03385249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les collectifs citoyens, ces nouvelles forces politiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Provence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 24 janvier, pp.5 - 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03566962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le grand débat national: la démocratie participative à grande échelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, La démocratie participative, 2020/4 (175), pp.113-129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pouv.175.0113⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03573869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La société française et la pandémie de la Covid-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cités : Philosophie, politique, Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Biopolitique du coronavirus, 2020/4 (84), pp.83-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cite.084.0083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03566535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les voeux ne suffisent pas à retourner l'opinion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Perrineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Euvé</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Berdah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Figaro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31 décembre, pp.6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03413502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il faut accepter que le peuple dise non</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grépinet Mariana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paris Match</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03567010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">«Toucher aux retraites en France, c’est buter sur la peur de la pauvreté»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Werly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Temps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 décembre, pp.4 - 4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03399563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oser une vraie décentralisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Prudhon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nice matin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La coopération des associations des alumni Mgimo et Sciences Po, est tout à fait une nouvelle expérience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MJ MGIMO Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.46 - 47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03572098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La V República de Emmanuel Macron : ¿entre lo viejo y lo nuevo?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anuario internacional CIDOB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.227-233</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03458177v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Europe au miroir du national-populisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cités : Philosophie, politique, Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 71, pp.77-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cite.071.0077⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers de nouveaux clivages politiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences humaines. Hors-série</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 297, pp.50-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sh.297.0006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03567464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Face à Emmanuel Macron, la droite en quête d'identité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Figaro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13 septembre, pp.15 - 15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03567510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On est loin d'en avoir fini avec le populisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvel Observateur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2740, pp.72 - 74</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03572096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il est l'homme de l'accélération du temps politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le 1 [Un] hebdo </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 181</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03567436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Français réapprennent à s'aimer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.79 - 82</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Europeans and the Migratory Issue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Issues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 403, pp.1 - 7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03584732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les droites en France à l'horizon de 2017 : Fractures, diversités et unité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Débat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 191, pp.113-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/deba.191.0113⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03399769v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le retour des nationaux-populismes et la question migratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cités : Philosophie, politique, Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 65, pp.111-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cite.065.0111⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03399787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C'est la France profonde qui s'est vengée dimanche dernier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pogam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Echos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 25-26 novembre, pp.15 - 15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03571052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montée en puissance et recompositions de l'électorat frontiste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2 (157), pp.63 - 73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pouv.157.0063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01311897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences humaines. Hors-série</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.65 - 65</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03571105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'évolution du Front national</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Commentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1 (149), pp.75 - 81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/comm.149.0039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03568236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trois questions à Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Furbury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Echos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03568788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On observe un déplacement des valeurs dans la société</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gorce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Croix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03568800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un monde en lisières…</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue civique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 10, pp.165 - 171</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03568830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les contours de la défiance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue civique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 11, pp.164 - 166</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03380969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fin de la « présidence normale »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gendron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ouest-France : Bretagne, Normandie, Maine, Anjou, Poitou : journal républicain du matin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03568801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rien n’est plié !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Coudurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Télégramme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03569197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’homme visionnaire quitte peu à peu la scène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rue Saint-Guillaume</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 165, pp.12 - 12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03574118v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les partis bonapartistes ont plus de problèmes avec la démocratie interne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Faye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Croix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03572087v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cette crise aura un coût</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Panon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Populaire du Centre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03568964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il est en phase avec la mauvaise humeur du pays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Vernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Parisien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03572082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A-t-on vraiment besoin d’un show ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Lepetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Parisien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03571596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Le Pen mise sur une crise terminale de la droite classique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Monnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03571569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les thèmes et les candidats déçoivent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Cornudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Echos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03569175v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faute de solutions, on va chercher des repères dans le passé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles de Saint-Sauveur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Parisien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03572085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le retour du Front national</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue socialiste</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03571621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un contexte de défense majeur de l’opinion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Micoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Parisien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03569156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’opinion est fatiguée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Parisien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03572086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’analyse du pessimisme français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue civique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7, pp.15 - 19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03571635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un premier ministre doit avoir de l’autorité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Vernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Parisien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03569004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voter en période de clivages flottants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Revault d'Allonnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Wieviorka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Projet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 327, pp.58 - 66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pro.327.0058⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03602518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Cevipof, une grande tradition intellectuelle au cœur du débat public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rue Saint-Guillaume</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 165, pp.48 - 50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03569227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présidentielle : on vote pour la personnalité adaptée aux jeux de l’heure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Panon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Progrès</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03569196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sarkozy s’est repositionné au cœur du système</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Figaro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03572084v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paroles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gorce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Croix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03569211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Europe sert de bouc émissaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03569178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Souvent, lorsqu’il y a un sursaut de mobilisation, il bénéficie aux deux camps »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jaxel-Truer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03569137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hollande a abusé de l’anti-sarkozysme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dubouloz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Temps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03569002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Français et la représentation politique : je t’aime, moi non plus ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Cordazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De ligne en ligne : le magazine de la Bibliothèque Publique d'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8, pp.08 - 09</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03400287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarkozy a évité un 21 avril à l’envers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Chavelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paris Match</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03569155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les différents types d'électeurs au regard des différents types de confiance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers du CEVIPOF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 54, pp.5-29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00625916v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entretien d’Europe avec Pascal Perrineau : la montée du national-populisme en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entretiens d’Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 53, pp.1 - 4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03461592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’analyse du directeur du CEVIPOF : Pascal Perrineau : &amp;quot;discrédit aggravé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue civique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5, pp.9 - 10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03569604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le pessimisme français : nature et racines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Debat </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 4 (166), pp.79-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/deba.166.0079⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03414214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux des élections régionales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">52mn Actus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 1, pp.74 - 81</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03569806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freiner l'extrême-droite passe par des politiques sociales, économiques et culturelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Toute l'Europe.eu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.1 - 6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03399079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les élections européennes de juin 2009 en France : élections de second ordre ou élections de reclassement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale de politique comparée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 16 (4), pp.653 - 670. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ripc.164.0653⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01023693v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De nouvelles lignes de partage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Problèmes Politiques et Sociaux - Articles et Documents d'Actualité Mondiale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03572030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La 'dissonance électorale' touche toutes les familles politiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Problèmes Politiques et Sociaux - Articles et Documents d'Actualité Mondiale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les populistes perçoivent l’élite comme un diable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kultura</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.7 - 00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">République ou monarchie, République et monarchie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Daumier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Radical Right in the European Elections 2004</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Political Science Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 28 (1), pp.29-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0192512107070401⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03415927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pessimisme socio-économique et défiance politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 211, pp.31 - 32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03415924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Français et les institutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Strudel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers du CEVIPOF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Baromètre politique français (2006-2007), 46, pp.47 - 58</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03461983v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les nouveautés de la séquence électorale d’avril-juin 2007</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cités : Philosophie, politique, Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 31, pp.137 - 147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cite.031.0137⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03415900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Électeurs dissonants et électeurs fidèles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 57 (3-4), pp.343 - 352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfsp.573.0343⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01021594v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sondage d'opinion dans la démocratie d'opinion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers du CEVIPOF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Regards croisés sur les sondages d'opinion (Catalogne, Espagne, France), 47, pp.81-88</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03459621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les usages contemporains du vote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 1 (120), pp.29 - 41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pouv.120.0029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03156695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse de l’élection présidentielle des 22 avril et 6 mai et des élections législatives des 10 et 17 juin 2007 : une rupture politique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">French Politics, Culture &amp; Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 25 (3), pp.74 - 85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3167/fpcs.2007.250305⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03579775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une notion d’engagement politique qui a évolué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Problèmes Politiques et Sociaux - Articles et Documents d'Actualité Mondiale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 927, pp.30 - 31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03569466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction : de quelques idées fausses ou vérités partielles sur les résultats du référendum du 29 mai 2005</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers du CEVIPOF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 42, pp.2 - 6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03569023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’extrême droite et les populismes en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kansai University Review of Law and Politics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03568957v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les interprétations de la montée de l’euroscepticisme aux élections européennes de 2004</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kansai University Review of Law and Politics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03571631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rapport à la politique : une crise de la démocratie représentative ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers français : documents d'actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 326, pp.48 - 53</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03568995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La percée du Front national</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les collections de l'Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03571394v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le vote d’extrême droite en France : adhésion ou protestation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Futuribles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03568064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La montée des droites extrêmes en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études : revue de culture contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Février (2), pp.31-41. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2002, 397, pp.605 - 612</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Sur les traces de Napoléon, pp.36 - 37</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03417631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le syndrome populiste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alternatives Internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03571406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les évolutions de la Ve République : l’affaiblissement de l’antagonisme gauche/droite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers français : documents d'actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 300, pp.48 - 54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03416887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'espace politique des électeurs français à la fin des années 1990 : nouveaux et anciens clivages, hétérogénéité des électorats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Chiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Rouanet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 50 (3), pp.463-488. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/rfsp.2000.395484⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 24 janvier, pp.5 - 5</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01011320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’extrême droite éclatée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 49 (4-5), pp.633 - 642</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le grand débat national: la démocratie participative à grande échelle</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01010843v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les renouveaux de l'action politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 60, pp.112-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/xxs.1998.2762⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01027542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’exception française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Perrineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, La démocratie participative, 2020/4 (175), pp.113-129. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 1998, 87, pp.35 - 42</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03196814v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la nature du mouvement social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">French Politics, Culture and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03567614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’engagement politique : déclin ou mutation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Futuribles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03571060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le « gaucho-lepénisme » existe bien !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, Enquête sur les Templiers, 198</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03573415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Election Cycles and Changing Patterns of Political Behavior in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">French Politics, Culture and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03567542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Table ronde Haro sur les sondages ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Politique et Parlementaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 977, pp.4 - 26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03567534v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le PS : la peur de la nouveauté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">French Politics, Culture and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03567469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Why do they vote for Le Pen?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nonna Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...21 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Political Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 22 (1), pp.123 - 141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1475-6765.1992.tb00308.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03458164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le vote Le Pen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Commentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 3 (55), pp.509 - 521. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/comm.055.0509⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03416205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourquoi votent-ils pour le Front national ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nonna Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 11 décembre, pp.4 - 4</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 55, pp.163-184</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01315813v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Front national, d’une élection l’autre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards sur l'actualité : mensuel de la vie publique en France </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03567295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attitudes des Français à l’égard des problèmes de sécurité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Percheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 31 décembre, pp.6</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Boy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nonna Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de la Sécurité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 1, pp.17 - 52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570843v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Front national : les clefs de la défaite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Politique et Parlementaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 940, pp.19 - 24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03567269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Front national et les élections : l’exception présidentielle et la règle législative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Politique et Parlementaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 936, pp.34 - 41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03567235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux d’une élection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Cayrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2019, pp.30</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers du CEVIPOF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...6831 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Cayrol</w:t>
-[...44 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03567232v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03567235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À l’ombre des législatives... les élections régionales</w:t>
               </w:r>
@@ -10657,2717 +10657,2717 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03923742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fractures françaises : vague 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Finchelstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Teinturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Zumsteeg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fondation Jean-Jaurès, pp.51, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03300394v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le Bouc émissaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Perrineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Horvilleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Maffesoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Levaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Conform Éditions, 2015, 9782917075586</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01517489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Gérard Courtois</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La France au Front</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fayard, pp.229, 2014, 9782213681030</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01052605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le vote normal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pascal Perrineau. Presses de Sciences Po, pp.429, 2013, Chroniques électorales, 9782724613452</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01521750v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Décision électorale en 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pascal Perrineau. Armand Colin, pp.254, 2013, Recherches, 9782200286248</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01499576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Choix de Marianne : pourquoi, pour qui votons-nous ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fayard, pp.285, 2012, 9782213654195</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03417540v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Solitude de l’isoloir : les vrais enjeux de 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Finchelstein</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Rouban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pascal Perrineau; Luc Rouban. Editions Autrement, pp.183, 2011, 9782746730618</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01394268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régionales 2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fondation pour l'innovation politique, pp.52, 2010, 9782917613498</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03399024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politics in France and Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Rouban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Perrineau</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Luc Rouban; Pascal Perrineau. Palgrave Macmillan, pp.274, 2009, 9780230614802</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01394299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élections européennes 2009 : analyse des résultats en Europe et en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Deloy</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Brice Teinturier</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Reynié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Fondation Jean-Jaurès, pp.51, 2015</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fondation pour l'innovation politique, pp.32, 2009, 9782917613375</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Fayard, pp.229, 2014, 9782213681030</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03393464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Vote de rupture : les élections présidentielle et législatives d’avril-juin 2007</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pascal Perrineau. Presses de Sciences Po, pp.359, 2008, 9782724610680</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Pascal Perrineau. Armand Colin, pp.254, 2013, Recherches, 9782200286248</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03415886v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Politique en France et en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Rouban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pascal Perrineau; Luc Rouban. Presses de Sciences Po, pp.452, 2007, 9782724610192</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Pascal Perrineau. Presses de Sciences Po, pp.429, 2013, Chroniques électorales, 9782724613452</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01394297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atlas électoral : qui vote quoi, où, comment ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pascal Perrineau. Presses de Sciences Po, pp.140, 2007, 9782724610116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Fayard, pp.285, 2012, 9782213654195</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03397945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le vote européen 2004-2005 : de l'élargissement au référendum français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pascal Perrineau. Presses de Sciences Po, pp.318, 2005, Chroniques électorales, 9782724609653</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03397880v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Εκλογική συμπεριφορά : Ιστορικές διαδρομές και μοντέλα ανάλυσης</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Boy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Pascal Perrineau; Luc Rouban. Editions Autrement, pp.183, 2011, 9782746730618</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cautrès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nonna Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoforos Vernardakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions Savalas, pp.00, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Fondation pour l'innovation politique, pp.52, 2010, 9782917613498</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03568897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Désenchantement démocratique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pascal Perrineau. Éditions de l'Aube, pp.312, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Luc Rouban</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03571423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Vote de tous les refus : les élections présidentielle et législatives de 2002</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Ysmal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pascal Perrineau; Colette Ysmal. Presses de Sciences Po, pp.448, 2003, Chroniques électorales, 9782724609073. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/scpo.perri.2003.01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Corinne Deloy</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03397572v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Europe at the Polls: The European Elections of 1999</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Ysmal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Grunberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Colette Ysmal; Gérard Grunberg; Pascal Perrineau. Palgrave Macmillan, pp.318, 2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03567976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Croisés de la société fermée : l’Europe des extrêmes droites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pascal Perrineau. Éditions de l'Aube, pp.426, 2001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03567869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dictionnaire du vote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Reynié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Perrineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Fondation pour l'innovation politique, pp.32, 2009, 9782917613375</w:t>
+              <w:t xml:space="preserve">Dominique Reynié; Pascal Perrineau. Presses Universitaires de France, pp.997, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Pascal Perrineau. Presses de Sciences Po, pp.359, 2008, 9782724610680</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03567925v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Citoyen : mélanges offerts à Alain Lancelot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Badie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bertrand Badie; Pascal Perrineau. Presses de Sciences Po, pp.319, 2000, 9782724607932</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Pascal Perrineau. Presses de Sciences Po, pp.140, 2007, 9782724610116</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03393880v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Vote des Quinze : les élections européennes du 13 juin 1999</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Ysmal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Grunberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Colette Ysmal; Gérard Grunberg; Pascal Perrineau. Presses de Sciences Po, pp.406, 2000, 9782724608151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03397575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Cultures politiques des Français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Pascal Perrineau; Luc Rouban. Presses de Sciences Po, pp.452, 2007, 9782724610192</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Bréchon; Annie Laurent; Pascal Perrineau. Presses de Sciences Po, pp.426, 2000, 9782724608021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Pascal Perrineau. Presses de Sciences Po, pp.318, 2005, Chroniques électorales, 9782724609653</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03416505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le vote incertain : les élections régionales de 1998</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Reynié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pascal Perrineau; Dominique Reynié. Presses de Sciences Po, pp.304, 1999, Chroniques électorales, 9782724607659</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Daniel Boy</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03462430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Vote surprise : les élections législatives des 25 mai et 1er juin 1997</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Ysmal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Cautrès</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Colette Ysmal; Pascal Perrineau. Presses de Sciences Po, pp.352, 1998, 9782724607345</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03397569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Symptôme Le Pen : radiographie des électeurs du Front national</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fayard, pp.256, 1997, 9782213599847</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03571073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Jeunes et la politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Muxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hachette Livre, pp.137, 1996, 9782012352254</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01392633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Front national à découvert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonna Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christoforos Vernardakis</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nonna Mayer; Pascal Perrineau. Presses de Sciences Po, pp.418, 1996, 9782724606966</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03399980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Vote des Douze : les élections européennes de juin 1994</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Ysmal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Perrineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Éditions Savalas, pp.00, 2005</w:t>
+              <w:t xml:space="preserve">Colette Ysmal; Pascal Perrineau. Presses de Sciences Po, pp.313, 1995, 9782724606676</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Pascal Perrineau. Éditions de l'Aube, pp.312, 2003</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03397574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Vote de crise : l’élection présidentielle de 1995</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Ysmal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Colette Ysmal; Pascal Perrineau. Presses de Sciences Po, pp.349, 1995, 9782724606782</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03397570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Engagement politique : déclin ou mutation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pascal Perrineau. Presses de Sciences Po, pp.445, 1994</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03567443v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Vote sanction : les élections législatives des 21 et 28 mars 1993</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Habert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Ysmal</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...14 lines deleted...]
-            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Habert; Colette Ysmal; Pascal Perrineau. Presses de Sciences Po, pp.352, 1993, 9782724606348</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03397913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Vote éclaté : les élections régionales et cantonales des 22 et 29 mars 1992</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Habert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Ysmal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gérard Grunberg</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Habert; Colette Ysmal; Pascal Perrineau. Presses de Sciences Po, pp.382, 1992, 9782724606164</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03397707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les comportements politiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nonna Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Perrineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Colette Ysmal; Gérard Grunberg; Pascal Perrineau. Palgrave Macmillan, pp.318, 2002</w:t>
+              <w:t xml:space="preserve">Armand Colin, pp.160, 1992, Cursus. Science politique, 9782200210885</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Dominique Reynié</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03397701v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Front national à découvert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nonna Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Perrineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Dominique Reynié; Pascal Perrineau. Presses Universitaires de France, pp.997, 2001</w:t>
+              <w:t xml:space="preserve">Nonna Mayer; Pascal Perrineau. Presses de Sciences Po, pp.365, 1989</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...1158 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...51 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03570822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le guide du pouvoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Cayrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Perrineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13666,213 +13666,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03392566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Glissements ethniques de l'électorat nord-américain à la veille de l'élection présidentielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03703191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Comment la crise souligne la faiblesse des extrêmes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Perrineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03455854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le retour du tragique: une voie de réassurance pour nos sociétés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Perrineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03570773v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-03703191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Front national</w:t>
               </w:r>
@@ -14008,12651 +14008,12651 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Décryptage d'un épuisement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Benjamon Labonnélie. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le retour des corps intermédiaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Fauves, pp.93 - 112, 2020, 9791030203431</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03703197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La démocratie? Dis c'est quoi?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Renaissance du Livre, pp.5 - 7, 2020, 9782507056674</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La pandémie sonne le retour, bienvenu, du tragique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Denis Lafay. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Maintenant on fait quoi?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions de l'Aube, pp.75 - 93, 2020, 9782815940245</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03703185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Gilets Jaunes: beaufs ou révolutionnaires ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean François Marmion. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psychologie de la connerie en politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Sciences Humaines, pp.281 - 298, 2020, 9782361066161</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03703187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Engagement frontiste (FN) et fractures privées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Annick Duraffour. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Intellectuels dans l'arène</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Éditions, pp.289 - 294, 2020, 9782271129529</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03566923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La fragmentation démocratique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Perrineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Vincent Holeindre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La démocratie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Sciences Humaines, pp.175 - 182, 2020, 9782361066079</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03566654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, Éditions Fauves, pp.93 - 112, 2020, 9791030203431</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Le Pen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bruno Cautrès; Anne Muxel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire d'une révolution électorale (2015-2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier; Classiques Garnier, pp.185 - 199, 2019, 9782406091431</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03567122v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remarques sur la construction et la déconstruction du système des partis (dialogue avec Marc Lazar)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Duhamel; Martial Foucault; Mathieu Fulla; Marc Lazar. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Ve République démystifiée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de Sciences Po; Presses de Sciences Po, pp.159 - 164, 2019, 9782724624557</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03397962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les échos politiques du malaise dans la condition masculine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel Wieviorka; Patrice Decormeille. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Féminin/masculin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Sciences Humaines, pp.237 - 247, 2019, 9782361065782</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03573930v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau: l'intérêt précoce et prononcé pour l'objet politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vincent De Gaulejac. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La recherche entre vécu et concept</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions L'Harmattan, pp.181 - 187, 2019, 9782343185620</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03567042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le macronisme est-il un centrisme ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vies politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, pp.185 - 191, 2018, 9782247178513</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il est l'homme de l'accélération du temps politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eric Fottorino. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Qu'est-ce que le macronisme?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Philippe Rey, pp.62 - 67, 2018, 9782848767079</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'irruption nationale-populiste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bertrand Badie. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le retour des populismes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions La Découverte, pp.64 - 72, 2018, 9782348037436</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03567227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Engagement frontiste et fractures privées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patrick Bruneteaux; Gwendal Châton; Philippe Portier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Aventure démocratique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.79 - 85, 2017, 9782753556683</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03567511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qu'est-ce que la crise de la représentation politique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Petia Gueorguevia; Antony Todorov. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A la recherche de la représentation perdue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions L'Harmattan, pp.15 - 28, 2017, 9782343135649</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03567463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derrière le déclin des idéologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne Muxel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Croire et faire croire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de Sciences Po, pp.137 - 149, 2017, 9782724621600</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03567465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les fractures sociales en France et leur dépassement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel Wieviorka. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les solidarités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Sciences Humaines, pp.153 - 160, 2017, 9782361064235</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03567572v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le malaise démocratique en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dominique Reynié. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Où va la démocratie ? Une enquête internationale de la Fondation pour l'innovation politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Plon; Fondation pour l'innovation politique, pp.241 - 245, 2017, 9782259263634</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03567490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Force et résistance de la causalité diabolique en politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel Wieviorka. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mensonges et vérités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Sciences Humaines, 2016, 9782361063740</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03571089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le gaucho-lepénisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne Muxel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Temps et politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de Sciences Po, pp.181 - 204, 2016, 9782724618303</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03398664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Européens et la question migratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thierry Chopin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rapport Schuman sur l'Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Lignes de Repères, pp.205 - 213, 2016, 9782366090307</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03567848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La résistible ascension du Front national</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Duhamel; Édouard Lecerf. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Etat de l'opinion 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, TNS Sofres; Editions Seuil, pp.65 - 82, 2016, 9782021212396</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03571093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La démocratie en 2035</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'avenir c'est demain !</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Autrement, pp.273 - 283, 2016, 9782746743380</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03567940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'avenir de la politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel Wieviorka. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Sciences Humaines, pp.266 - 275, 2015, 9782361063122</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03571246v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Front national : 1972-2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel Winock. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire de l'extrême droite en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Seuil, pp.243 - 295, 2015, 9782757855317</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03568063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oui au Oui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Daniel Garcia. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Nouvel Observateur, 50 ans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les arènes, pp.195 - 195, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03568364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ponctuation 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janine Mossuz-Lavau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Platone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yves Déloye; Alexandre Dézé; Sophie Maurer. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Institutions, élections, opinion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de Sciences Po, pp.59 - 63, 2014, 9782724616101</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03568419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flamenco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Janine Mossuz-Lavau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des sexualités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Robert Laffont, pp.300 - 302, 2014, 9782221130872</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03568545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Great Upheaval: Left and Right in Contemporary French Politics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emile Chabal. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">France since the 1970s</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bloomsbury Publishing, pp.25 - 40, 2014, 9781472506368</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03568383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les affects en politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne Muxel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vie privée des convictions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de Sciences Po, pp.61 - 74, 2013, 9782724614657</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03568651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pascal Perrineau; Pascal Perrineau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Vote normal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de Sciences Po, pp.15 - 21, 2013, 9782724613452</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03568749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Front national</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre-André Taguieff. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire historique et critique du racisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de France, pp.702 - 705, 2013, 9782130550570</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03568758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'électorat de Marine Le Pen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pascal Perrineau; Pascal Perrineau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Vote normal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de Sciences Po, pp.227 - 247, 2013, 9782724613452</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03571497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sarkozy: ‘Sarkozyism’ a New Presidential Leadership</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">David Bell; John Gaffney. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Presidents of the French Fifth Republic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Palgrave Macmillan, pp.181 - 195, 2013, 9780230285224</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03571525v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Européens, la crise et le monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thierry Chopin; Michel Foucher. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rapport Schuman sur l’Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Lignes de Repères, pp.179 - 184, 2013, 9782915752984</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03568797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Perrineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La démocratie? Dis c'est quoi?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Renaissance du Livre, pp.5 - 7, 2020, 9782507056674</w:t>
+              <w:t xml:space="preserve">L’Adhésion à l’extrême droite : étude comparative en France, Hongrie, Italie et Roumanie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions L'Harmattan, pp.9 - 10, 2012, 9782296569386</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La pandémie sonne le retour, bienvenu, du tragique</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03569226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques questions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yves Charles Zarka. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Refaire l'Europe avec Jürgen Habermas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de France, pp.71 - 76, 2012, 9782130607816</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03569087v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Vote des Français de Mitterrand à Sarkozy : 1988 – 1995 – 2002 – 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de Sciences Po, pp.17 - 19, 2012, 9782724612127</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03571637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De quoi le populisme est-il le nom ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Claude Esposito; Alain Laquièze; Christine Manigand. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Populismes : l’envers de la démocratie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Vendémiaire, pp.75 - 86, 2012, 9782363580443</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03574134v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Le Pen : un héritage qui fructifie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Édouard Lecerf; Olivier Duhamel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’État de l’opinion 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, TNS Sofres, pp.55 - 70, 2012, 9782021035490</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03569202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comment se jouent les élections : télévision et persuasion en campagne électorale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions INA, pp.7 - 8, 2012, 9782869382008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03571627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le peuple dans le national-populisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel Wieviorka. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Peuple existe-t-il ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Sciences Humaines, pp.295 - 304, 2012, 9782361060213</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03569122v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Rouban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Luc Rouban; Pascal Perrineau; Luc Rouban; Pascal Perrineau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Solitude de l’isoloir : les vrais enjeux de 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Autrement, pp.5 - 7, 2011, 9782746730618</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03398561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Défiance en haut, confiance en bas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Régis Meyran; Marianne Théry. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scènes de confiance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Textuel, pp.8 - 17, 2011, 9782845974388</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03571784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How Le Pen’s Electorate Lost Faith in Him</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bruno Cautrès; Anne Muxel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The New Voter in Western Europe: France and Beyond</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Palgrave Macmillan, pp.171 - 188, 2011, 9780230107021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03569668v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Rouban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Luc Rouban; Pascal Perrineau; Luc Rouban; Pascal Perrineau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Solitude de l’isoloir : les vrais enjeux de 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Autrement, pp.171 - 175, 2011, 9782746730618</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03398562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Défiance politique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Édouard Lecerf; Olivier Duhamel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’État de l’opinion 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Seuil, pp.47 - 60, 2011, 9782021035483</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03584828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le vote des villes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel Wieviorka. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Ville</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Sciences Humaines, pp.213 - 236, 2011, 9782361060091</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03569606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Le Pen : voter pour une nouvelle extrême droite ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pascal Perrineau; Luc Rouban; Pascal Perrineau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Solitude de l’isoloir : les vrais enjeux de 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Autrement, pp.25 - 38, 2011, 9782746730618</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03569404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sarkozy est allé trop loin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Perrineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Denis Lafay. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Maintenant on fait quoi?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Éditions de l'Aube, pp.75 - 93, 2020, 9782815940245</w:t>
+              <w:t xml:space="preserve">Tout un Programme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RH Editions, pp.295 - 305, 2011, 9782953042795</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Editions Sciences Humaines, pp.281 - 298, 2020, 9782361066161</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03569374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crise économique et radicalisation politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel Wieviorka. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Argent</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Sciences Humaines, pp.232 - 249, 2010, 9782912601971</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, CNRS Éditions, pp.289 - 294, 2020, 9782271129529</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03571843v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une citoyenneté en mutation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Vincent Holeindre; Benoît Richard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Démocratie : histoire, théories, pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Sciences Humaines, pp.183 - 195, 2010, 9782912601988</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Éditions L'Harmattan, pp.181 - 187, 2019, 9782343185620</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03569708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Lascoumes. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Favoritisme et corruption à la française : petits arrangements avec la probité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de Sciences Po, pp.11 - 19, 2010, 9782724611779</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses de Sciences Po; Presses de Sciences Po, pp.159 - 164, 2019, 9782724624557</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03569698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les élections européennes de juin 2009 en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dominique Reynié. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Innovation politique 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de France, pp.499 - 525, 2010, 9782130587804</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Marine Le Pen</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03397563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La &amp;quot;défidélisation&amp;quot; des électeurs de Jean-Marie Le Pen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Perrineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bruno Cautrès; Anne Muxel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire d'une révolution électorale (2015-2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Classiques Garnier; Classiques Garnier, pp.185 - 199, 2019, 9782406091431</w:t>
+              <w:t xml:space="preserve">Comment les électeurs font-ils leur choix ? : le panel électoral français 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de Sciences Po, pp.201 - 220, 2009, 9782724611076</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Editions Sciences Humaines, pp.237 - 247, 2019, 9782361065782</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Crisis in Political Representation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pascal Perrineau; Luc Rouban; Pascal Perrineau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politics in France and Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Palgrave Macmillan, pp.3 - 14, 2009, 9780230101890</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dalloz, pp.185 - 191, 2018, 9782247178513</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03473754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Extreme-Right in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pascal Perrineau; Luc Rouban; Pascal Perrineau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politics in France and Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Palgrave Macmillan, pp.235 - 246, 2009, 9780230614802</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Éditions Philippe Rey, pp.62 - 67, 2018, 9782848767079</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03415659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Rouban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Luc Rouban; Pascal Perrineau; Luc Rouban; Pascal Perrineau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politics in France and Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Palgrave Macmillan, pp.1 - 2, 2009, 9780230614802</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Éditions La Découverte, pp.64 - 72, 2018, 9782348037436</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03415658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mange-t-on comme on pense politiquement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel Wieviorka. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Se Nourrir : l’alimentation en question</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Sciences Humaines, pp.95 - 107, 2009, 9782912601827</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.79 - 85, 2017, 9782753556683</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03572129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les élections municipales des 9 et 16 mars 2008 : démobilisation et victoire de la gauche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brice Teinturier; Olivier Duhamel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’état de l’opinion 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, TNS Sofres, pp.65 - 76, 2009, 9782020928281</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Éditions L'Harmattan, pp.15 - 28, 2017, 9782343135649</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bernard Brown. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tout ce que vous avez toujours voulu savoir sur les élections américaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Autrement, pp.5 - 9, 2008, 9782746711846</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses de Sciences Po, pp.137 - 149, 2017, 9782724621600</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03584812v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Pen, Jean-Marie (1928-)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean Garrigues. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La France de la Ve République 1958-2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, pp.194 - 197, 2008, 9782200347451</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les fractures sociales en France et leur dépassement</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Europhobie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne Dulphy; Christine Manigand; Yves Bertoncini; Thierry Chopin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire critique de l’Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, pp.172 - 173, 2008, 9782200353506</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03572575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Euroscepticisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne Dulphy; Christine Manigand; Yves Bertoncini; Thierry Chopin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire critique de l’Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, pp.173 - 173, 2008, 9782200353506</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La construction électorale de la victoire de Nicolas Sarkozy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pascal Perrineau; Pascal Perrineau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Vote de rupture : les élections présidentielle et législatives d’avril-juin 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de Sciences Po, pp.119 - 144, 2008, 9782724610680</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03572465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Extrême droite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean Garrigues. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La France de la Ve République 1958-2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, pp.316 - 319, 2008, 9782200347451</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570441v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction : un vote de rupture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pascal Perrineau; Pascal Perrineau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Vote de rupture : les élections présidentielle et législatives d’avril-juin 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de Sciences Po, pp.13 - 17, 2008, 9782724610680</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570435v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remerciements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pascal Perrineau; Pascal Perrineau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Vote de rupture : les élections présidentielle et législatives d’avril-juin 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de Sciences Po, pp.9 - 9, 2008, 9782724610680</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03572467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du local au national</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Grégoire. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Municipales 2008 : chroniques électorales et résultats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Territorial Editions, pp.7 - 10, 2008, 9782352954958</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les inquiétudes françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Perrineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Wieviorka. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les solidarités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions Sciences Humaines, pp.153 - 160, 2017, 9782361064235</w:t>
+              <w:t xml:space="preserve">Peut-on encore chanter la douce France ? : être français hier, aujourd’hui, demain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions de l'Aube, pp.288 - 294, 2007, 9782752603449</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Plon; Fondation pour l'innovation politique, pp.241 - 245, 2017, 9782259263634</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03569670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’extrême droite en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pascal Perrineau; Luc Rouban; Pascal Perrineau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Politique en France et en Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de Sciences Po, pp.391 - 408, 2007, 9782724610192</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, TNS Sofres; Editions Seuil, pp.65 - 82, 2016, 9782021212396</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03569684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’image de Nicolas Sarkozy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brice Teinturier; Olivier Duhamel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’État de l’opinion 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, TNS Sofres, pp.75 - 94, 2007, 9782020925907</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Editions Autrement, pp.273 - 283, 2016, 9782746743380</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03569671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’erosione del voto a Le Pen tra il 2002 e il 2007</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gianfranco Baldini; Marc Lazar. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Francia di Sarkozy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Società Editrice il Mulino, pp.165 - 175, 2007, 9788815120595</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Editions Sciences Humaines, 2016, 9782361063740</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03573992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’électorat de la protestation de Jean-Marie Le Pen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pascal Perrineau; Pascal Perrineau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlas électoral : qui vote quoi, où, comment ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de Sciences Po, pp.64 - 67, 2007, 9782724610116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses de Sciences Po, pp.181 - 204, 2016, 9782724618303</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03572736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Rouban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Luc Rouban; Pascal Perrineau; Luc Rouban; Pascal Perrineau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Politique en France et en Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de Sciences Po, pp.11 - 13, 2007, 9782724610192</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Editions Lignes de Repères, pp.205 - 213, 2016, 9782366090307</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03572746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La proportionnelle : une respiration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Elvire Fabry. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plus de proportionnelle pour mieux représenter la société civile ? : expériences européennes et scénarios français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fondation pour l'innovation politique, pp.46 - 53, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Editions Sciences Humaines, pp.266 - 275, 2015, 9782361063122</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03569673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présidentielle 2007 : une élection ni tout à fait la même, ni tout à fait une autre…</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pascal Perrineau; Pascal Perrineau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlas électoral : qui vote quoi, où, comment ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de Sciences Po, pp.7 - 9, 2007, 9782724610116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le Front national : 1972-2015</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03569667v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La extrema derecha en Europa : crispaciones frente a la 'sociedad abierta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Miguel Angel Simon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Extrema Derecha en Europa desde 1945 a nuestros dias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editorial Tecnos, pp.13 - 15, 2007, 9788430945108</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03584821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La crise de la représentation politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pascal Perrineau; Luc Rouban; Pascal Perrineau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Politique en France et en Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de Sciences Po, pp.15 - 34, 2007, 9782724610192</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03569688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Europe et la vie politique française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alain Bergounioux; Pascal Cauchy; Jean-François Sirinelli. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Faire des Européens ? : l’Europe dans l’enseignement de l’histoire, de la géographie et de l’éducation civique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Delagrave, pp.147 - 150, 2006, 9782206010175</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03571815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La logique du 'Non' en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Joan Marcet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Constitution européenne à référendum : Espagne et France 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de Ciències Polítiques i Socials, pp.85 - 101, 2006, 9788460098416</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03569200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tixier-Vignancour, Jean-Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Braud; Guillaume Piketty; Claire Andrieu. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire de Gaulle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Robert Laffont, pp.1115 - 1116, 2006, 9782221102800</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03571836v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’extrême droite : les réserves dormantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Vote rebelle : les élections régionales de mars 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions universitaires de Dijon, pp.147 - 157, 2005, 9782915552348</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03571533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les élections européennes de juin 2004 en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pascal Delwit; Philippe Poirier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Parlement puissant, électeurs absents ? : les élections européennes de juin 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions de l'Université de Bruxelles, pp.21 - 31, 2005, 9782800413501</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03568620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La droite radicale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Minkenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pascal Perrineau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le vote européen 2004-2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de Sciences Po, pp.77 - 89, 2005, 9782724609653</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03568619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le vote français du 29 mai 2005, l'irrésistible nationalisation d'un vote européen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pascal Perrineau; Pascal Perrineau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le vote européen 2004-2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de Sciences Po, pp.11 - 15, 2005, 9782724609653</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03573864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Français comme les autres ? : enquête sur les citoyens d’origine maghrébine, africaine et turque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de Sciences Po, pp.9 - 11, 2005, 9782724609844</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03571607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Does Lepenism Exist without Le Pen?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Xavier Casals. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Political Survival on the Extreme Right: European Movements between the Inherited Past and the Need to Adapt to the Future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de Ciències Polítiques i Socials, pp.21 - 34, 2005, 9788460802662</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03416830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élections européennes, 1979-1999</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yves Déloye. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des élections européennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Economica, pp.204 - 211, 2005, 9782717850550</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03571532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La valse hésitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pascal Perrineau; Pascal Perrineau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le vote européen 2004-2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de Sciences Po, pp.11 - 15, 2005, 9782724609653</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03568622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’extrême droite populiste : comparaisons européennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre-André Taguieff. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Retour du populisme : un défi pour les démocraties européennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Encyclopédie Universalis, pp.25 - 34, 2004, 9782852297807</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03573845v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’évolution du rôle des partis dans les démocraties industrielles avancées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thomas Ferenczi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Politique en France : dictionnaire historique de 1870 à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Larousse, pp.18 - 20, 2004, 9782035053558</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03571457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hans-Georg Betz. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Droite populiste en Europe : extrême et démocrate ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Autrement, pp.7 - 12, 2004, 9782746704510</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03568268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Xavier Jardin; Agnès Alexandre-Collier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anatomie des droites européennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, pp.7 - 8, 2004, 9782200265229</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03573843v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bruno Cautrès. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Nouveau Désordre électoral : les leçons du 21 avril 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de Sciences Po, pp.13 - 16, 2004, 9782724609387</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03571464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presentacion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geografiá electoral de Bolivia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editorial Fundemos, pp.5 - 6, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03584824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La surprise lepéniste et sa suite législative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pascal Perrineau; Colette Ysmal; Pascal Perrineau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Vote de tous les refus : les élections présidentielle et législatives de 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de Sciences Po, pp.199 - 222, 2003, 9782724609073</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03568123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mégret Bruno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-François Sirinelli. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire historique de la vie politique française au XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de France, pp.772 - 773, 2003, 9782130525134</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03571425v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tixier-Vignancour Jean Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-François Sirinelli. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire historique de la vie politique française au XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de France, pp.1203 - 1205, 2003, 9782130525134</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03568120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Ysmal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Colette Ysmal; Pascal Perrineau; Colette Ysmal; Pascal Perrineau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Vote de tous les refus : les élections présidentielle et législatives de 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de Sciences Po, pp.15 - 26, 2003, 9782724609073</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03568119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">40 ans de comportements politiques avec Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">40 ans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, TNS Sofres, pp.101 - 115, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03573827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Pen Jean-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-François Sirinelli. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire historique de la vie politique française au XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de France, pp.682 - 686, 2003, 9782130525134</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03568121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Front national</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-François Sirinelli. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire historique de la vie politique française au XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de France, pp.498 - 503, 2003, 9782130525134</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03568122v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classe et comportement politique : retour sur l’électorat ouvrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Marie Donegani; Sophie Duchesne; Florence Haegel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aux Frontières des attitudes : entre le politique et le religieux : textes en hommage à Guy Michelat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions L'Harmattan, pp.19 - 32, 2002, 9782747527897</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03571391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Ysmal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Grunberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Colette Ysmal; Gérard Grunberg; Pascal Perrineau; Colette Ysmal; Gérard Grunberg; Pascal Perrineau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe at the Polls: The European Elections of 1999</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Palgrave Macmillan, pp.XIII - XVIII, 2002, 9780312238957</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03397576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élections présidentielles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pascal Perrineau; Dominique Reynié; Pascal Perrineau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Dictionnaire du vote</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de France, pp.383 - 390, 2001, 9782130513452</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03567922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giscard d’Estaing (Valéry)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pascal Perrineau; Dominique Reynié; Pascal Perrineau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Dictionnaire du vote</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de France, pp.485 - 486, 2001, 9782130513452</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03571335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Pen (Jean-Marie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pascal Perrineau; Dominique Reynié; Pascal Perrineau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Dictionnaire du vote</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de France, pp.577 - 579, 2001, 9782130513452</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03571336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Die faktoren der Wahldynamik des Front national</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Wilhelm Heitmeyer; Dietmar Loch. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Schattenseiten der globalisierung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Suhrkamp Verlag, pp.186 - 205, 2001, 9783518120934</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03571306v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitterrand (François)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pascal Perrineau; Dominique Reynié; Pascal Perrineau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Dictionnaire du vote</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de France, pp.635 - 637, 2001, 9782130513452</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03567914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Conditions for the Re-Emergence of an Extreme-Right Wing in France: the National Front, 1984-1998</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Edward Arnold. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Development of the Radical Right in France: from Boulanger to Le Pen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, St. Martin's Press; Palgrave Macmillan, pp.253 - 270, 2000, 9780333790373</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03417583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Bréchon; Annie Laurent; Pascal Perrineau; Pierre Bréchon; Annie Laurent; Pascal Perrineau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cultures politiques des Français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de Sciences Po, pp.11 - 16, 2000, 9782724608021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03573792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Grunberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Ysmal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gérard Grunberg; Pascal Perrineau; Colette Ysmal; Gérard Grunberg; Pascal Perrineau; Colette Ysmal. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Vote des Quinze : les élections européennes du 13 juin 1999</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de Sciences Po, pp.11 - 21, 2000, 9782724608151</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03567839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'extrême-droite en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piero Ignazi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gérard Grunberg; Pascal Perrineau; Colette Ysmal. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Vote des Quinze : les élections européennes du 13 juin 1999</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de Sciences Po, pp.203 - 213, 2000, 9782724608151</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03567837v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les élections régionales, passé et présent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pascal Perrineau; Dominique Reynié; Pascal Perrineau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Vote incertain : les élections régionales de mars 1998</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de Sciences Po, pp.15 - 27, 1999, 9782724607659</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03397560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’extrême-droite en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Universalia 1999 : la politique, les connaissances, la culture en 1998</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Encyclopédie Universalis, pp.240 - 244, 1999, 9782852293267</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03571189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Reynié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dominique Reynié; Pascal Perrineau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le vote incertain : les élections régionales de mars 1998</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de Sciences Po, pp.11 - 13, 1999, 9782724607659</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01402171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pascal Perrineau; Dominique Reynié; Pascal Perrineau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Vote incertain : les élections régionales de mars 1998</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de Sciences Po, pp.273 - 299, 1999, 9782724607659</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03567761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La lente ascension électorale du Front national</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pascal Perrineau; Colette Ysmal; Pascal Perrineau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Vote surprise : les élections législatives des 25 mai et 1er juin 1997</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de Sciences Po, pp.253 - 265, 1998, 9782724607345</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03571122v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les étapes de l’implantation du Front national</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pascal Delwit; Jean-Michel De Waele; Andrea Rea. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Extrême Droite en France et en Belgique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Complexe, pp.29 - 55, 1998, 9782870277348</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03567719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les réactions au référendum sur Maastricht</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Marc Benoit; Philippe Benoit; Daniel Pucci. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La France redécoupée : enquête sur la quadrature de l’Hexagone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Belin, pp.104 - 106, 1998, 9782701123165</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03573515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La logique des clivages politiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Raymond Depardon; Jacques Donzelot; Daniel Cohen. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">France : les révolutions invisibles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Calmann-Lévy, pp.289 - 300, 1998, 9782702129180</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03571123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Ysmal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Colette Ysmal; Pascal Perrineau; Colette Ysmal; Pascal Perrineau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Vote surprise : les élections législatives des 25 mai et 1er juin 1997</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de Sciences Po, pp.11 - 15, 1998, 9782724607345</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03567720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des rides à l’âme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Peyrefitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christel Peyrefitte. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Des Rides à l’âme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Gallimard, pp.183 - 185, 1997, 9782070748631</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03567657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D’une participation politique dirigée par les élites à une participation les défiant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Serge Cordellier; Élisabeth Poisson. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’État de la France, 1997-1998</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions La Découverte, pp.18 - 21, 1997, 9782707127105</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03567659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les étapes d’une implantation électorale, 1972-1981</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pascal Perrineau; Nonna Mayer; Pascal Perrineau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Front national à découvert</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de Sciences Po, pp.37 - 62, 1996, 9782724606966</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03567565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le FN en 1995 : une question de droite posée à la gauche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean Viard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aux Sources du populisme nationaliste : l’urgence de comprendre Toulon, Orange, Marignane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions de l'Aube, pp.67 - 95, 1996, 9782876782693</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03571038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une politisation de crise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Serge Cordellier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’État de la France, 1996-1997</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions La Découverte, pp.22 - 25, 1996, 9782707125644</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03567566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déstructurations sociales, incertitude identitaire et rejet de l’autre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marc Sadoun; Bertrand Badie. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Autre : études réunies pour Alfred Grosser</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de Sciences Po, pp.00 - 00, 1996, 9782724607055</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03567564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’enjeu européen, révélateur de la mutation des clivages politiques dans les années 90</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">François d'Arcy; Luc Rouban. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De la Ve République à l’Europe : hommage à Jean-Louis Quermonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de Sciences Po, pp.45 - 59, 1996, 9782724606911</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03571033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Toulon la noire : le Front national au pouvoir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Denoël, pp.00 - 00, 1996, 9782207244753</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03567567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion : l’introuvable équation Le Pen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nonna Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nonna Mayer; Pascal Perrineau; Nonna Mayer; Pascal Perrineau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Front national à découvert</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de Sciences Po, pp.381 - 391, 1996, 9782724606966</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03458246v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant-propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nonna Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nonna Mayer; Pascal Perrineau; Nonna Mayer; Pascal Perrineau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Front national à découvert</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de Sciences Po, pp.1 - 1, 1996, 9782724606966</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03571029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’électorat à reconquérir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">David Martin-Castelnau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Combattre le Front national</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vinci Editions, pp.55 - 65, 1995, 9782910313074</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03567504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'élection européenne au miroir de l'hexagone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pascal Perrineau; Colette Ysmal. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Vote des Douze : les élections européennes de juin 1994</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de Sciences Po, pp.229 - 257, 1995, 9782724606676</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03573289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tixier-Vignancour Jean-Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-François Sirinelli. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire historique de la vie politique française au XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de France, pp.1015 - 1016, 1995, 9782130467847</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant-propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel Hasting; Jean-Philippe Roy. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Villes en campagne : les élections municipales de 1995 en région Centre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires François-Rabelais, 1995, 9782869060869</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03567503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une recomposition du politique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Serge Cordellier; Élisabeth Poisson. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’État de la France, 1995-1996</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions La Découverte, pp.474 - 477, 1995, 9782707123220</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03567502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Front national, 1972-1994</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-François Sirinelli. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire historique de la vie politique française au XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de France, pp.408 - 413, 1995, 9782130467847</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Pen Jean-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-François Sirinelli. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire historique de la vie politique française au XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de France, pp.572 - 575, 1995, 9782130467847</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03567501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dynamique du vote Le Pen : le poids du « gaucho-lepénisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pascal Perrineau; Colette Ysmal; Pascal Perrineau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Vote de crise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de Sciences Po, pp.243 - 261, 1995, 9782724606782</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03573213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une recomposition du politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Serge Cordellier; Élisabeth Poisson. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’État de la France, 1994-1995</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions La Découverte, pp.32 - 34, 1994, 9782707123220</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03567444v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À propos du Front national</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Action politique aujourd’hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions de l'Association freudienne internationale, pp.235 - 244, 1994, 9782876120228</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03573179v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La puissance et le rejet ou le lepénisme dans l’opinion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nonna Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jérôme Jaffré; Olivier Duhamel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’État de l’opinion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Seuil, pp.63 - 78, 1993, 9782020123594</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03567390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Front national : la force solitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pascal Perrineau; Philippe Habert; Colette Ysmal; Pascal Perrineau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Vote sanction : les élections législatives des 21 et 28 mars 1993</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de Sciences Po, pp.137 - 159, 1993, 9782724606348</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Front national, 1972-1992</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Perrineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Winock. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire de l'extrême droite en France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions Seuil, pp.243 - 295, 2015, 9782757855317</w:t>
+              <w:t xml:space="preserve">Histoire de l’extrême droite en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Seuil, pp.243 - 298, 1993, 9782020188968</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Bloomsbury Publishing, pp.25 - 40, 2014, 9781472506368</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03567391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La demande sociale d’une nouvelle politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Serge Cordellier; Aline Sibony-Ismaïl. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’État de la France, 1993-1994</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions La Découverte, pp.450 - 453, 1993, 9782707122179</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Les arènes, pp.195 - 195, 2014</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03573149v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’analyse électorale en débat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Agriculteurs français aux urnes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions L'Harmattan, pp.11 - 23, 1992, 9782738413680</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Janine Mossuz-Lavau</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03567352v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La demande de renouvellement du système politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pascal Perrineau; Philippe Habert; Colette Ysmal; Pascal Perrineau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Vote éclaté : les élections régionales et cantonales des 22 et 29 mars 1992</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de Sciences Po, pp.251 - 268, 1992, 9782724606164</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La crise actuelle n’est pas le signe d’une mort prochaine du politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Serge Cordellier; Isabelle Paccalet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’État de la France, 1992</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions La Découverte, pp.454 - 456, 1992, 9782707121004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03573088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les élections partielles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’État politique de la France, année 1991</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Quai Voltaire, pp.113 - 116, 1992, 9782876531260</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Profession de foi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yves Mény; Olivier Duhamel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de France, pp.00 - 00, 1992, 9782130442561</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03567351v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Programme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yves Mény; Olivier Duhamel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de France, pp.00 - 00, 1992, 9782130442561</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03567350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Personnalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yves Mény; Olivier Duhamel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de France, pp.00 - 00, 1992, 9782130442561</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03584793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les cadres du Parti socialiste : la fin du parti d’Epinay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jérôme Jaffré; Olivier Duhamel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’État de l’opinion, 1991</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, TNS Sofres, pp.221 - 234, 1991, 9782020123570</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les élections municipales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Universalia 1990 : la politique, les connaissances, la culture en 1989</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Encyclopédie Universalis, pp.246 - 251, 1990, 9782852293175</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03567280v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des enjeux plus nationaux qu'européens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Habert; Colette Ysmal. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Elections européennes 1989 : résultats, analyses et commentaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Figaro, pp.23 - 24, 1989, 9782907488068</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03567252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les extrêmes droites au miroir européen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Habert; Colette Ysmal. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Elections européennes 1989 : résultats, analyses et commentaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Figaro, pp.20 - 21, 1989, 9782907488068</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les étapes d’une implantation électorale, 1972-1988</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pascal Perrineau; Pascal Perrineau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Front national à découvert</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de Sciences Po, pp.37 - 62, 1989, 9782724605648</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03572990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Résultats départementaux et commentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Habert; Colette Ysmal. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Elections européennes 1989 : résultats, analyses et commentaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Figaro, pp.40 - 98, 1989, 9782907488068</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03584823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radiographie du vote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Platone</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Habert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, Presses de Sciences Po, pp.59 - 63, 2014, 9782724616101</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Ysmal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Habert; Colette Ysmal. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Elections européennes 1989 : résultats, analyses et commentaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Figaro, pp.29 - 31, 1989, 9782907488068</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Éditions Robert Laffont, pp.300 - 302, 2014, 9782221130872</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03567257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Strength through Disunity: the French Left from Defeat to Victory 1978-1981</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Howard Penniman. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">France at the Polls, 1981 and 1986: Three National Elections</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Duke University Press, pp.72 - 113, 1988, 9780822308331</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Editions Lignes de Repères, pp.179 - 184, 2013, 9782915752984</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03397548v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La défaite du politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Cayrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Guide du pouvoir : présidentielle 88</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, J.F. Doumic, pp.1 - 59, 1988, 9782906545212</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses de Sciences Po, pp.61 - 74, 2013, 9782724614657</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03567222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Left Union under Socialist Influence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Howard Penniman. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">France at the Polls, 1981 and 1986: Three National Elections</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Duke University Press, pp.114 - 129, 1988, 9780822308454</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de France, pp.702 - 705, 2013, 9782130550570</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03397547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y a-t-il un avenir pour la presse régionale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sylvie Courcelle-Labrousse; Philippe Robinet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paris et enjeux de la presse de demain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Grenoble, pp.97 - 109, 1987, 9782706102981</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Introduction</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction : la consécration démocratique de la région</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Perrineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pascal Perrineau; Pascal Perrineau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Vote normal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses de Sciences Po, pp.15 - 21, 2013, 9782724613452</w:t>
+              <w:t xml:space="preserve">Régions : le baptême des urnes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Pedone, pp.11 - 23, 1987, 9782233001726</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses de Sciences Po, pp.227 - 247, 2013, 9782724613452</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03567206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glissements progressifs de l’idéologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Elisabeth Dupoirier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mars 1986 : la drôle de défaite de la gauche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de France, pp.33 - 49, 1986, 9782130399148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Palgrave Macmillan, pp.181 - 195, 2013, 9780230285224</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un objet perdu : les partis politiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marc Guillaume. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’État des sciences sociales en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions La Découverte, pp.281 - 285, 1986, 9782707116109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Éditions INA, pp.7 - 8, 2012, 9782869382008</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03567165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O socialismo francês face ao Euro-communismo : a interpretaçâo do PS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fernando Henrique Cardoso; Hélgio Trindade. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">O Novo Socialismo francês e a América Latina</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paz e Terra, pp.119 - 140, 1982</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...9903 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...49 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03566965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Governing Elites in a Changing Industrial Society: the Case of France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Cayrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Perrineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -26890,51 +26890,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The political space of the French electorate in 2002: geometric data analysis applied to the French political life</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Chiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27337,51 +27337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05523342v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Cassor" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perrineau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03627858v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Morel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459564v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01064754v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00972977v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00972925v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Jaffr&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00972924v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569966v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00972985v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00972926v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00972923v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00972984v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00972989v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00972988v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Strudel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00972986v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00972987v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04560885v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03612511v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03801169v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593819v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/const.061.0029" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03591703v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03573393v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Euv&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etu.4290.0031" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03385249v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570672v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03566497v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03566962v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03573869v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.175.0113" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03566535v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cite.084.0083" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567010v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;pinet Mariana" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399563v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Werly" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03413502v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Berdah" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570828v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Prudhon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03572098v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03458177v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570996v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cite.071.0077" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567464v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sh.297.0006" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567510v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570974v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03572096v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567436v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03584732v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399769v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deba.191.0113" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571105v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399787v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cite.065.0111" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571052v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pogam" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01311897v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.157.0063" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568236v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comm.149.0039" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568801v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gendron" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380969v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568800v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gorce" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568830v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Aubry" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568788v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dupont" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Furbury" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569155v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Chavelet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03400287v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bessi&#232;re" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cordazzo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569197v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Coudurier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03574118v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03572087v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faye" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569175v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cornudet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03572085v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles de Saint-Sauveur" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571621v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569156v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Micoine" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03572086v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beaumont" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568964v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Panon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03572082v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Vernet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571596v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Lepetit" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571569v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Monnot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Schneider" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03602518v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Revault d'Allonnes" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Wieviorka" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pro.327.0058" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569004v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571635v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569227v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569196v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03572084v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569178v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569002v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dubouloz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569211v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569137v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jaxel-Truer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03461592v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625916v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Le Roux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569604v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03414214v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deba.166.0079" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569806v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399079v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01023693v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.164.0653" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03572030v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570237v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570496v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570528v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03156695v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.120.0029" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03579775v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/fpcs.2007.250305" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03415927v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0192512107070401" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03415924v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03415900v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cite.031.0137" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03461983v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01021594v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.573.0343" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459621v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569466v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569023v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568957v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568995v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571631v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571406v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568064v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571394v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03417631v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03416887v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01011320v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chiche" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Rouanet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfsp.2000.395484" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01010843v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Laurent" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01027542v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/xxs.1998.2762" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03196814v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567614v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571060v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03573415v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567542v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567534v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567469v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03458164v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nonna Mayer" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-6765.1992.tb00308.x" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03416205v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comm.055.0509" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01315813v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567295v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570843v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Percheron" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Boy" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567269v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567232v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Cayrol" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567235v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570770v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03572924v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01009284v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfsp.1985.396177" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567153v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03587559v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Parodi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03602861v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01005470v2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfsp.1975.393637" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04560853v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03941014v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03857996v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03515107v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Foucault" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Delannoi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Escudier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Gaultier-Voituriez" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?gcoi=27246100276660#h2tabDetails" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03385160v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02382945v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01647910v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01535852v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03222287v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Rouban" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03923742v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Laqui&#232;ze" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Charles Zarka" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01517489v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Horvilleur" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Maffesoli" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Leva&#239;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03300394v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Courtois" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Finchelstein" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Teinturier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Zumsteeg" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01052605v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01499576v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01521750v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03417540v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01394268v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399024v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01394299v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393464v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Deloy" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Reyni&#233;" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03415886v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03397945v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01394297v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03397880v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568897v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cautr&#232;s" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoforos Vernardakis" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571423v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03397572v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Ysmal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.perri.2003.01" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567976v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Grunberg" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567925v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567869v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393880v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Badie" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03416505v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Br&#233;chon" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03397575v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03462430v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03397569v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571073v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01392633v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Muxel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399980v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03397574v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03397570v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567443v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03397913v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Habert" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03397707v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03397701v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570822v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570801v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567199v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03453565v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Andolfatto" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Delage" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fourquet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Grislain" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Hamel" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392566v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03455854v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570773v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03703191v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459412v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459711v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03566654v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03703197v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570807v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03703185v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03703187v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03566923v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567042v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03397962v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567122v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03573930v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570940v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570914v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567227v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567511v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567463v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567465v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567572v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567490v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571093v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567940v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571089v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398664v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567848v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571246v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568063v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568383v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568364v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568419v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Mossuz-Lavau" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Platone" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568545v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568797v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568651v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568758v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568749v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571497v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571525v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571627v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569122v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569226v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03574134v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569202v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569087v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571637v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398561v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571784v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398562v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569668v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03584828v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569374v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569404v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569606v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569708v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569698v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571843v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03397563v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570457v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03473754v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03415658v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03415659v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03572129v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570361v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570436v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03584812v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570439v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03572575v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03572465v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570469v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570441v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03572467v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570435v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569688v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569670v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03573992v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03572736v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569684v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569671v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03572746v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03584821v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569667v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569673v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571815v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569200v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571836v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568622v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571532v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03416830v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571533v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568620v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568619v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Minkenberg" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03573864v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571607v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03573845v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571457v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568268v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03573843v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571464v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568122v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03584824v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568123v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568120v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571425v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568119v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03573827v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568121v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03397576v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571391v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Rey" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567914v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567922v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571335v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571336v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571306v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567837v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Ignazi" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03417583v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03573792v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567839v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567761v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571189v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01402171v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03397560v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567720v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571122v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567719v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03573515v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571123v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567657v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Peyrefitte" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567659v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571029v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567565v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571038v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567566v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567564v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571033v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567567v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03458246v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567501v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03573213v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567504v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03573289v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570993v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570994v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567503v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567502v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567444v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03573179v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567390v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567391v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03573149v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570896v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03584793v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567352v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03573088v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570888v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567351v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570872v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567350v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570852v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567280v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03584823v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567257v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03572990v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567252v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570824v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03397548v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567222v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03397547v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570781v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567206v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570761v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567165v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03566965v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03397486v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571327v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568511v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Charles Zarka" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171882v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03587576v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03627836v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05523342v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Cassor" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perrineau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03627858v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Morel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459564v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01064754v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00972977v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00972924v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569966v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00972985v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00972926v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00972923v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00972984v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00972925v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Jaffr&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00972987v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00972986v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00972989v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00972988v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Strudel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04560885v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03573393v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Euv&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etu.4290.0031" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03801169v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593819v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/const.061.0029" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03591703v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03612511v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570672v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03566497v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03385249v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03566962v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03573869v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.175.0113" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03566535v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cite.084.0083" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03413502v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Berdah" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567010v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;pinet Mariana" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399563v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Werly" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570828v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Prudhon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03572098v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03458177v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570996v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cite.071.0077" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567464v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sh.297.0006" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567510v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03572096v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567436v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570974v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03584732v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399769v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deba.191.0113" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399787v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cite.065.0111" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571052v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pogam" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01311897v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.157.0063" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571105v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568236v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comm.149.0039" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568788v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dupont" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Furbury" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568800v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gorce" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568830v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Aubry" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380969v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568801v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gendron" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569197v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Coudurier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03574118v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03572087v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faye" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568964v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Panon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03572082v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Vernet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571596v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Lepetit" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571569v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Monnot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Schneider" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569175v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cornudet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03572085v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles de Saint-Sauveur" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571621v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569156v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Micoine" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03572086v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beaumont" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571635v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569004v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03602518v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Revault d'Allonnes" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Wieviorka" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pro.327.0058" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569227v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569196v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03572084v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569211v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569178v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569137v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jaxel-Truer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569002v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dubouloz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03400287v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bessi&#232;re" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cordazzo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569155v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Chavelet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625916v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Le Roux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03461592v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569604v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03414214v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deba.166.0079" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569806v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399079v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01023693v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.164.0653" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03572030v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570237v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570496v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570528v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03415927v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0192512107070401" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03415924v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03461983v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03415900v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cite.031.0137" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01021594v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.573.0343" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459621v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03156695v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.120.0029" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03579775v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/fpcs.2007.250305" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569466v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569023v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568957v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571631v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568995v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571394v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568064v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03417631v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571406v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03416887v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01011320v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chiche" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Rouanet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfsp.2000.395484" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01010843v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Laurent" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01027542v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/xxs.1998.2762" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03196814v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567614v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571060v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03573415v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567542v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567534v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567469v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03458164v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nonna Mayer" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-6765.1992.tb00308.x" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03416205v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comm.055.0509" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01315813v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567295v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570843v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Percheron" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Boy" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567269v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567235v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567232v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Cayrol" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570770v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03572924v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01009284v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfsp.1985.396177" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567153v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03587559v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Parodi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03602861v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01005470v2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfsp.1975.393637" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04560853v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03941014v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03857996v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03515107v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Foucault" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Delannoi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Escudier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Gaultier-Voituriez" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?gcoi=27246100276660#h2tabDetails" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03385160v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02382945v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01647910v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01535852v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03222287v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Rouban" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03923742v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Laqui&#232;ze" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Charles Zarka" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03300394v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Courtois" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Finchelstein" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Teinturier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Zumsteeg" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01517489v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Horvilleur" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Maffesoli" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Leva&#239;" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01052605v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01521750v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01499576v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03417540v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01394268v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399024v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01394299v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393464v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Deloy" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Reyni&#233;" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03415886v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01394297v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03397945v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03397880v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568897v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cautr&#232;s" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoforos Vernardakis" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571423v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03397572v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Ysmal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.perri.2003.01" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567976v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Grunberg" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567869v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567925v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393880v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Badie" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03397575v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03416505v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Br&#233;chon" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03462430v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03397569v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571073v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01392633v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Muxel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399980v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03397574v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03397570v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567443v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03397913v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Habert" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03397707v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03397701v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570822v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570801v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567199v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03453565v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Andolfatto" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Delage" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fourquet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Grislain" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Hamel" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392566v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03703191v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03455854v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570773v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459412v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459711v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03703197v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570807v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03703185v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03703187v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03566923v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03566654v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567122v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03397962v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03573930v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567042v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570940v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570914v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567227v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567511v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567463v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567465v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567572v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567490v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571089v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398664v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567848v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571093v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567940v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571246v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568063v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568364v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568419v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Mossuz-Lavau" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Platone" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568545v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568383v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568651v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568749v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568758v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571497v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571525v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568797v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569226v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569087v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571637v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03574134v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569202v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571627v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569122v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398561v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571784v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569668v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398562v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03584828v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569606v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569404v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569374v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571843v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569708v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569698v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03397563v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570457v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03473754v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03415659v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03415658v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03572129v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570361v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03584812v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570439v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03572575v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570469v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03572465v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570441v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570435v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03572467v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570436v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569670v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569684v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569671v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03573992v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03572736v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03572746v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569673v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569667v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03584821v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569688v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571815v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569200v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571836v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571533v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568620v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568619v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Minkenberg" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03573864v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571607v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03416830v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571532v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568622v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03573845v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571457v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568268v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03573843v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571464v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03584824v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568123v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571425v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568120v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568119v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03573827v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568121v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568122v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571391v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Rey" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03397576v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567922v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571335v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571336v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571306v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567914v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03417583v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03573792v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567839v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567837v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Ignazi" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03397560v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571189v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01402171v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567761v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571122v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567719v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03573515v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571123v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567720v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567657v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Peyrefitte" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567659v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567565v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571038v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567566v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567564v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571033v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567567v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03458246v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571029v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567504v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03573289v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570993v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567503v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567502v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570994v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567501v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03573213v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567444v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03573179v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567390v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570896v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567391v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03573149v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567352v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570888v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03573088v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570872v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567351v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567350v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03584793v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570852v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567280v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567252v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570824v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03572990v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03584823v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567257v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03397548v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567222v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03397547v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570781v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567206v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570761v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567165v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03566965v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03397486v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571327v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568511v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Charles Zarka" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171882v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03587576v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03627836v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>