--- v0 (2026-03-28)
+++ v1 (2026-04-25)
@@ -2414,524 +2414,524 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02606454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biotic and abiotic roles of leachate recirculation in batch mode solid-state anaerobic digestion of cattle manure</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magnetite/graphene oxide nano-composite for enhancement of hydrogen production from gelatinaceous wastewater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Tomas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Le Roux</w:t>
+                <w:t xml:space="preserve">A. Mostafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Martinez</w:t>
+                <w:t xml:space="preserve">A. El Dissouky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fawzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Peu</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioresource Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 200, pp.388-395. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2015.10.060⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 216, pp.520-528. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2016.05.072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02603393v1</w:t>
+                <w:t xml:space="preserve">hal-02603605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic effect of leachate recirculation on batch mode solid state anaerobic digestion: Influence of recirculated volume, leachate to substrate ratio and recirculation periodicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Degueurce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Peu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioresource Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 216, pp.553-561. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2016.05.113⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02603601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the value of electrical resistivity tomography for monitoring leachate injection in solid state anaerobic digestion plants at farm scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Degueurce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Peu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Waste Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 56, pp.125-136. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.wasman.2016.06.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02604836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetite/graphene oxide nano-composite for enhancement of hydrogen production from gelatinaceous wastewater</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. El Dissouky</w:t>
+                <w:t xml:space="preserve">Biotic and abiotic roles of leachate recirculation in batch mode solid-state anaerobic digestion of cattle manure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Degueurce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Fawzy</w:t>
+                <w:t xml:space="preserve">N. Tomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Peu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioresource Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 216, pp.520-528. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2016.05.072⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 200, pp.388-395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2015.10.060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02603605v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02603393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation of bacterial strains able to metabolize lignin and lignin-related compounds</w:t>
               </w:r>
@@ -3203,51 +3203,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bioteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Hors série 24, 9 p. </w:t>
@@ -3588,51 +3588,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Peu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3677,234 +3677,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00873323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of hydrogen sulphide production during anaerobic digestion of organic substrates</w:t>
+                <w:t xml:space="preserve">Hydrogène sulfuré : un gaz toxique pour les digesteurs anaérobies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Peu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Picard</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A.L. Duedal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 121, pp.419-424</w:t>
+              <w:t xml:space="preserve">Tech Porc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7, pp.36-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02597494v1</w:t>
+                <w:t xml:space="preserve">hal-02597466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogène sulfuré : un gaz toxique pour les digesteurs anaérobies</w:t>
+                <w:t xml:space="preserve">Prediction of hydrogen sulphide production during anaerobic digestion of organic substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Peu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Diara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.L. Duedal</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fabrice Béline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tech Porc</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 7, pp.36-38</w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 121, pp.419-424</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02597466v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02597494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of pig diets with different fibre contents on the composition of excreta and their gaseous emissions and anaerobic digestion</w:t>
               </w:r>
@@ -3929,51 +3929,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cerisuelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Peu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4071,51 +4071,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Peu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Teglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4285,317 +4285,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00736422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sulphur fate and anaerobic biodegradation potential during co-digestion of seaweed biomass (Ulva sp.) with pig slurry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Valorisation fourragère de la biomasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Legarto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Peu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...73 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Marsac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011, pp.5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02595628v1</w:t>
+                <w:t xml:space="preserve">hal-02595640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorisation fourragère de la biomasse</w:t>
+                <w:t xml:space="preserve">Sulphur fate and anaerobic biodegradation potential during co-digestion of seaweed biomass (Ulva sp.) with pig slurry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Peu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Sassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Béline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 102 (23), pp.10794-10802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2011.08.096⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Besnard</w:t>
-[...77 lines deleted...]
-                <w:t xml:space="preserve">hal-02595640v1</w:t>
+                <w:t xml:space="preserve">hal-02595628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La méthanisation des effluents d'élevage en France et en Europe : principe, état des lieux et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4805,51 +4805,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The efficiency of biological aerobic treatment of piggery wastewater to control nitrogen, phosphorus, pathogen and gas emissions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L. Daumer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4924,363 +4924,363 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02590759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using sterols to detect pig slurry contribution to soil organic matter.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">N2O (protoxyde d'azote)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Peu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">José Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, G 1 830, pp.8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00131476v1</w:t>
+                <w:t xml:space="preserve">hal-02589458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N2O (protoxyde d'azote)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluer les émissions de gaz à effet de serre d'un système d'assainissement, quels outils et quelles expériences ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Maugendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Arama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Rousselot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Peu</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Mouchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, G 1 830, pp.8</w:t>
+              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 12, pp.29-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02589458v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02590560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluer les émissions de gaz à effet de serre d'un système d'assainissement, quels outils et quelles expériences ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using sterols to detect pig slurry contribution to soil organic matter.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Jardé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P. Maugendre</w:t>
+                <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Arama</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">O. Rousselot</w:t>
+                <w:t xml:space="preserve">Laurence Mansuy-Huault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Peu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 178, pp.169-178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11270-006-9188-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02590560v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00131476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new method for continuous assessment of CO2 released from dough baked in ventilated ovens</w:t>
               </w:r>
@@ -5318,51 +5318,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Peu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 81 (1), pp.1-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5387,51 +5387,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using sterols to detect pig slurry contribution to soil organic matter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Jardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5439,51 +5439,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mansuy Huault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Peu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 178 (1-4), pp.169-178</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5502,695 +5502,695 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02588980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaseous emissions (NH3, N2O, CH4 and CO2) from the aerobic treatment of piggery slurry- comparison with a conventional storage system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Loyon</w:t>
+                <w:t xml:space="preserve">Long term fate of slurry derived nitrogen in soil: a case study with a macro-lysimeter experiment having received high loads of pig slurry (SOLEPUR)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Peu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Guiziou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pascal Peu</w:t>
+                <w:t xml:space="preserve">François Birgand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosystems Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 97 (4), pp.472-480. </w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 98 (17), pp.3228-3234. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biosystemseng.2007.03.030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2006.07.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02590328v1</w:t>
+                <w:t xml:space="preserve">hal-02589459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long term fate of slurry derived nitrogen in soil: a case study with a macro-lysimeter experiment having received high loads of pig slurry (SOLEPUR)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gaseous emissions (NH3, N2O, CH4 and CO2) from the aerobic treatment of piggery slurry- comparison with a conventional storage system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Loyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Guiziou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Béline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Peu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">José Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 98 (17), pp.3228-3234. </w:t>
+              <w:t xml:space="preserve">Biosystems Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 97 (4), pp.472-480. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2006.07.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biosystemseng.2007.03.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02589459v1</w:t>
+                <w:t xml:space="preserve">hal-02590328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of a pig slurry microbial community during anaerobic storage and management</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monitoring GHG from manure stores on organic and conventional dairy farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.W. Sneath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Béline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Hilhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Peu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 72 (5), pp.3578-3585</w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 112 (2-3), pp.122-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02657999v1</w:t>
+                <w:t xml:space="preserve">hal-02587429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring GHG from manure stores on organic and conventional dairy farms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Béline</w:t>
+                <w:t xml:space="preserve">Dynamics of a pig slurry microbial community during slurry anaerobic storage and management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Peu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Brugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Pourcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.A. Hilhorst</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Monique M. Kérourédan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Godon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 72 (5), pp.3578-3585. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.72.5.3578-3585.2006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02587429v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02588187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of a pig slurry microbial community during slurry anaerobic storage and management</w:t>
+                <w:t xml:space="preserve">Dynamics of a pig slurry microbial community during anaerobic storage and management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Peu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Brugère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Pourcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique M. Kérourédan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.J. Godon</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 72 (5), pp.3578-3585. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 72 (5), pp.3578-3585</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AEM.72.5.3578-3585.2006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02588187v1</w:t>
+                <w:t xml:space="preserve">hal-02657999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaseous emissions (NH3, N2O, CH4, CO2) during pig slurry biological aerobic treatment and treatment by-product storages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Loyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guiziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Peu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6254,51 +6254,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cachot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Peu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6366,64 +6366,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volatile fatty acids analysis from pig slurry using high-performance liqui chromatography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Peu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Analytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 84 (13), pp.1017-1022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6448,64 +6448,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of treatment techniques for pig slurry on methane emissions during subsequent storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guiziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Peu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6577,51 +6577,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutrient fluxes from a soil treatment process for pig slurry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Peu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6659,51 +6659,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution de la composition chimique des eaux de drainage dans un système d'épuration du lisier par le sol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Peu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6735,230 +6735,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02579437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A floating chamber for estimating nitrous oxide emissions from farm scale treatement units for livestock wastes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Emissions de méthane (CH4) et de protoxyde d'azote (N2O) au cours du stockage, du traitement et de l'épandage de déjections animales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Béline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Peu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">José Martinez</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Guiziou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural Engineering Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 73 (1), pp.101-104</w:t>
+              <w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 85 (6), pp.87-101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02578506v1</w:t>
+                <w:t xml:space="preserve">hal-02578946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emissions de méthane (CH4) et de protoxyde d'azote (N2O) au cours du stockage, du traitement et de l'épandage de déjections animales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">A floating chamber for estimating nitrous oxide emissions from farm scale treatement units for livestock wastes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Peu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Béline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Martinez</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Guiziou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 85 (6), pp.87-101</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural Engineering Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 73 (1), pp.101-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02578946v1</w:t>
+                <w:t xml:space="preserve">hal-02578506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (54)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7091,256 +7091,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04213795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Désulfuration abiotique à l'aide de déchets de béton cellulaire : un nouveau traitement efficace pour l'épuration du biogaz</w:t>
+                <w:t xml:space="preserve">Elimination de l’ammoniac de l’air par lavage à l’eau en conditions hypersalines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Poser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Peu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Couvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dumont</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Annabelle Couvert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ème congrès de la Société Française de Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03862380v1</w:t>
+                <w:t xml:space="preserve">hal-03862373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elimination de l’ammoniac de l’air par lavage à l’eau en conditions hypersalines</w:t>
+                <w:t xml:space="preserve">Désulfuration abiotique à l'aide de déchets de béton cellulaire : un nouveau traitement efficace pour l'épuration du biogaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Poser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Rodolfo Duarte E. Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Peu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Couvert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ème congrès de la Société Française de Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03862373v1</w:t>
+                <w:t xml:space="preserve">hal-03862380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical and experimental comparison of the removal efficiency of a gaseous ammonia treating biotrickling filter</w:t>
               </w:r>
@@ -7779,51 +7779,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alimentation des animaux et devenir des nutriments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guiziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Peu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8071,385 +8071,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02605316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manure microbial community dynamics and activity during adaptation to psychrophilic methanisation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Méthanisation et enjeux territoriaux de développement dans le Grand Ouest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Aissani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bioteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Le Féon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Peu</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Word congress on anaerobic digestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Viña del Mar, Chile. pp.4</w:t>
+              <w:t xml:space="preserve">SPACE 2015, Rencontres « Territoires et Elevages dans le Grand Ouest »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Rennes, France. pp.46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02605317v1</w:t>
+                <w:t xml:space="preserve">hal-02605996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthanisation et enjeux territoriaux de développement dans le Grand Ouest</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Dabert</w:t>
+                <w:t xml:space="preserve">Première injection de lixiviat dans un digesteur anaérobique suivi par méthode géophysique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Degueurce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lynda Aissani</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Samuel Le Féon</w:t>
+                <w:t xml:space="preserve">Sylvain Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Peu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPACE 2015, Rencontres « Territoires et Elevages dans le Grand Ouest »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Rennes, France. pp.46</w:t>
+              <w:t xml:space="preserve">3rd International Workshop on Geoelectrical MonitoringGELMON 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Vienna, Autriche. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02605996v1</w:t>
+                <w:t xml:space="preserve">hal-01551750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Première injection de lixiviat dans un digesteur anaérobique suivi par méthode géophysique.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Degueurce</w:t>
+                <w:t xml:space="preserve">Manure microbial community dynamics and activity during adaptation to psychrophilic methanisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Peu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Morizur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Moreau</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kais Jaziri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lendormi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Béline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Workshop on Geoelectrical MonitoringGELMON 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Vienna, Autriche. 1 p</w:t>
+              <w:t xml:space="preserve">Word congress on anaerobic digestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Viña del Mar, Chile. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01551750v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02605317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation of bacterial strains able to metabolize lignin and lignin related compounds</w:t>
               </w:r>
@@ -8569,51 +8569,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Druilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Kliber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Peu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8759,51 +8759,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Druilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Kliber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Peu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8835,277 +8835,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02605302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of fungal pre-treatments on wheat straw, a co-substrate for anaerobic digestion of manure</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Catch crops for agricultural biogas production, case study for Brassicaceae sp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Peu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Madhkour</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Le Bras Quéré</w:t>
+                <w:t xml:space="preserve">J. Labreuche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th RAMIRAN International Conference. Recycling of organic residues for agriculture: from waste management to ecosystem services</w:t>
+              <w:t xml:space="preserve">15th international conference, Ramiran 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Versailles, France. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02598963v1</w:t>
+                <w:t xml:space="preserve">hal-02599079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catch crops for agricultural biogas production, case study for Brassicaceae sp</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of fungal pre-treatments on wheat straw, a co-substrate for anaerobic digestion of manure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Pourcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Peu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">R. Girault</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Madhkour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Labreuche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Béline</w:t>
+                <w:t xml:space="preserve">M. Le Bras Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th international conference, Ramiran 2013</w:t>
+              <w:t xml:space="preserve">15th RAMIRAN International Conference. Recycling of organic residues for agriculture: from waste management to ecosystem services</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Versailles, France. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02599079v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02598963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of interactions between substrates on the methane production of codigestion systems: an experimental approach</w:t>
               </w:r>
@@ -9318,277 +9318,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00941223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catch crops for agricultural biogas production, case study for Brassicaceae sp.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Béline</w:t>
+                <w:t xml:space="preserve">Impact of aeration control on N2O emission in a full-scale activated sludge wastewater treatment plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Filali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Fayolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Peu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Nauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Word congress on anaerobic digestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Santiago de Compostela, Spain. pp.4</w:t>
+              <w:t xml:space="preserve">IWA/WEF Nutrient Removal and Recovery 2013: Trends in Resource Recovery and Use. NRR2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Vancouver, Canada. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02605325v1</w:t>
+                <w:t xml:space="preserve">hal-00941263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of aeration control on N2O emission in a full-scale activated sludge wastewater treatment plant</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Nauleau</w:t>
+                <w:t xml:space="preserve">Catch crops for agricultural biogas production, case study for Brassicaceae sp.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Peu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Labreuche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWA/WEF Nutrient Removal and Recovery 2013: Trends in Resource Recovery and Use. NRR2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Vancouver, Canada. 5 p</w:t>
+              <w:t xml:space="preserve">Word congress on anaerobic digestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Santiago de Compostela, Spain. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00941263v1</w:t>
+                <w:t xml:space="preserve">hal-02605325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels nouveaux gisements pour la méthanisation agricole et méthodes de caractérisation</w:t>
               </w:r>
@@ -9682,51 +9682,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaerobic respirometry as a tool to evaluate the effect of pretreatment on anaerobic digestion efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.N. Rincker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Diara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Peu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10053,51 +10053,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Peu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10129,290 +10129,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00682835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le traitement des effluents d'élevage : état actuel et perspectives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Managing sulphur content of pig diet to control further sulphides production during pig slurry anaerobic storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Peu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Béline</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M.L. Daumer</w:t>
+                <w:t xml:space="preserve">S. Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dabert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Élevages intensifs et environnement. Les effluents : menace ou richesse ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Paris, France. pp.63-73</w:t>
+              <w:t xml:space="preserve">Recycling Agricultural, Municipal and Industrial Residues in Agriculture Network, RAMIRAN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Lisbonne, Portugal. p. 1 - p. 134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02594451v1</w:t>
+                <w:t xml:space="preserve">hal-00635357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing sulphur content of pig diet to control further sulphides production during pig slurry anaerobic storage</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+                <w:t xml:space="preserve">Le traitement des effluents d'élevage : état actuel et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Béline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L. Daumer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dabert</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Pourcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Guiziou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recycling Agricultural, Municipal and Industrial Residues in Agriculture Network, RAMIRAN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Lisbonne, Portugal. p. 1 - p. 134</w:t>
+              <w:t xml:space="preserve">Élevages intensifs et environnement. Les effluents : menace ou richesse ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Paris, France. pp.63-73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00635357v1</w:t>
+                <w:t xml:space="preserve">hal-02594451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La méthanisation des effluents d’élevage en France et en Europe : principe, état des lieux et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10597,51 +10597,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filière porcine et environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L. Daumer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10709,51 +10709,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The efficiency of biological aerobic treatment of piggery wastewater to control nitrogen, phosphorus, pathogen and gas emissions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L. Daumer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10972,64 +10972,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification des émissions de protoxyde d'azote issues du traitement biologique d'eaux usées par boues activées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Peu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Béline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Heduit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11093,64 +11093,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Loyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Peu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guiziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38èmes Journées de la Recherche Porcine, Paris, 31 janvier, 1 et 2 février 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, pp.49-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11188,90 +11188,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment and comparison of annual gaseous emissions of three biological treatments of pig slurry with a storage-spreading system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Loyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Béline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Guiziou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Peu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of Workshop on Agricultural Air Quality: State of the Science, Bolger Conference Center, Potomac, Maryland, USA, 5-8 June 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, pp.863-867</w:t>
@@ -11313,64 +11313,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement and quantification of nitrous oxide emissions from municipal activated sludge plants in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Peu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Béline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Heduit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11652,191 +11652,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02587094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaseous emissions (NH3, N2O, CH4 and CO2) from a biological aerobic treatment unit of pig slurry</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Development of the tracer gas ratio method to measure GHG from livestock manure during storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.W. Sneath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Peu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International conference of the FAO ESCORENA network on the recycling of agricultural, municipal and industrial residues in agriculture, Murcia, ESP, 6-9 October 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, pp.261-264</w:t>
+              <w:t xml:space="preserve">International conference greenhouse gas emissions from agriculture mitigation options and strategies, Leipzig, DEU, 10-12 February 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, pp.301-302</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02586293v1</w:t>
+                <w:t xml:space="preserve">hal-02584094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short term evolution of pig slurry macronutrients (N, P, K) accumulated into an over amended lysimeter (SOLEPUR)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Peu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Birgand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hinsinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11926,51 +11913,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Brugère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Peu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique M. Kérourédan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Pourcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12006,122 +11993,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02588265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of the tracer gas ratio method to measure GHG from livestock manure during storage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Gaseous emissions (NH3, N2O, CH4 and CO2) from a biological aerobic treatment unit of pig slurry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Loyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Guiziou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R.W. Sneath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Peu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference greenhouse gas emissions from agriculture mitigation options and strategies, Leipzig, DEU, 10-12 February 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, pp.301-302</w:t>
+              <w:t xml:space="preserve">11th International conference of the FAO ESCORENA network on the recycling of agricultural, municipal and industrial residues in agriculture, Murcia, ESP, 6-9 October 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, pp.261-264</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02584094v1</w:t>
+                <w:t xml:space="preserve">hal-02586293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular analysis of the microbial community dynamics in pig slurry during storage and after soil application</w:t>
               </w:r>
@@ -12241,51 +12241,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greenhouse gas emissions from organic and conventional cattle slurry tanks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Peu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International symposium on gaseous and odour emissions from animal production facilities, Horsens, DNK, 1-4 juillet 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12323,51 +12323,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greenhouse gas emissions from organic and conventional cattle slurry tanks: poster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Peu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International symposium on gaseous and odour emissions from animal production facilities, Horsens, DNK, 1-4 juillet 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12392,51 +12392,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performances of a novel system for drying laying hens manure without exogenous heating supply</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guiziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Peu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12513,51 +12513,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L. Daumer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Peu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5èmes rencontres de la fertilisation raisonnée et de l'analyse de terre, Blois, 27-28-29 novembre 2001</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, France. pp.307-315</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12582,51 +12582,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution de la composition chimique des eaux de drainage dans un système d'épuration du lisier par le sol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Peu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12664,51 +12664,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management and treatment of organic residues: a short review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Peu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12746,51 +12746,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long term fate of nutrients from heavy pig slurry. Applications to a soil filter system-Solepur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Peu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12828,90 +12828,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammoniakemissionen während der lagerung von fest-und flüssigmist</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Peu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Marec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guiziou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International congress of regulation of animal production in Europe, Wiesbaden, DEU, 9-12 May 1999</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, Germany. pp.371-372</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13115,77 +13115,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Peu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Degueurce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Tomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th World Congress on Anaerobic Digestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Vina del mar, Chile. pp.1, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13223,177 +13223,1428 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essai de valorisation de la biomasse algues (Ulva sp.) par co-digestion anaérobie avec du lisier de porcs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Peu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Sassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43e Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2011, Paris, France. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02595641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rapport (12)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport final du projet TRACKYLEAKS - Développement d'une méthode d'identification et de quantification des émissions fugitives de biogaz - Application aux installations de méthanisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bioteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Loisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Peu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Auvinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2018, pp.51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02607577v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation de la production et de l'émission de protoxyde d'azote (N2O) issu des bassins d'aération de la station d'épuration de Nîmes Ouest (Analyse et consolidation des données de fonctionnement de la station)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Fayolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahlem Filali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Peu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Gillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2012, pp.28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02605275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation de la production et de l'émission de protoxyde d'azote (N2O) issu des bassins d'aération de la station d'épuration de Nîmes Ouest (résultats de la campagne de mesure) ((Impact de la stratégie de régulation de l'aération))</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Fayolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahlem Filali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Peu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Gillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2012, pp.46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02605276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport final du projet BIOED. Création d'un laboratoire de microbiologie moléculaire et sanitaire des effluents d'élevage et des déchets municipaux.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Pourcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Burton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Peu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2008, pp.40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02591726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mesure in situ des émissions de gaz à effet de serre des bioprocédés : mise au point de méthodes et détermination des facteurs d'émission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Peu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Tallec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cemagref. 2007, pp 107</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04172995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Détermination des paramètres clefs responsables des émissions gazeuses pendant le stockage du lisier de porc par une quantification simultanée des modifications rhéologique, microbiologique et physico-chimique du lisier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Baudez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Berdague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Peu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2006, pp.68</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02588451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mises au point et vérifications méthodologiques pour la mesure des émissions gazeuses issues des procédés de traitement biologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Peu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Rogeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Benoist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Heduit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2006, pp.60</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02588229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilan environnemental des procédés de traitement biologique des lisiers de porcs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Loyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Béline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Guiziou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Boursier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Peu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2005, pp.89</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02586294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilan des gaz à effet de serre (CH4, N2O) en système d'élevage développé. Quantification et recherche de techniques de réduction des émissions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Béline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Peu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Guiziou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2000, pp.59</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02579287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quantification des émissions de protoxyde d'azote (N2O) au cours du traitement aérobie du lisier de porc. Mesures sur unités grandeur réelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Béline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Guiziou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Peu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 1999, pp.45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02578586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emissions d'ammoniac au cours du stockage des déjections avicoles, bovines et porcines. Etude sur unité de stockage grandeur réelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Peu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 1999, pp.34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02578821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude de suivi d'un dispositif expérimental (biologique et physico-chimique) de sur-épandage de lisiers de porcs (1000 m3-ha-an). Rapport d'Etude = Monitoring of an experimental field treatment plant (biological and physico-chemical) receiving high rates application of pig slurry ( 1000-m3-ha-yr)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Peu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 1999, pp.93</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02578583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brevet (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composition pour le traitement aérobie de résidus ligno-cellulosiques, procédé associé et leur utilisation pour un prétraitement biologique desdtis résidus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Peu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13415,1308 +14666,57 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Pourcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR3057874. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02608937v1</w:t>
-              </w:r>
-[...1249 lines deleted...]
-                <w:t xml:space="preserve">hal-02578583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -14747,51 +14747,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle énergie durable pour demain ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Sardat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Aissani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Argillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15352,51 +15352,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866499v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carr&#232;re" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Monlau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Peu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822939v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dabert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Pourcher" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Brug&#232;re" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Godon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591710v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dabert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Pourcher" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Godon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00174908v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thomas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mahammedi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Clairotte" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Benedetti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Castrec-Rouelle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal-bioemco.ccsd.cnrs.fr/bioemco-00174908" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570841v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Poser" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Couvert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dumont" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2024.151030" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916769v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Rodolfo Duarte E Silva" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Dumont" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2022.123014" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349845v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Germain" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr11123438" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04143188v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Lu Duan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Han" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Juan Feng" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing-Ya Ma" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Dong Sun" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2023.119657" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675283v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Rodolfo Duarte E. Silva" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15103762" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03445747v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Degueurce" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Argence" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Blondel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Bihan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-021-01555-2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900402v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2020.126188" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608812v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Picard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tr&#233;mier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-018-00570-0" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609625v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Farghaly" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Roux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tawfik" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2018.1454512" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607586v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wazeri" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elsamadony" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2018.05.021" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VBP76DF6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606748v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mahmoud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elreedy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604852v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Tian" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bureau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2016.10.009" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0TBQ176C-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604853v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ali" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.5082" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606454v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H Tian" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bize" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Wazeri" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2017.03.142" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603393v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tomas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Martinez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2015.10.060" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603601v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tr&#233;mier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2016.05.113" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604836v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cl&#233;ment" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moreau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2016.06.028" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603605v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mostafa" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Dissouky" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fawzy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2016.05.072" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NWK4JZMF-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604288v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/lam.12581" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604829v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Klingelschmitt" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2016.09.016" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308310v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Degueurce" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Capdeville" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perrot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bioteau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2016.HS.02" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268951v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang-Hao Tian" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Bouchez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gelhaye" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-014-6142-4" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873680v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Girault" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Peu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. B&#233;line" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lendormi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guillaume" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2013.12.08" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873323v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Guen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2013.12.02" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597494v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Picard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Diara" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice B&#233;line" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597466v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Duedal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595551v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jarret" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cerisuelo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2011.05.029" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7PKV43F3-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681686v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Teglia" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2012.7.05" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736422v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bridoux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nauleau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poullain" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Buffet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595628v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Sassi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2011.08.096" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DHT7MKVD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595640v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Besnard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sagot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Legarto" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marsac" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594450v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594860v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tallec" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Benoist" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemunier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2009.01.006" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z9K4LR6J-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590759v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Daumer" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Loyon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131476v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jard&#233;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gruau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mansuy-Huault" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-006-9188-9" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0R65BGB8-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589458v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590560v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Maugendre" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Arama" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rousselot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Mouchel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588724v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lucas" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Ray" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wagner" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588980v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gruau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mansuy Huault" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590328v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guiziou" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2007.03.030" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TLFXRJ5B-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589459v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Birgand" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2006.07.019" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LHTRLDT6-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657999v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique M. K&#233;rour&#233;dan" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587429v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.W. Sneath" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Hilhorst" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588187v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.72.5.3578-3585.2006" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588085v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584037v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cachot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Elsass" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584036v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581534v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gueutier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1537-5110(03)00067-9" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FSP50F69-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579438v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579437v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578506v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578946v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213795v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Peu" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862380v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862373v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594218v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Couvert Annabelle" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940660v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jimenez" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700975v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auvinet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Guibert" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Loisel" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nunez" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844623v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Heitz" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierrry Bioteau" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608691v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605324v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605316v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bioteau" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605317v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morizur" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Jaziri" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605996v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Aissani" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Le F&#233;on" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551750v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Moreau" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605314v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605303v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Druilhe" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kliber" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605319v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605302v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598963v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Madhkour" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vasseur" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Bras Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599079v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Labreuche" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547408v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941223v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Filali" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fayolle" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Philippe" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605325v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941263v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599683v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumas" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599238v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Rincker" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Badalato" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941253v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750031v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682835v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594451v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635357v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596445v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755574v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595598v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590754v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590126v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Courant" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589105v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Heduit" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588023v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588093v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589235v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588278v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Snell Castro" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587094v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586293v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584250v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hinsinger" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Benedetti" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588265v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584094v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584251v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Delg&#232;nes" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583290v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583285v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587879v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guilcher" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580773v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580226v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580228v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580229v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579130v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marec" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862389v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605320v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595641v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608937v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607577v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Loisel" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guibert" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Auvinet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605275v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Filali" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gillot" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605276v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591726v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Burton" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172995v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mallard" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588451v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Baudez" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Berdague" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588229v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mallard" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rogeau" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586294v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boursier" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579287v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578586v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578821v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578583v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597378v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Sardat" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Argillier" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roy" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Granier" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02596212v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00634913v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011REN1S065" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587409v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Clairotte" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castrec Rouelle" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866499v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carr&#232;re" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Monlau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Peu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822939v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dabert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Pourcher" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Brug&#232;re" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Godon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591710v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dabert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Pourcher" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Godon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00174908v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thomas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mahammedi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Clairotte" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Benedetti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Castrec-Rouelle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal-bioemco.ccsd.cnrs.fr/bioemco-00174908" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570841v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Poser" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Couvert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dumont" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2024.151030" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916769v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Rodolfo Duarte E Silva" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Dumont" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2022.123014" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349845v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Germain" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr11123438" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04143188v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Lu Duan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Han" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Juan Feng" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing-Ya Ma" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Dong Sun" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2023.119657" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675283v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Rodolfo Duarte E. Silva" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15103762" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03445747v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Degueurce" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Argence" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Blondel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Bihan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-021-01555-2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900402v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2020.126188" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608812v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Picard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tr&#233;mier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-018-00570-0" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609625v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Farghaly" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Roux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tawfik" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2018.1454512" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607586v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wazeri" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elsamadony" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2018.05.021" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VBP76DF6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606748v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mahmoud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elreedy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604852v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Tian" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bureau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2016.10.009" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0TBQ176C-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604853v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ali" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.5082" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606454v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H Tian" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bize" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Wazeri" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2017.03.142" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603605v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mostafa" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Dissouky" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fawzy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2016.05.072" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NWK4JZMF-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603601v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tr&#233;mier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2016.05.113" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604836v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cl&#233;ment" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moreau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2016.06.028" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603393v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tomas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Martinez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2015.10.060" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604288v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/lam.12581" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604829v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Klingelschmitt" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2016.09.016" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308310v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Degueurce" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Capdeville" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perrot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bioteau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2016.HS.02" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268951v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang-Hao Tian" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Bouchez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gelhaye" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-014-6142-4" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873680v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Girault" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Peu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. B&#233;line" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lendormi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guillaume" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2013.12.08" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873323v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Guen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2013.12.02" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597466v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Duedal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597494v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Picard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Diara" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice B&#233;line" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595551v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jarret" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cerisuelo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2011.05.029" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7PKV43F3-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681686v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Teglia" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2012.7.05" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736422v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bridoux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nauleau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poullain" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Buffet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595640v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Besnard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sagot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Legarto" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marsac" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595628v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Sassi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2011.08.096" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DHT7MKVD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594450v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594860v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tallec" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Benoist" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemunier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2009.01.006" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z9K4LR6J-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590759v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Daumer" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Loyon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589458v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590560v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Maugendre" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Arama" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rousselot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Mouchel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131476v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jard&#233;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gruau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mansuy-Huault" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-006-9188-9" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0R65BGB8-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588724v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lucas" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Ray" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wagner" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588980v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gruau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mansuy Huault" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589459v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Birgand" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2006.07.019" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LHTRLDT6-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590328v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guiziou" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2007.03.030" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TLFXRJ5B-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587429v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.W. Sneath" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Hilhorst" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588187v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique M. K&#233;rour&#233;dan" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.72.5.3578-3585.2006" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657999v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588085v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584037v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cachot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Elsass" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584036v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581534v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gueutier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1537-5110(03)00067-9" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FSP50F69-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579438v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579437v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578946v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578506v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213795v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Peu" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862373v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862380v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594218v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Couvert Annabelle" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940660v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jimenez" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700975v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auvinet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Guibert" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Loisel" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nunez" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844623v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Heitz" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierrry Bioteau" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608691v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605324v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605316v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bioteau" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605996v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Aissani" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Le F&#233;on" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551750v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Moreau" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605317v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morizur" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Jaziri" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605314v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605303v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Druilhe" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kliber" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605319v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605302v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599079v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Labreuche" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598963v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Madhkour" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vasseur" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Bras Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547408v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941223v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Filali" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fayolle" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Philippe" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941263v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605325v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599683v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumas" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599238v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Rincker" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Badalato" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941253v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750031v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682835v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635357v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594451v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596445v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755574v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595598v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590754v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590126v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Courant" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589105v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Heduit" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588023v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588093v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589235v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588278v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Snell Castro" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587094v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584094v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584250v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hinsinger" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Benedetti" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588265v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586293v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584251v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Delg&#232;nes" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583290v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583285v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587879v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guilcher" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580773v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580226v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580228v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580229v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579130v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marec" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862389v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605320v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595641v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607577v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Loisel" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guibert" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Auvinet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605275v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Filali" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gillot" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605276v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591726v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Burton" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172995v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mallard" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588451v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Baudez" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Berdague" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588229v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mallard" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rogeau" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586294v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boursier" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579287v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578586v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578821v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578583v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608937v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597378v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Sardat" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Argillier" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roy" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Granier" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02596212v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00634913v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011REN1S065" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587409v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Clairotte" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castrec Rouelle" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>