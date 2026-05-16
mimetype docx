--- v1 (2026-04-25)
+++ v2 (2026-05-16)
@@ -5747,269 +5747,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02590328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring GHG from manure stores on organic and conventional dairy farms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamics of a pig slurry microbial community during slurry anaerobic storage and management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Peu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Brugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Pourcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.W. Sneath</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Monique M. Kérourédan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Godon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 72 (5), pp.3578-3585. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.72.5.3578-3585.2006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02587429v1</w:t>
+                <w:t xml:space="preserve">hal-02588187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of a pig slurry microbial community during slurry anaerobic storage and management</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monitoring GHG from manure stores on organic and conventional dairy farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.W. Sneath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Béline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Hilhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Peu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 112 (2-3), pp.122-128</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02588187v1</w:t>
+                <w:t xml:space="preserve">hal-02587429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of a pig slurry microbial community during anaerobic storage and management</w:t>
               </w:r>
@@ -6034,51 +6034,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Brugère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Pourcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique M. Kérourédan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7635,247 +7635,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01700975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurements of methane leaks from biogas plant based on infrared camera</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alimentation des animaux et devenir des nutriments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Guiziou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Peu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 - 15th IWA World Conference on Anaerobic Digestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Beijing, China. pp.1-4</w:t>
+              <w:t xml:space="preserve">Salon international des productions animales - Space 2017 - Les rendez-vous de l'Inra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Saint-Jacques-de-la-Lande, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01844623v1</w:t>
+                <w:t xml:space="preserve">hal-01608691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alimentation des animaux et devenir des nutriments</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Measurements of methane leaks from biogas plant based on infrared camera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Loisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Heitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Auvinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierrry Bioteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Salon international des productions animales - Space 2017 - Les rendez-vous de l'Inra</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Saint-Jacques-de-la-Lande, France</w:t>
+              <w:t xml:space="preserve">2017 - 15th IWA World Conference on Anaerobic Digestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Beijing, China. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608691v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01844623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative pretreatment to increase cellulose accessibility of rape straw within three days: a new lead for valorization of agriculture residues</w:t>
               </w:r>
@@ -11671,51 +11671,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of the tracer gas ratio method to measure GHG from livestock manure during storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.W. Sneath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Peu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11913,51 +11913,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Brugère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Peu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique M. Kérourédan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Pourcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15352,51 +15352,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866499v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carr&#232;re" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Monlau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Peu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822939v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dabert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Pourcher" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Brug&#232;re" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Godon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591710v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dabert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Pourcher" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Godon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00174908v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thomas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mahammedi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Clairotte" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Benedetti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Castrec-Rouelle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal-bioemco.ccsd.cnrs.fr/bioemco-00174908" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570841v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Poser" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Couvert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dumont" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2024.151030" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916769v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Rodolfo Duarte E Silva" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Dumont" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2022.123014" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349845v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Germain" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr11123438" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04143188v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Lu Duan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Han" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Juan Feng" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing-Ya Ma" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Dong Sun" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2023.119657" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675283v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Rodolfo Duarte E. Silva" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15103762" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03445747v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Degueurce" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Argence" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Blondel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Bihan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-021-01555-2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900402v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2020.126188" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608812v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Picard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tr&#233;mier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-018-00570-0" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609625v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Farghaly" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Roux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tawfik" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2018.1454512" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607586v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wazeri" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elsamadony" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2018.05.021" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VBP76DF6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606748v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mahmoud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elreedy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604852v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Tian" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bureau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2016.10.009" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0TBQ176C-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604853v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ali" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.5082" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606454v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H Tian" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bize" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Wazeri" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2017.03.142" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603605v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mostafa" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Dissouky" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fawzy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2016.05.072" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NWK4JZMF-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603601v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tr&#233;mier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2016.05.113" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604836v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cl&#233;ment" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moreau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2016.06.028" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603393v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tomas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Martinez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2015.10.060" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604288v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/lam.12581" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604829v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Klingelschmitt" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2016.09.016" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308310v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Degueurce" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Capdeville" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perrot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bioteau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2016.HS.02" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268951v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang-Hao Tian" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Bouchez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gelhaye" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-014-6142-4" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873680v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Girault" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Peu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. B&#233;line" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lendormi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guillaume" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2013.12.08" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873323v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Guen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2013.12.02" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597466v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Duedal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597494v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Picard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Diara" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice B&#233;line" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595551v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jarret" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cerisuelo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2011.05.029" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7PKV43F3-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681686v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Teglia" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2012.7.05" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736422v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bridoux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nauleau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poullain" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Buffet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595640v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Besnard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sagot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Legarto" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marsac" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595628v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Sassi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2011.08.096" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DHT7MKVD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594450v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594860v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tallec" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Benoist" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemunier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2009.01.006" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z9K4LR6J-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590759v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Daumer" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Loyon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589458v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590560v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Maugendre" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Arama" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rousselot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Mouchel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131476v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jard&#233;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gruau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mansuy-Huault" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-006-9188-9" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0R65BGB8-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588724v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lucas" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Ray" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wagner" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588980v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gruau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mansuy Huault" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589459v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Birgand" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2006.07.019" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LHTRLDT6-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590328v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guiziou" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2007.03.030" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TLFXRJ5B-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587429v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.W. Sneath" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Hilhorst" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588187v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique M. K&#233;rour&#233;dan" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.72.5.3578-3585.2006" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657999v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588085v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584037v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cachot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Elsass" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584036v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581534v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gueutier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1537-5110(03)00067-9" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FSP50F69-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579438v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579437v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578946v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578506v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213795v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Peu" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862373v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862380v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594218v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Couvert Annabelle" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940660v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jimenez" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700975v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auvinet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Guibert" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Loisel" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nunez" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844623v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Heitz" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierrry Bioteau" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608691v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605324v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605316v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bioteau" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605996v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Aissani" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Le F&#233;on" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551750v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Moreau" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605317v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morizur" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Jaziri" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605314v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605303v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Druilhe" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kliber" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605319v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605302v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599079v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Labreuche" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598963v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Madhkour" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vasseur" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Bras Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547408v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941223v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Filali" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fayolle" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Philippe" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941263v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605325v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599683v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumas" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599238v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Rincker" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Badalato" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941253v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750031v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682835v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635357v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594451v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596445v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755574v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595598v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590754v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590126v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Courant" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589105v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Heduit" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588023v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588093v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589235v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588278v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Snell Castro" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587094v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584094v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584250v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hinsinger" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Benedetti" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588265v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586293v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584251v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Delg&#232;nes" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583290v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583285v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587879v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guilcher" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580773v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580226v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580228v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580229v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579130v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marec" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862389v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605320v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595641v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607577v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Loisel" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guibert" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Auvinet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605275v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Filali" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gillot" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605276v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591726v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Burton" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172995v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mallard" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588451v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Baudez" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Berdague" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588229v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mallard" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rogeau" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586294v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boursier" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579287v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578586v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578821v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578583v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608937v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597378v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Sardat" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Argillier" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roy" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Granier" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02596212v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00634913v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011REN1S065" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587409v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Clairotte" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castrec Rouelle" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866499v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carr&#232;re" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Monlau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Peu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822939v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dabert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Pourcher" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Brug&#232;re" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Godon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591710v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dabert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Pourcher" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Godon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00174908v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thomas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mahammedi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Clairotte" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Benedetti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Castrec-Rouelle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal-bioemco.ccsd.cnrs.fr/bioemco-00174908" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570841v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Poser" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Couvert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dumont" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2024.151030" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916769v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Rodolfo Duarte E Silva" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Dumont" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2022.123014" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349845v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Germain" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr11123438" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04143188v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Lu Duan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Han" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Juan Feng" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing-Ya Ma" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Dong Sun" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2023.119657" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675283v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Rodolfo Duarte E. Silva" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15103762" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03445747v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Degueurce" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Argence" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Blondel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Bihan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-021-01555-2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900402v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2020.126188" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608812v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Picard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tr&#233;mier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-018-00570-0" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609625v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Farghaly" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Roux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tawfik" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2018.1454512" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607586v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wazeri" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elsamadony" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2018.05.021" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VBP76DF6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606748v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mahmoud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elreedy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604852v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Tian" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bureau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2016.10.009" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0TBQ176C-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604853v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ali" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.5082" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606454v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H Tian" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bize" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Wazeri" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2017.03.142" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603605v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mostafa" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Dissouky" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fawzy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2016.05.072" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NWK4JZMF-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603601v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tr&#233;mier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2016.05.113" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604836v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cl&#233;ment" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moreau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2016.06.028" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603393v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tomas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Martinez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2015.10.060" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604288v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/lam.12581" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604829v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Klingelschmitt" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2016.09.016" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308310v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Degueurce" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Capdeville" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perrot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bioteau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2016.HS.02" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268951v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang-Hao Tian" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Bouchez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gelhaye" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-014-6142-4" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873680v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Girault" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Peu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. B&#233;line" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lendormi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guillaume" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2013.12.08" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873323v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Guen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2013.12.02" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597466v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Duedal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597494v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Picard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Diara" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice B&#233;line" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595551v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jarret" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cerisuelo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2011.05.029" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7PKV43F3-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681686v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Teglia" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2012.7.05" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736422v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bridoux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nauleau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poullain" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Buffet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595640v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Besnard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sagot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Legarto" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marsac" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595628v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Sassi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2011.08.096" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DHT7MKVD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594450v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594860v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tallec" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Benoist" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemunier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2009.01.006" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z9K4LR6J-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590759v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Daumer" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Loyon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589458v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590560v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Maugendre" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Arama" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rousselot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Mouchel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131476v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jard&#233;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gruau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mansuy-Huault" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-006-9188-9" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0R65BGB8-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588724v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lucas" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Ray" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wagner" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588980v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gruau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mansuy Huault" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589459v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Birgand" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2006.07.019" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LHTRLDT6-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590328v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guiziou" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2007.03.030" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TLFXRJ5B-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588187v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique M. K&#233;rour&#233;dan" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.72.5.3578-3585.2006" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587429v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.W. Sneath" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Hilhorst" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657999v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588085v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584037v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cachot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Elsass" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584036v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581534v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gueutier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1537-5110(03)00067-9" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FSP50F69-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579438v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579437v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578946v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578506v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213795v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Peu" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862373v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862380v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594218v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Couvert Annabelle" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940660v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jimenez" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700975v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auvinet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Guibert" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Loisel" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nunez" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608691v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844623v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Heitz" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierrry Bioteau" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605324v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605316v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bioteau" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605996v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Aissani" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Le F&#233;on" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551750v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Moreau" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605317v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morizur" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Jaziri" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605314v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605303v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Druilhe" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kliber" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605319v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605302v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599079v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Labreuche" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598963v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Madhkour" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vasseur" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Bras Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547408v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941223v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Filali" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fayolle" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Philippe" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941263v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605325v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599683v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumas" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599238v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Rincker" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Badalato" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941253v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750031v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682835v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635357v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594451v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596445v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755574v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595598v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590754v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590126v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Courant" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589105v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Heduit" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588023v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588093v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589235v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588278v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Snell Castro" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587094v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584094v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584250v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hinsinger" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Benedetti" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588265v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586293v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584251v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Delg&#232;nes" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583290v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583285v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587879v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guilcher" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580773v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580226v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580228v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580229v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579130v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marec" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862389v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605320v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595641v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607577v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Loisel" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guibert" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Auvinet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605275v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Filali" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gillot" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605276v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591726v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Burton" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172995v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mallard" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588451v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Baudez" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Berdague" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588229v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mallard" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rogeau" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586294v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boursier" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579287v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578586v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578821v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578583v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608937v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597378v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Sardat" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Argillier" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roy" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Granier" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02596212v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00634913v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011REN1S065" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587409v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Clairotte" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castrec Rouelle" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>