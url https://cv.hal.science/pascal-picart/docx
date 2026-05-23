--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -469,274 +469,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03696072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melt pool monitoring in laser beam melting with two-wavelength holographic imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Full-field force identification with high-speed digital holography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Meteyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Piniard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gilles Hug</w:t>
+                <w:t xml:space="preserve">Felix Foucart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Secail-Geraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Picart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Pezerat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Light: Advanced Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.37188/lam.2022.011⟩</w:t>
+              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 164, pp.108215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2021.108215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03587188v1</w:t>
+                <w:t xml:space="preserve">hal-05458238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full-field force identification with high-speed digital holography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Erwan Meteyer</w:t>
+                <w:t xml:space="preserve">Melt pool monitoring in laser beam melting with two-wavelength holographic imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Piniard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Sorrente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felix Foucart</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Secail-Geraud</w:t>
+                <w:t xml:space="preserve">Gilles Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Picart</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles Pezerat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 164, pp.108215. </w:t>
+              <w:t xml:space="preserve">Light: Advanced Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3, pp.11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2021.108215⟩</w:t>
+                <w:t xml:space="preserve">⟨10.37188/lam.2022.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05458238v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03587188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep learning speckle de-noising algorithms for coherent metrology: a review and a phase-shifted iterative scheme [Invited]</w:t>
               </w:r>
@@ -820,572 +820,572 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03819619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Reduced CNNs for De-Noising Phase Images Corrupted with Speckle Noise</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Silvio Montresor</w:t>
+                <w:t xml:space="preserve">Modeling of speckle decorrelation in digital Fresnel holographic interferometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Meteyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Foucart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Pezerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Picart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 8 (7), pp.255. </w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29 (22), pp.36180. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/photonics8070255⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.438346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03277712v1</w:t>
+                <w:t xml:space="preserve">hal-05458192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavior of CAD/CAM ceramic veneers under stress: A 3D holographic study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lock-in vibration retrieval based on high-speed full-field coherent imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Meteyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio Montrésor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Foucart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-C. Durand</w:t>
+                <w:t xml:space="preserve">Julien Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Slangen</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">O.Y. Solieman</w:t>
+                <w:t xml:space="preserve">Kevin Heggarty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2021.104436⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-86371-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03176007v1</w:t>
+                <w:t xml:space="preserve">hal-03184364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of speckle decorrelation in digital Fresnel holographic interferometry</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Charles Pezerat</w:t>
+                <w:t xml:space="preserve">Towards Reduced CNNs for De-Noising Phase Images Corrupted with Speckle Noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tahon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio Montresor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Picart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.438346⟩</w:t>
+              <w:t xml:space="preserve">Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (7), pp.255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/photonics8070255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05458192v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03277712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lock-in vibration retrieval based on high-speed full-field coherent imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Erwan Meteyer</w:t>
+                <w:t xml:space="preserve">Behavior of CAD/CAM ceramic veneers under stress: A 3D holographic study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Slangen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio Montrésor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Le Meur</w:t>
+                <w:t xml:space="preserve">A. Desoutter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Heggarty</w:t>
+                <w:t xml:space="preserve">O.Y. Solieman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
+              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 118, pp.104436. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-86371-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2021.104436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03184364v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03176007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical analysis of surface-shape-induced decorrelation noise in multi-wavelength digital holography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Piniard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Sorrente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Picart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1647,559 +1647,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02499209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualization of travelling waves propagating in a plate equipped with 2D ABH using wide-field holographic vibrometry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative study of multi-look processing for phase map de-noising in digital Fresnel holographic interferometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio Montrésor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Lagny</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pasquale Memmolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vittorio Bianco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Ferraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Picart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2019.114925⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 36 (2), pp.A59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/JOSAA.36.000A59⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02274776v1</w:t>
+                <w:t xml:space="preserve">hal-02396768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital Holography and 3D Imaging: introduction to the joint feature issue in Applied Optics and Journal of the Optical Society of America A</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Picart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partha Banerjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liangcai Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/JOSAA.36.000DH1⟩</w:t>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58 (34), pp.DH1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/AO.58.000DH1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02396773v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02396745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital Holography and 3D Imaging: introduction to the joint feature issue in Applied Optics and Journal of the Optical Society of America A</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Picart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partha Banerjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liangcai Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/AO.58.000DH1⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 36 (12), pp.DH1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/JOSAA.36.000DH1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02396745v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02396773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of multi-look processing for phase map de-noising in digital Fresnel holographic interferometry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Visualization of travelling waves propagating in a plate equipped with 2D ABH using wide-field holographic vibrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Lagny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Secail-Geraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio Montrésor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Heggarty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 36 (2), pp.A59. </w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.114925. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/JOSAA.36.000A59⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2019.114925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02396768v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02274776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal processing scheme for restoration of phase data corrupted by strong decorrelation noise and dislocations</w:t>
               </w:r>
@@ -2504,2926 +2504,2973 @@
               <w:t xml:space="preserve">Dental Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 34 (8), pp.1222--1234. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.dental.2018.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02320498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative analysis for combination of unwrapping and de-noising of phase data with high speckle decorrelation noise</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Silvio Montrésor</w:t>
+                <w:t xml:space="preserve">Imaging of particles with 3D full parallax mode with two-color digital off-axis holography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumaya Kara-Mohammed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larbi Bouamama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Picart</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Junchang Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics and Lasers in Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 107, pp.71-77. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 104, pp.53-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optlaseng.2017.09.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.optlaseng.2018.03.014⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02396841v1</w:t>
+                <w:t xml:space="preserve">hal-02396853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital Holography and 3D Imaging: introduction to the joint feature issue in Applied Optics and Journal of the Optical Society of America A</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoonjong Kang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Byoungho Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomasz Kozacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Picart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guohai Situ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 35 (1), pp.DH1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/JOSAA.35.000DH1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02403000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital Holography and 3D Imaging: introduction to the joint feature issue in Applied Optics and Journal of the Optical Society of America A</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoonjong Kang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Byoungho Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomasz Kozacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Picart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guohai Situ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 57 (1), pp.DH1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/AO.57.000DH1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02403001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging of particles with 3D full parallax mode with two-color digital off-axis holography</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Larbi Bouamama</w:t>
+                <w:t xml:space="preserve">Comparative analysis for combination of unwrapping and de-noising of phase data with high speckle decorrelation noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haiting Xia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio Montrésor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Picart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rongxin Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junchang Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics and Lasers in Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 104, pp.53-61. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optlaseng.2017.09.002⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 107, pp.71-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optlaseng.2018.03.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02396853v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02396841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reference-free metric for quantitative noise appraisal in holographic phase measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio Montrésor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Picart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayssa Karray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 35 (1), pp.A53. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/JOSAA.35.000A53⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02396949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and theoretical study of density fluctuations near the stack ends of a thermoacoustic prime mover</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Control strategy to limit duty cycle impact of earthquakes on the LIGO gravitational-wave detectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Biscans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Warner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Mittleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Buchanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Coughlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2018.05.027⟩</w:t>
+              <w:t xml:space="preserve">Class.Quant.Grav.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 35 (5), pp.055004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6382/aaa4aa⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01877645v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01703923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control strategy to limit duty cycle impact of earthquakes on the LIGO gravitational-wave detectors</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental and theoretical study of density fluctuations near the stack ends of a thermoacoustic prime mover</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lijia Gong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Penelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Picart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Class.Quant.Grav.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6382/aaa4aa⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 126, Part A, pp.580-590. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2018.05.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01703923v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01877645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategies for reducing speckle noise in digital holography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vittorio Bianco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasquale Memmolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Leo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio Montrésor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosimo Distante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Light: Science and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 7 (1), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41377-018-0050-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02396810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method for determining damping properties of materials using a suspended mechanical oscillator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Biscans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Evans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fritschel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pezerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 423, pp.118-125. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jsv.2018.02.061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02396846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduction of speckle noise in holographic images using spatial jittering in numerical reconstructions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Abdelhamid Kellou</w:t>
+                <w:t xml:space="preserve">Error analysis for noise reduction in 3D deformation measurement with digital color holography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio Montrésor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Picart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleksandr Sakharuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonid Muravsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 34 (5), pp.B9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/JOSAB.34.0000B9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OL.42.001047⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02403017v1</w:t>
+                <w:t xml:space="preserve">hal-02403004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Error analysis for noise reduction in 3D deformation measurement with digital color holography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Silvio Montrésor</w:t>
+                <w:t xml:space="preserve">Digital Holography and 3D Imaging: introduction to the joint feature issue in Applied Optics and Journal of the Optical Society of America B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Partha Banerjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Osten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Picart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Leonid Muravsky</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liangcai Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Nehmetallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 56 (13), pp.DH1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/AO.56.000DH1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/JOSAB.34.0000B9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02403004v1</w:t>
+                <w:t xml:space="preserve">hal-02403015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical behavior study of laminate composite by three-color digital holography</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. Picart</w:t>
+                <w:t xml:space="preserve">Reduction of speckle noise in holographic images using spatial jittering in numerical reconstructions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Haouat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Garcia-Sucerquia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Kellou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Picart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Journal of the European Optical Society : Rapid publications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s41476-017-0054-8⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 42 (6), pp.1047. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.42.001047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02403003v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02403017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital Holography and 3D Imaging: introduction to the joint feature issue in Applied Optics and Journal of the Optical Society of America B</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">George Nehmetallah</w:t>
+                <w:t xml:space="preserve">Mechanical behavior study of laminate composite by three-color digital holography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayssa Karray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Poilane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gargouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Picart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> Journal of the European Optical Society : Rapid publications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s41476-017-0054-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/AO.56.000DH1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02403015v1</w:t>
+                <w:t xml:space="preserve">hal-02403003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quality assessment of refocus criteria for particle imaging in digital off-axis holography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soumaya Kara Mohammed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Bouamama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derradji Bahloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Picart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 56 (13), pp.F158. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/AO.56.00F158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02403011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refocus criterion based on maximization of the coherence factor in digital three-wavelength holographic interferometry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Realization of Flexible NMR Microcoils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriam Khelifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nourdin Yaakoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cherif Dridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Picart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Leonid Muravsky</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latifa Fakri-Bouchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.42.000275⟩</w:t>
+              <w:t xml:space="preserve">Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1 (4), pp.625. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/proceedings1040625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02403024v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02464060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Realization of Flexible NMR Microcoils</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cherif Dridi</w:t>
+                <w:t xml:space="preserve">Investigation of 3D surface acoustic waves in granular media with 3-color digital holography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Picart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Latifa Fakri-Bouchet</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Penelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tournat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/proceedings1040625⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 121 (4), pp.045112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4974950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02464060v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02057081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of 3D surface acoustic waves in granular media with 3-color digital holography</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Refocus criterion based on maximization of the coherence factor in digital three-wavelength holographic interferometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Picart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent Tournat</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio Montrésor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleksandr Sakharuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonid Muravsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4974950⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 42 (2), pp.275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.42.000275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02057081v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02403024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of interlaminar shear of laminate by 3D digital holography</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Robust processing of phase dislocations based on combined unwrapping and inpainting approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haiting Xia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio Montrésor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rongxin Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junchang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Olchewsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics and Lasers in Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 42 (2), pp.322-325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.42.000322⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.optlaseng.2016.12.014⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03348171v1</w:t>
+                <w:t xml:space="preserve">hal-01445617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust processing of phase dislocations based on combined unwrapping and inpainting approaches</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Digital Holography and 3D Imaging: introduction to the joint feature issue in Applied Optics and Journal of the Optical Society of America B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Partha Banerjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Osten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Picart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liangcai Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Nehmetallah</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 34 (5), pp.DH1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/JOSAB.34.000DH1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OL.42.000322⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01445617v1</w:t>
+                <w:t xml:space="preserve">hal-02403016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital Holography and 3D Imaging: introduction to the joint feature issue in Applied Optics and Journal of the Optical Society of America B</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wolfgang Osten</w:t>
+                <w:t xml:space="preserve">Evaluation of interlaminar shear of laminate by 3D digital holography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karray Mayssa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Poilâne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gargouri Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Picart</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">George Nehmetallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optics and Lasers in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 92, pp.57-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optlaseng.2016.12.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/JOSAB.34.000DH1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02403016v1</w:t>
+                <w:t xml:space="preserve">hal-03348171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of two carbon plies on adhesion of unidirectional flax-fibers reinforced epoxy composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayssa Karray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Triki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asma Triki</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christophe Poilâne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Picart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Gargouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 37 (1), pp.241-253. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/pc.23175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03106380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of fatigue process zone dimensions in notched specimens by two-step phase shifting interferometry technique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leonid Muravsky</w:t>
+                <w:t xml:space="preserve">Multipoint holographic vibrometer. Design, limits and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Poitevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Picart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Pezerat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/1.OE.55.10.104108⟩</w:t>
+              <w:t xml:space="preserve">Instrumentation, Mesure, Métrologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 15 (1-2), pp.79-119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/I2M.15.1-2.79-119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02403127v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02403162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microtomography imaging of an isolated plant fiber: a digital holographic approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Haithem Khelfa</w:t>
+                <w:t xml:space="preserve">Evaluation of fatigue process zone dimensions in notched specimens by two-step phase shifting interferometry technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonid Muravsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Picart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arkady Kmet’</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taras Voronyak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orest Ostash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/AO.55.00A111⟩</w:t>
+              <w:t xml:space="preserve">Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55 (10), pp.104108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/1.OE.55.10.104108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02403158v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02403127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase calibration unwrapping algorithm for phase data corrupted by strong decorrelation speckle noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haiting Xia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5445,367 +5492,380 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rongxin Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junchang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feng Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 24 (25), pp.28713. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/OE.24.028713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02403114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multipoint holographic vibrometer. Design, limits and applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Poitevin</w:t>
+                <w:t xml:space="preserve">Microtomography imaging of an isolated plant fiber: a digital holographic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mokrane Malek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haithem Khelfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Picart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Charles Pezerat</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Poilâne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Instrumentation, Mesure, Métrologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/I2M.15.1-2.79-119⟩</w:t>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55 (3), pp.A111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/AO.55.00A111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02403162v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02403158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital holographic nondestructive testing of laminate composite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayssa Karray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poilane Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Gargouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Picart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 55 (9), pp.095105. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/1.OE.55.9.095105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02403130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-speed holographic metrology: principle, limitations, and application to vibroacoustics of structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Poittevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5823,720 +5883,639 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Picart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 55 (12), pp.121717. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/1.OE.55.12.121717⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02403124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of density fluctuations using digital holographic interferometry in a standing wave thermoacoustic oscillator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Penelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Wassereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Picart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 70, pp.176-184. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2015.09.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02057609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dielectric relaxation phenomena in flax fibers composite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayssa Karray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Triki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asma Triki</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christophe Poilâne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Picart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Gargouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fibers and Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 17 (1), pp.88-96. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12221-016-5552-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02403167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative appraisal for noise reduction in digital holographic phase imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio Montrésor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Picart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 24 (13), pp.14322. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/OE.24.014322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02403155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dielectric analysis of the interfacial polarization of alkali treated woven flax fibers reinforced epoxy composites</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Gargouri</w:t>
+                <w:t xml:space="preserve">Quantitative phase imaging in flows with high resolution holographic diffraction grating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Desse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Picart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Olchewsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electrostatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.elstat.2015.05.017⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 23 (18), p. 23726-23737. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.23.023726⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02403195v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01232405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topography of nanometric thin films with three-wavelength digital interferometry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stochastic digital holography for visualizing inside strongly refracting transparent objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Desse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Picart</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Micro/Nanolithography, MEMS, and MOEMS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/1.JMM.14.4.041309⟩</w:t>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 54 (1), pp.A1-A8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/AO.54.0000A1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01905601v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01082855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quality assessment of combined quantization-shot-noise-induced decorrelation noise in high-speed digital holographic metrology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Poittevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Picart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6554,2360 +6533,2441 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pezerat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 23 (24), pp.30917. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/OE.23.030917⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02403176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic digital holography for visualizing inside strongly refracting transparent objects</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Topography of nanometric thin films with three-wavelength digital interferometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Picart</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mokrane Malek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Garcia-Sucerquia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu E Edely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahma Moalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/AO.54.0000A1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Micro/Nanolithography, MEMS, and MOEMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 14 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/1.JMM.14.4.041309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01082855v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01905601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative phase imaging in flows with high resolution holographic diffraction grating</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Olchewsky</w:t>
+                <w:t xml:space="preserve">Dielectric analysis of the interfacial polarization of alkali treated woven flax fibers reinforced epoxy composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Triki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Karray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Poilane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Picart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gargouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.23.023726⟩</w:t>
+              <w:t xml:space="preserve">Journal of Electrostatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 76, pp.67-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.elstat.2015.05.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01232405v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02403195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-point vibrometer based on high-speed digital in-line holography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Poittevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Picart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pezerat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 54 (11), pp.3185. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/AO.54.003185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02403198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quasi-common path three-wavelength holographic interferometer based on Wollaston prisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Desse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Picart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics and Lasers in Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 68, pp.188-193. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.optlaseng.2014.12.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01223329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of guided acoustic waves propagating along a micrometric fiber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haithem Khelfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Poilâne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Picart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 105 (16), pp.161906. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4899195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03347180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sub-gigahertz laser resonant ultrasound spectroscopy for the evaluation of elastic properties of micrometric fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Poilâne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haithem Khelfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Picart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrasonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 54 (1), pp.259-267. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ultras.2013.06.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03348169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demodulation of spatial carrier images: Performance analysis of several algorithms using a single image</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudiu Badulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bornert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Esquis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grediac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 53 (8), pp.1357-1370. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11340-013-9741-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00834981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison between Digital Fresnel Holography and Digital Image-Plane Holography: The Role of the Imaging Aperture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Karray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Slangen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Picart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 52 (9), pp.1275-1286. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11340-012-9604-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02012133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-channel bioluminescent bacterial biosensor for the on-line detection of metals and toxicity. Part II: technical development and proof of concept of the biosensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Chapeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loubna Bendria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Picart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 400 (4), pp.1061-1070. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00216-010-4354-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02334832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct strain and slope measurement using 2D DSPSI Title</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wajdi Dandach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Picart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Materials Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 324, pp.384-387. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.324.384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00626063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of clarinet reed oscillations with digital Fresnel holography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Picart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Leval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Piquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Boileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Dalmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 47 (1), pp.1-8. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap/2008201⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00480142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of toxic organotin compounds on bacteria investigated by micro-raman spectroscopy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Picart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bendriaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ganesh Sockalingum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spectroscopy Letters : An International Journal for Rapid Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 41 (1), pp.19-28. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00387010701799621⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00300179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lumped oscillations of a nanofilm at adhesion bond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Pezeril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Chigarev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ruello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 153 (1), pp.207-210. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1140/epjst/e2008-00429-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05173507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser acoustics with picosecond collimated shear strain beams in single crystals and polycrystalline materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Pezeril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Chigarev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ruello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 73 (13), pp.132301. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.73.132301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05173518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optoacoustical spectrum of the metal-insulator transition compound NdNiO3: Sub-picosecond pump-probe study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Ruello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pezeril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitali Goussev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 363 (1-4), pp.43-54. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.physb.2005.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01288525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a biosensor for the detection of tributyltin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Horry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Picart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loubna Bendriaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 19 (4), pp.342-345. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/tox.20030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02378004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of the spectral emission oflux recombinant and bioluminescent marine bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Thouand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habib Horry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Picart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Luminescence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 18 (3), pp.145-155. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/bio.716⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02378011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a biosensor for on-line detection of tributyltin with a recombinant bioluminescent Escherichia coli strain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Thouand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Horry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jose Thouand Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Picart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bendriaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 62 (2-3), pp.218-225. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00253-003-1279-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02378006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8917,190 +8977,190 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audition binaurale des anoures : modèles numériques et mesures holographiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Sowinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Letourneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Herrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Boistel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05365848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase de-Noising in Digital Holography Using KSVD Approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthis Collard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio Montresor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9128,290 +9188,290 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Holography and Three-Dimensional Imaging 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Optica, Jul 2024, Naples (Italie), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04638725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures de champ acoustique dans un conduit avec écoulement par holographie numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Torea Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Picart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Gabard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03847836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle en ligne du procédé de fusion de lit de poudre par holographie numérique a deux longueurs d'onde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Sorrente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Piniard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Picart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HOLOPHI6 - 6ème rencontre francophone d'holographie numérique appliquée à la métrologie des fluides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04904392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison de trois méthodes de mesures optiques plein champ pour la caractérisation des vibrations de flexion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick O'Donoughue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9456,636 +9516,636 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03848276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of the photometric balance for two-wavelength spatially multiplexed digital holography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Piniard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Sorrente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Picart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Optical Metrology 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Online, United States. pp.1178308, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2593719⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03324271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decorrelation noise due to surface shape in two-wavelength holographic imaging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">In-situ laser beam melting investigation with multi-wavelength digital holography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Piniard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Sorrente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Picart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Holography and Three-Dimensional Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/DH.2021.DTu6C.1⟩</w:t>
+              <w:t xml:space="preserve">SPIE Optical Metrology 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Online, France. pp.117820I, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2593825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03554734v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03324259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ laser beam melting investigation with multi-wavelength digital holography</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Decorrelation noise due to surface shape in two-wavelength holographic imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Piniard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Sorrente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Picart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Optical Metrology 2021</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2593825⟩</w:t>
+              <w:t xml:space="preserve">Digital Holography and Three-Dimensional Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Washington, United States. pp.DTu6C.1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/DH.2021.DTu6C.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03324259v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03554734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep learning-based speckle decorrelation denoising for wide-field optical metrology</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Antoine Laurent</w:t>
+                <w:t xml:space="preserve">Vibration force identification by high-speed digital holography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Meteyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Picart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Pezerat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics and Photonics for Advanced Dimensional Metrology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Forum Acusticum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.585-586, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48465/fa.2020.0966⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02434956v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03235491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibration force identification by high-speed digital holography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Erwan Meteyer</w:t>
+                <w:t xml:space="preserve">Deep learning-based speckle decorrelation denoising for wide-field optical metrology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio Montrésor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tahon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Picart</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles Pezerat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Acusticum</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Optics and Photonics for Advanced Dimensional Metrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Optics and Photonics (SPIE), Apr 2020, Strasbourg, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03235491v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02434956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wide-field vibration measurements from time-sequences of digital Fresnel holograms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Meteyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10094,354 +10154,354 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Picart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio Montresor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Foucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pezerat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.583-583, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48465/fa.2020.1113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03235502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical metrology based on coherent phase imaging: applications to 3D deformation measurements and vibrations analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Picart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fifteenth International Conference on Quality Control by Artificial Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Mulhouse, France. pp.101, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2540540⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02396782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decorrelation-induced speckle phase noise in two-wavelength digital holographic profilometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Piniard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Picart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Sorrente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Hug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Holography and 3D Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02329521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A review on optical methods to assess dental behavior under stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Picart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Slangen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haiting Xia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10450,314 +10510,314 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio Montrésor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical Methods for Inspection, Characterization, and Imaging of Biomaterials IV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SPIE, Jun 2019, Munich, Germany. pp.10, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2531773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02264187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metrics and appraisal for noise reduction in holographic data processing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of de-noising processing on the contrast transfer function in digital holographic imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio Montrésor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Picart</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Silvio Montrésor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPECKLE 2018: VII International Conference on Speckle Metrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, SPIE, Sep 2018, Janów Podlaski, Poland. pp.121, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2320048⟩</w:t>
+              <w:t xml:space="preserve">, SPIE, Sep 2018, Janów Podlaski, Poland. pp.16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2318539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02396960v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02396925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of de-noising processing on the contrast transfer function in digital holographic imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metrics and appraisal for noise reduction in holographic data processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Picart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio Montrésor</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Picart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPECKLE 2018: VII International Conference on Speckle Metrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, SPIE, Sep 2018, Janów Podlaski, Poland. pp.16, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2318539⟩</w:t>
+              <w:t xml:space="preserve">, SPIE, Sep 2018, Janów Podlaski, Poland. pp.121, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2320048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02396925v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02396960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined digital-DOE holographic interferometer for force identification in vibroacoustics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Poittevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Picart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10766,901 +10826,901 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pezerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Photonics Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Strasbourg, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2307632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01974226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of De-Noising Algorithms for Amplitude Image Restoration in Digital Holography</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Color holographic microscope for monitoring lipids in microalgae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Picart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Thouand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3D Image Acquisition and Display: Technology, Perception and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/3D.2018.JTu4A.8⟩</w:t>
+              <w:t xml:space="preserve">Unconventional Optical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SPIE, Apr 2018, Strasbourg, France. pp.18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2307624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02396887v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02402967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-look approaches for phase map de-noising in digital Fresnel holography: comparative analysis</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Off-axis digital holography for flow analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Picart</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pietro Ferraro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Holography and Three-Dimensional Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/DH.2018.DTh4B.4⟩</w:t>
+              <w:t xml:space="preserve">Unconventional Optical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Strasbourg, France. pp.44, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2318534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02396969v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02396881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Color holographic microscope for monitoring lipids in microalgae</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of De-Noising Algorithms for Amplitude Image Restoration in Digital Holography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio Montrésor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Picart</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-José Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Unconventional Optical Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2307624⟩</w:t>
+              <w:t xml:space="preserve">3D Image Acquisition and Display: Technology, Perception and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Orlando, United States. pp.JTu4A.8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/3D.2018.JTu4A.8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02402967v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02396887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Off-axis digital holography for flow analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-look approaches for phase map de-noising in digital Fresnel holography: comparative analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio Montrésor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Memmolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vittorio Bianco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Picart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Ferraro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Unconventional Optical Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2318534⟩</w:t>
+              <w:t xml:space="preserve">Digital Holography and Three-Dimensional Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Orlando, United States. pp.DTh4B.4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/DH.2018.DTh4B.4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02396881v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02396969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibration retrieval from time sequences of digital on-line Fresnel holograms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Lagny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Trujillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio Montrésor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Garcia-Sucerquia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Imaging and Applied Optics 2018 (3D, AO, AIO, COSI, DH, IS, LACSEA, LS&amp;C, MATH, pcAOP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Orlando, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/DH.2018.DM5F.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01974321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VIBROMETRIE HOLOGRAPHIQUE CHAMP LARGE A 100 KHZ</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of computerized aided designed and manufactured dental occlusal ceramics with multi-wavelength digital holography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haiting Xia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Picart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Julien Le Meur</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio Montrésor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rongxin Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junchang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Socité Français d'Optique (SFO)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPECKLE 2018: VII International Conference on Speckle Metrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SPIE, Sep 2018, Janów Podlaski, Poland. pp.50, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2319231⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01974415v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02402979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of computerized aided designed and manufactured dental occlusal ceramics with multi-wavelength digital holography</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">VIBROMETRIE HOLOGRAPHIQUE CHAMP LARGE A 100 KHZ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Picart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Junchang Li</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Lagny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Poittevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPECKLE 2018: VII International Conference on Speckle Metrology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Congrès Socité Français d'Optique (SFO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02402979v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01974415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and theoretical study of nonlinear heat transport at the ends of a heated stack in a thermoacoustic prime-mover</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lijia Gong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11689,5423 +11749,5423 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th International Congress on Sound and Vibration 2018, ICSV 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Hiroshima, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02402996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D gas density reconstruction by digital holographic interferometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Olchewsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zacaria Essaïdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Desse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Holography and Three-Dimensional Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Jeju, South Korea. pp.Th2A.3, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/DH.2017.Th2A.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02403108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of high density gradients flows by pulsed digital holographic interferometry</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Speckle noise in digital holographic images: genesis and reduction methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Picart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Holography and Three-Dimensional Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Jeju, South Korea. pp.M4A.1, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/DH.2017.M4A.1⟩</w:t>
+              <w:t xml:space="preserve">, 2017, JeJu Island, South Korea. pp.Th1A.1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/DH.2017.Th1A.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02403110v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02403056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inpainting to remove phase dislocations in digital holographic metrology</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La Transformée de Fourier 2D en holographie numérique: Etude, analyse des performances et implémentation sous GPU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio Montrésor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Picart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Holography and Three-Dimensional Imaging</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XXVIème colloque GRETSI 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Juan-Les-Pins, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02403102v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02378285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speckle noise in digital holographic images: genesis and reduction methods</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Inpainting to remove phase dislocations in digital holographic metrology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haiting Xia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio Montrésor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rongxin Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junchang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Olchewsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Holography and Three-Dimensional Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, JeJu Island, South Korea. pp.Th1A.1, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/DH.2017.Th1A.1⟩</w:t>
+              <w:t xml:space="preserve">, 2017, Jeju, South Korea. pp.Th1A.3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/DH.2017.Th1A.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02403056v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02403102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Transformée de Fourier 2D en holographie numérique: Etude, analyse des performances et implémentation sous GPU</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Investigation of high density gradients flows by pulsed digital holographic interferometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Desse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Olchewsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zacaria Essaïdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Donjat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIème colloque GRETSI 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Digital Holography and Three-Dimensional Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Jeju, South Korea. pp.M4A.1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/DH.2017.M4A.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02378285v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02403110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processing of Digital Holograms with 2D Windowed Fourier Transform: Study, Performance Analysis and GPU Implementation</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Algorithme de dépliement de phase guidé par un facteur de qualité en holographie numérique pour l'étude des écoulements complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zacaria Essaïdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Olchewsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Leopold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Jagusinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Klatt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE SENSORS 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Glasgow, United Kingdom. pp.1-3</w:t>
+              <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02378291v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03465724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Iterative 2D Windowed Fourier Transform: A SOS Approach to Speckle Noise Reduction in Digital Holography</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Comparaison de l'holographie numérique et de la strioscopie interférentielle utilisées pour la reconstruction des champs 3D de jets d'air et d'hélium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Olchewsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zacaria Essaïdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Desse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Champagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 25th European Signal Processing Conference (EUSIPCO)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02516974v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03465570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithme de dépliement de phase guidé par un facteur de qualité en holographie numérique pour l'étude des écoulements complexes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Processing of Digital Holograms with 2D Windowed Fourier Transform: Study, Performance Analysis and GPU Implementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio Montrésor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Picart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">IEEE SENSORS 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Glasgow, United Kingdom. pp.1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03465724v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02378291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de l'holographie numérique et de la strioscopie interférentielle utilisées pour la reconstruction des champs 3D de jets d'air et d'hélium</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Iterative 2D Windowed Fourier Transform: A SOS Approach to Speckle Noise Reduction in Digital Holography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio Montrésor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Picart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayssa Karray</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 25th European Signal Processing Conference (EUSIPCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Kos, Greece. pp.1544-1548, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EUSIPCO.2017.8081468⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03465570v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new criterion for quantitative appraisal of de-noising algorithms in digital Fresnel holography</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of refocus criteria for holographic particle imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Picart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mayssa Karray</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumaya Kara Mohammed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larbi Bouamama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derradji Bahloul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Holography and Three-Dimensional Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/DH.2017.W4A.5⟩</w:t>
+              <w:t xml:space="preserve">SPIE Optical Metrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SPIE, Jun 2017, Munich, Germany. pp.103290B, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2271744⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02403105v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02403073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of refocus criteria for holographic particle imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new criterion for quantitative appraisal of de-noising algorithms in digital Fresnel holography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio Montrésor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Picart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Derradji Bahloul</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayssa Karray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Optical Metrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2271744⟩</w:t>
+              <w:t xml:space="preserve">Digital Holography and Three-Dimensional Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, JeJu Island, France. pp.W4A.5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/DH.2017.W4A.5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02403073v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02403105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-step phase shifting interferometry technique for evaluation of fatigue process zone parameters in notched specimens</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+                <w:t xml:space="preserve">Noise reduction, error analysis and experimental fiability for 3D deformation measurement with digital color holography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio Montrésor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Picart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleksandr Sakharuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonid Muravsky</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Optical Engineering + Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2236456⟩</w:t>
+              <w:t xml:space="preserve">2016 IEEE SENSORS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Orlando, United States. pp.1-3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSENS.2016.7808477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02403174v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02403050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noise reduction, error analysis and experimental fiability for 3D deformation measurement with digital color holography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Silvio Montrésor</w:t>
+                <w:t xml:space="preserve">Two-step phase shifting interferometry technique for evaluation of fatigue process zone parameters in notched specimens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonid Muravsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Picart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arkady Kmet'</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taras Voronyak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orest Ostash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE SENSORS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICSENS.2016.7808477⟩</w:t>
+              <w:t xml:space="preserve">SPIE Optical Engineering + Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, San Diego, United States. pp.996011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2236456⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02403050v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02403174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of ecological treatment on adhesion of woven flax fibers in epoxy matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Triki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayssa Karray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asma Triki</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christophe Poilâne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Picart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Med Gargouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st North African Workshop on Dielectric Materials for Photovoltaic Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Tlemcen, Algeria. pp.1 - 8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/nawdmpv.2014.6997596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05098285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Off-axis digital holography spatial carrier frequency filtering</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Unwrapping algorithm based on least-squares, iterations, and phase calibration to unwrap phase highly corrupted by decorrelation noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haiting Xia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rongxin Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio Montresor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Picart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junchang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Holography and Three-Dimensional Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Heidelberg, Germany. pp.DW1H.4, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/DH.2016.DW1H.4⟩</w:t>
+              <w:t xml:space="preserve">, 2016, Heidelberg, France. pp.DW5E.8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/DH.2016.DW5E.8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02403141v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02403138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-speed holographic metrology: Principle, limitations and application to vibro-acoustics of structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Picart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Poittevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pezerat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 IEEE 14th International Conference on Industrial Informatics (INDIN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Poitiers, France. pp.556-561, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/INDIN.2016.7819224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02403151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unwrapping algorithm based on least-squares, iterations, and phase calibration to unwrap phase highly corrupted by decorrelation noise</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Off-axis digital holography spatial carrier frequency filtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Olchewsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Desse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Picart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Holography and Three-Dimensional Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Heidelberg, France. pp.DW5E.8, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/DH.2016.DW5E.8⟩</w:t>
+              <w:t xml:space="preserve">, 2016, Heidelberg, Germany. pp.DW1H.4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/DH.2016.DW1H.4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02403138v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02403141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Refocus criterion based on decorrelation phase noise in digital Fresnel holography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Picart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio Montrésor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleksandr Sakharuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonid Muravsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Holography and Three-Dimensional Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Heidelberg, France. pp.DW5E.5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/DH.2016.DW5E.5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02403132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure de déformations vibratoires par vision 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Durand-Texte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Simonetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Picart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Moulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA VISHNO 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02501332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full-field and contact-less topography of nanometric thin films based on multiwavelength interferometry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">EVALUATION OF DENOISING ALGORITHMS APPLIED TO THE REDUCTION OF SPECKLE IN DIGITAL HOLOGRAPHY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio Montrésor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. y Quehe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Verhaeghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Picart</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Optical Metrology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2015 23rd European Signal Processing Conference (EUSIPCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Nice, France. pp.2316-2320, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EUSIPCO.2015.7362798⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2184631⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01905602v1</w:t>
+                <w:t xml:space="preserve">hal-02516963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Fabrication of flexible rectangular NMR Microcoil for biomedical and environmental applications</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Full-field and contact-less topography of nanometric thin films based on multiwavelength interferometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Picart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Malek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Garcia-Sucerquia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Moalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Edely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Workshop on biosensors for food safety and environmental monitoring,</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Optical Metrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Munich, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2184631⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02465417v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01905602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EVALUATION OF DENOISING ALGORITHMS APPLIED TO THE REDUCTION OF SPECKLE IN DIGITAL HOLOGRAPHY</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Verhaeghe</w:t>
+                <w:t xml:space="preserve">Design and Fabrication of flexible rectangular NMR Microcoil for biomedical and environmental applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriam Khelifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Benmansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nourdin Yaakoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cherif Dridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Picart</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 23rd European Signal Processing Conference (EUSIPCO)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7th International Workshop on biosensors for food safety and environmental monitoring,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Erfoud, Morocco</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02516963v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02465417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality assessment of de-noising algorithms in digital Fresnel holography</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sophie Verhaeghe</w:t>
+                <w:t xml:space="preserve">A simple and efficient algorithm to reconstruct digital color holograms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junchang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qinghe Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zujie Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Picart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPECKLE 2015: VI International Conference on Speckle Metrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2015, Guanajuato, Mexico. pp.966003, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2196106⟩</w:t>
+              <w:t xml:space="preserve">, Aug 2015, Guanajuato, Mexico. pp.96601Y, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2196194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02403231v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02403225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-shot common-path polarization holographic interferometer for studying flows</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Desse</w:t>
+                <w:t xml:space="preserve">Evaluation of de-noising algorithms for phase data filtering in digital holographic metrology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio Montrésor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Verhaeghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Quéhé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Picart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPECKLE 2015: VI International Conference on Speckle Metrology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Digital Holography and Three-Dimensional Imaging, DH 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OSA, May 2015, Shanghai, China</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02403218v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02403248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffraction grating for self-referenced holographic interferometry</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Olchewsky</w:t>
+                <w:t xml:space="preserve">Influence of quantization in high speed digital holographic metrology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Poittevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Picart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Pezerat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Holography and Three-Dimensional Imaging, DH 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, OSA, May 2015, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02403339v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02403281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital color holographic reconstruction based on a virtual digital hologram</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pascal Picart</w:t>
+                <w:t xml:space="preserve">High-speed digital in-line holography as multipoint vibrometry to analyze vibrations of structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Poittevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Picart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pezerat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Holography and Three-Dimensional Imaging, DH 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Optical Metrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SPIE, Jun 2015, Munich, Germany. pp.95251X, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2184459⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02403325v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02403305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of quantization in high speed digital holographic metrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Poittevin</w:t>
+                <w:t xml:space="preserve">Digital color holographic reconstruction based on a virtual digital hologram</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Junchang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qinghe Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zujie Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Picart</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charles Pezerat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Holography and Three-Dimensional Imaging, DH 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, OSA, May 2015, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02403281v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02403325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-speed digital in-line holography as multipoint vibrometry to analyze vibrations of structures</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. Pezerat</w:t>
+                <w:t xml:space="preserve">Quality assessment of de-noising algorithms in digital Fresnel holography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio Montrésor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Quéhé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Verhaeghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Picart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Optical Metrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2184459⟩</w:t>
+              <w:t xml:space="preserve">SPECKLE 2015: VI International Conference on Speckle Metrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Guanajuato, Mexico. pp.966003, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2196106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02403305v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02403231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of de-noising algorithms for phase data filtering in digital holographic metrology</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Quéhé</w:t>
+                <w:t xml:space="preserve">Diffraction grating for self-referenced holographic interferometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Desse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Olchewsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Picart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Holography and Three-Dimensional Imaging, DH 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, OSA, May 2015, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02403248v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02403339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple and efficient algorithm to reconstruct digital color holograms</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Zujie Peng</w:t>
+                <w:t xml:space="preserve">Single-shot common-path polarization holographic interferometer for studying flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Desse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Picart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPECKLE 2015: VI International Conference on Speckle Metrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2015, Guanajuato, Mexico. pp.96601Y, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2196194⟩</w:t>
+              <w:t xml:space="preserve">, Aug 2015, Guanajuato, Mexico. pp.96601F, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2196201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02403225v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02403218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fish embryo multimodal imaging by laser Doppler digital holography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Verrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Picart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gross</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signal Recovery and Synthesis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Optical Society of America, Jul 2014, Seattle,, United States. paper JTu4A.7., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/AIO.2014.JTu4A.7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01083826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital holographic interferometry at F4-ONERA hypersonic wind tunnel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
+                <w:t xml:space="preserve">Stochastic Digital Holography for Visualizing Strongly Refracting Transparent Objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Desse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Picart</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Symposium on Flow Visualization (ISFV16 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Okinawa, Japan</w:t>
+              <w:t xml:space="preserve">Digital Holography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01079254v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01068980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic Digital Holography for Visualizing Strongly Refracting Transparent Objects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
+                <w:t xml:space="preserve">Digital holographic interferometry at F4-ONERA hypersonic wind tunnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Desse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Soutadé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Viguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Picart</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ferrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Holography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Seattle, United States</w:t>
+              <w:t xml:space="preserve">16th International Symposium on Flow Visualization (ISFV16 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Okinawa, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01068980v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01079254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ANALYSE DU DECLENCHEMENT D'UN MOTEUR THERMO ACOUSTIQUE PAR INTERFEROMETRIE HOLOGRAPHIQUE MULTI-ECHELLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Picart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Penelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Kostyrko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Wassereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème rencontre francophone d’holographie numérique appliquée à la métrologie des fluides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Ecully, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01112621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HOLOGRAPHIE NUMERIQUE STOCHASTIQUE POUR LA VISUALISATION DES OBJETS TRANSPARENTS FORTEMENT REFRACTANT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Desse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Picart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème rencontre francophone d’holographie numérique appliquée à la métrologie des fluides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Ecully, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01112758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct strain and slope measurement using 3D DSPSI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wajdi Dandach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Picart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PhotoMechanics 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00842895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of transverse elastic properties of fibers used in composite materials by laser resonant ultrasound spectroscopy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cécile Bûcher</w:t>
+                <w:t xml:space="preserve">Visualization and analysis of the vibrations of a human face induced by a bone conduction device using high speed digital holography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayssa Karray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Isnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Picart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00811303v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00811170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualization and analysis of the vibrations of a human face induced by a bone conduction device using high speed digital holography</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">François Gautier</w:t>
+                <w:t xml:space="preserve">Evaluation of transverse elastic properties of fibers used in composite materials by laser resonant ultrasound spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Poilâne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bûcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Picart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00811170v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00811303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality assessment between digital Fresnel holography and digital image-plane holography</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Generation and detection of sinusoidal ultrasonic waves in the GHz-THz frequency range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomasz Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Breteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenäelle G. Vaudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pezeril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPECKLE 2012: V International Conference on Speckle Metrology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Acoustics 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02012036v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00811304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation and detection of sinusoidal ultrasonic waves in the GHz-THz frequency range</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quality assessment between digital Fresnel holography and digital image-plane holography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Picart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayssa Karray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Slangen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPECKLE 2012: V International Conference on Speckle Metrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Vigo, France. pp.84130V, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.976040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00811304v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02012036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some figures of merit so as to compare digital Fresnel holography and speckle interferometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Slangen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayssa Karray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Picart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Optical Metrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Munich, France. pp.808205, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.890865⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02012143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metrological analysis of several algorithms used to demodulate images with spatial carrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Molimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudiu Badulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bornert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Equis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on Experimental Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00545555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodologie d’analyse métrologique d’algorithmes de traitement d’images à porteuse : résolution et résolution spatiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudiu Badulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bornert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grediac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03391287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation métrologique du décodage de l’information dans les méthodes optiques de champ : application à l’inter-comparaison de méthodes à codage périodique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Molimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Badalescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bornert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Equis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Mesures et Techniques Optiques pour l’Industrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01585943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du comportement Vibratoire d'une Anche de Clarinette par Holographie Numérique de Fresnel. Méthodes et Techniques Optiques pour l'Industrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Picart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Leval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Piquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Boileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Dalmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00135365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of Digital Wave-Front Reconstruction for Vibration Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Picart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Leval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Boileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Dalmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006, pp.6341, 634113.1-634113.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00135362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two biosensors for one whole cell bioluminescent bacteria applied to on line tributyl-tin detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Thouand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Horry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Maul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Conference on Environmental, Industrial and Applied Microbiology (BioMicroWorld-2005)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, Badajoz, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03175869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17115,100 +17175,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Techniques in Digital Holography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Picart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">John Wiley &amp; Sons, Inc., 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781119091745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02403200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17218,669 +17278,669 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imagerie numérique ultrarapide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Slangen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Picart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques de l'Ingénieur - Mesures - Analyses Mesures mécaniques et dimensionnelles - Métrologie par imagerie et microscopie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.Réf : R6733 v1, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02096839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basic Fundamentals of Digital Holography</w:t>
+                <w:t xml:space="preserve">New Techniques in Digital Holography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Picart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Atlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Coëtmellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Desse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Techniques in Digital Holography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., pp.1-66, 2015, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02403211v1</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01663045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Techniques in Digital Holography</w:t>
+                <w:t xml:space="preserve">Basic Fundamentals of Digital Holography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Picart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Techniques in Digital Holography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., pp.1-66, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781119091745.ch1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01663045v1</w:t>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02403211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital Color Holography for Analyzing Unsteady Wake Flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Desse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Picart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Techniques in Digital Holography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., pp.107-136, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781119091745.ch3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02403204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Analysis of n-Butanol Solubilization in Seawater by Pure-Phase Digital Holography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Slangen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Heymes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Picart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fringe 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Berlin Heidelberg, pp.203-207, 2014, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-36359-7_28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02299439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rough surface interferometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Gastinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Slangen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Picart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Somers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical methods for solid mechanics : a full-field approach:</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02299401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17890,144 +17950,144 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système de projection pour la mesure de vibrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Poittevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Picart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Heggarty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Meur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: WO/2018/172681. DI/16-019. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01944197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId492"/>
+      <w:footerReference w:type="default" r:id="rId497"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -18174,51 +18234,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006608v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick O&#8217;donoughue" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gautier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Meteyer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Durand-Texte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Secail-Geraud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-30053-9" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458172v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pezerat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Picart" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.479295" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696072v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tahon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Montr&#233;sor" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging8060165" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587188v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Piniard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Sorrente" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hug" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37188/lam.2022.011" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458238v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Foucart" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2021.108215" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819619v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Montresor" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.444951" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277712v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics8070255" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03176007v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Durand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Slangen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desoutter" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.Y. Solieman" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2021.104436" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458192v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.438346" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184364v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Meur" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Heggarty" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-86371-3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227577v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Sorrente" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.423391" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04964876v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijia Gong" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Penelet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.404301" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499209v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laurent" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5140645" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02274776v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lagny" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2019.114925" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396773v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Partha Banerjee" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Georges" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Liu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liangcai Cao" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.36.000DH1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396745v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.58.000DH1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396768v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Memmolo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Bianco" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Ferraro" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.36.000A59" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517117v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiting Xia" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongxin Guo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junchang Li" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.58.00G187" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396787v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.023336" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320498v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Xia" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Li" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dental.2018.05.007" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396841v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2018.03.014" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403000v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoonjong Kang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byoungho Lee" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Kozacki" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guohai Situ" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.35.000DH1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403001v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.57.000DH1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396853v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Kara-Mohammed" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Bouamama" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2017.09.002" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396949v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayssa Karray" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.35.000A53" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01877645v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2018.05.027" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703923v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Biscans" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Warner" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mittleman" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Buchanan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coughlin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/aaa4aa" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396810v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Leo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosimo Distante" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-018-0050-9" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396846v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gras" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Evans" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fritschel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pezerat" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2018.02.061" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403017v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haouat" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Garcia-Sucerquia" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Kellou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.001047" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403004v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Sakharuk" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Muravsky" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.34.0000B9" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403003v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poilane" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gargouri" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Picart" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41476-017-0054-8" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403015v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Osten" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Nehmetallah" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.56.000DH1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403011v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Kara Mohammed" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derradji Bahloul" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.56.00F158" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403024v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.000275" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02464060v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriam Khelifa" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourdin Yaakoubi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Dridi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Fakri-Bouchet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings1040625" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02057081v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leclerc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tournat" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4974950" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348171v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karray Mayssa" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poil&#226;ne" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gargouri Mohamed" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2016.12.014" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445617v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Olchewsky" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.000322" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403016v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.34.000DH1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106380v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Triki" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gargouri" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.23175" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PJ4C36LX-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403127v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkady Kmet&#8217;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taras Voronyak" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orest Ostash" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.55.10.104108" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403158v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokrane Malek" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haithem Khelfa" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mounier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.55.00A111" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403114v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Yan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.028713" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403162v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Poitevin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/I2M.15.1-2.79-119" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403130v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poilane Christophe" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.55.9.095105" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403124v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Poittevin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.55.12.121717" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02057609v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leclercq" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Wassereau" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2015.09.012" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403167v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12221-016-5552-6" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403155v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.014322" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403195v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Triki" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Karray" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2015.05.017" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NH7C9L4X-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905601v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu E Edely" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Moalla" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JMM.14.4.041309" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403176v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.030917" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082855v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Desse" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.54.0000A1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232405v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Desse" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Olchewsky" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.023726" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403198v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Faure" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.54.003185" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223329v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2014.12.018" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347180v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4899195" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348169v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2013.06.014" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JZF7XK1Q-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834981v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiu Badulescu" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bornert" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Dupr&#233;" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Esquis" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grediac" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-013-9741-6" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012133v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-012-9604-6" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C1F5556B-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334832v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Charrier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Chapeau" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Bendria" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Daniel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-010-4354-8" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZN9C45R9-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626063v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajdi Dandach" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Molimard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.324.384" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480142v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leval" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Piquet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Boileau" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dalmont" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2008201" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B7E791E762ECA9126CEFCF3CA8FC79CFCD132282/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300179v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Daniel" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bendriaa" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganesh Sockalingum" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Adt" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00387010701799621" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173507v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pezeril" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chigarev" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mounier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gougeon" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ruello" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2008-00429-1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173518v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.132301" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288525v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Ruello" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Perrin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pezeril" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitali Goussev" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gougeon" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2005.03.003" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G8DR3S2S-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378004v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Horry" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Durand" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Bendriaa" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tox.20030" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D498635062AB4EFAE1AB6A8CA9F0C56023FE4291/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378011v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Thouand" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bio.716" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LCT5CZXP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378006v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Thouand" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Horry" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jose Thouand Durand" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-003-1279-6" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-81VTCX50-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365848v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Sowinski" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Joly" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Letourneur" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Herrel" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Boistel" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638725v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthis Collard" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847836v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torea Blanchard" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Humbert" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Gabard" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904392v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848276v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick O'Donoughue" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324271v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2593719" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554734v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/DH.2021.DTu6C.1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324259v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2593825" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434956v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235491v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0966" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235502v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Foucard" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.1113" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396782v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2540540" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329521v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264187v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fages" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2531773" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396960v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2320048" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396925v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2318539" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01974226v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2307632" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396887v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/3D.2018.JTu4A.8" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396969v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Memmolo" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/DH.2018.DTh4B.4" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402967v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lebrun" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2307624" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396881v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2318534" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01974321v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Trujillo" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/DH.2018.DM5F.2" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01974415v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Faure" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402979v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2319231" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402996v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403108v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacaria Essa&#239;di" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nicolas" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Champagnat" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/DH.2017.Th2A.3" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403110v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Donjat" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/DH.2017.M4A.1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403102v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/DH.2017.Th1A.3" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403056v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/DH.2017.Th1A.1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378285v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Carlier" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378291v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516974v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2017.8081468" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465724v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich Leopold" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Jagusinski" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Klatt" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465570v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Nicolas" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403105v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/DH.2017.W4A.5" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403073v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2271744" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403174v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkady Kmet'" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2236456" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403050v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2016.7808477" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098285v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Med Gargouri" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/nawdmpv.2014.6997596" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403141v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/DH.2016.DW1H.4" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403151v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INDIN.2016.7819224" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403138v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/DH.2016.DW5E.8" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403132v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/DH.2016.DW5E.5" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501332v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Simonetto" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Moulet" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Melon" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905602v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Malek" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garcia-Sucerquia" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moalla" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Edely" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2184631" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465417v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreddine Benmansour" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516963v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. y Quehe" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Verhaeghe" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2015.7362798" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403231v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Qu&#233;h&#233;" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Verhaeghe" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2196106" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403218v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2196201" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403339v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403325v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Junchang" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinghe Song" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zujie Peng" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403281v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403305v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Poittevin" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gautier" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2184459" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403248v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403225v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2196194" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083826v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verrier" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alexandre" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gross" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AIO.2014.JTu4A.7" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079254v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Soutad&#233;" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Viguier" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferrier" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onera.hal.science/hal-01068980v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112621v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Kostyrko" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112758v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842895v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811303v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile B&#251;cher" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811170v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Isnard" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012036v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.976040" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811304v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Nowak" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Breteau" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen&#228;elle G. Vaudel" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012143v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.890865" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545555v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Molimard" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Equis" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391287v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Dupr&#233;" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01585943v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Badalescu" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135365v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leval" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135362v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Pascal" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03175869v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maul" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Durand" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403200v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119091745" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096839v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Long" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403211v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marquet" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119091745.ch1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01663045v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Atlan" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brunel" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Co&#235;tmellec" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403204v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119091745.ch3" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299439v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aprin" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Heymes" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36359-7_28" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299401v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gastinger" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Somers" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01944197v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006608v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick O&#8217;donoughue" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gautier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Meteyer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Durand-Texte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Secail-Geraud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-30053-9" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458172v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pezerat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Picart" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.479295" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696072v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tahon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Montr&#233;sor" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging8060165" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458238v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Foucart" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2021.108215" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587188v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Piniard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Sorrente" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hug" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37188/lam.2022.011" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819619v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Montresor" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.444951" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458192v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.438346" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184364v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Meur" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Heggarty" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-86371-3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277712v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics8070255" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03176007v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Durand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Slangen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desoutter" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.Y. Solieman" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2021.104436" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227577v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Sorrente" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.423391" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04964876v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijia Gong" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Penelet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.404301" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499209v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laurent" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5140645" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396768v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Memmolo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Bianco" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Ferraro" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.36.000A59" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396745v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Partha Banerjee" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Georges" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Liu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liangcai Cao" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.58.000DH1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396773v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.36.000DH1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02274776v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lagny" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2019.114925" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517117v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiting Xia" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongxin Guo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junchang Li" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.58.00G187" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396787v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.023336" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320498v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Xia" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Li" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dental.2018.05.007" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X9FJFLCW-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396853v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Kara-Mohammed" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Bouamama" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2017.09.002" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CKLQHNFH-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403000v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoonjong Kang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byoungho Lee" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Kozacki" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guohai Situ" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.35.000DH1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403001v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.57.000DH1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396841v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2018.03.014" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HVNHKD5G-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396949v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayssa Karray" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.35.000A53" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703923v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Biscans" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Warner" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mittleman" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Buchanan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coughlin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/aaa4aa" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01877645v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2018.05.027" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396810v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Leo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosimo Distante" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-018-0050-9" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396846v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gras" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Evans" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fritschel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pezerat" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2018.02.061" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BTZ93ZF1-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403004v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Sakharuk" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Muravsky" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.34.0000B9" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403015v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Osten" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Nehmetallah" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.56.000DH1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403017v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haouat" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Garcia-Sucerquia" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Kellou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.001047" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403003v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poilane" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gargouri" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Picart" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41476-017-0054-8" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403011v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Kara Mohammed" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derradji Bahloul" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.56.00F158" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02464060v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriam Khelifa" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourdin Yaakoubi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Dridi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Fakri-Bouchet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings1040625" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02057081v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leclerc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tournat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4974950" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403024v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.000275" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445617v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Olchewsky" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.000322" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403016v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.34.000DH1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348171v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karray Mayssa" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poil&#226;ne" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gargouri Mohamed" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2016.12.014" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z9SX819M-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106380v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Triki" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gargouri" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.23175" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PJ4C36LX-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403162v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Poitevin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/I2M.15.1-2.79-119" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403127v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkady Kmet&#8217;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taras Voronyak" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orest Ostash" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.55.10.104108" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403114v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Yan" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.028713" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403158v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokrane Malek" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haithem Khelfa" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mounier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.55.00A111" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403130v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poilane Christophe" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.55.9.095105" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403124v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Poittevin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.55.12.121717" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02057609v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leclercq" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Wassereau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2015.09.012" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403167v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12221-016-5552-6" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403155v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.014322" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232405v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Desse" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Olchewsky" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.023726" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082855v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Desse" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.54.0000A1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403176v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.030917" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905601v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu E Edely" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Moalla" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JMM.14.4.041309" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403195v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Triki" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Karray" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2015.05.017" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NH7C9L4X-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403198v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Faure" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.54.003185" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223329v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2014.12.018" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347180v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4899195" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348169v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2013.06.014" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JZF7XK1Q-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834981v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiu Badulescu" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bornert" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Dupr&#233;" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Esquis" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grediac" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-013-9741-6" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012133v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-012-9604-6" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C1F5556B-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334832v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Charrier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Chapeau" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Bendria" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Daniel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-010-4354-8" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZN9C45R9-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626063v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajdi Dandach" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Molimard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.324.384" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480142v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leval" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Piquet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Boileau" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dalmont" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2008201" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B7E791E762ECA9126CEFCF3CA8FC79CFCD132282/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300179v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Daniel" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bendriaa" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganesh Sockalingum" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Adt" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00387010701799621" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173507v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pezeril" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chigarev" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mounier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gougeon" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ruello" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2008-00429-1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173518v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.132301" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288525v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Ruello" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Perrin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pezeril" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitali Goussev" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gougeon" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2005.03.003" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G8DR3S2S-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378004v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Horry" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Durand" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Bendriaa" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tox.20030" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D498635062AB4EFAE1AB6A8CA9F0C56023FE4291/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378011v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Thouand" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bio.716" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LCT5CZXP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378006v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Thouand" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Horry" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jose Thouand Durand" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-003-1279-6" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-81VTCX50-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365848v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Sowinski" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Joly" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Letourneur" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Herrel" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Boistel" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638725v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthis Collard" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847836v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torea Blanchard" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Humbert" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Gabard" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904392v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848276v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick O'Donoughue" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324271v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2593719" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324259v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2593825" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554734v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/DH.2021.DTu6C.1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235491v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0966" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434956v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235502v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Foucard" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.1113" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396782v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2540540" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329521v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264187v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fages" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2531773" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396925v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2318539" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396960v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2320048" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01974226v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2307632" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402967v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lebrun" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2307624" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396881v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2318534" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396887v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/3D.2018.JTu4A.8" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396969v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Memmolo" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/DH.2018.DTh4B.4" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01974321v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Trujillo" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/DH.2018.DM5F.2" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402979v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2319231" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01974415v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Faure" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402996v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403108v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacaria Essa&#239;di" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nicolas" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Champagnat" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/DH.2017.Th2A.3" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403056v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/DH.2017.Th1A.1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378285v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Carlier" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403102v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/DH.2017.Th1A.3" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403110v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Donjat" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/DH.2017.M4A.1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465724v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich Leopold" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Jagusinski" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Klatt" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465570v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Nicolas" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378291v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516974v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2017.8081468" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403073v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2271744" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403105v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/DH.2017.W4A.5" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403050v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2016.7808477" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403174v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkady Kmet'" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2236456" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098285v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Med Gargouri" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/nawdmpv.2014.6997596" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403138v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/DH.2016.DW5E.8" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403151v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INDIN.2016.7819224" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403141v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/DH.2016.DW1H.4" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403132v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/DH.2016.DW5E.5" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501332v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Simonetto" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Moulet" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Melon" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516963v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. y Quehe" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Verhaeghe" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2015.7362798" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905602v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Malek" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garcia-Sucerquia" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moalla" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Edely" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2184631" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465417v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreddine Benmansour" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403225v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinghe Song" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zujie Peng" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2196194" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403248v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Verhaeghe" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Qu&#233;h&#233;" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403281v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403305v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Poittevin" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gautier" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2184459" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403325v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Junchang" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403231v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2196106" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403339v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403218v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2196201" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083826v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verrier" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alexandre" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gross" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AIO.2014.JTu4A.7" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onera.hal.science/hal-01068980v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079254v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Soutad&#233;" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Viguier" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferrier" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112621v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Kostyrko" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112758v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842895v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811170v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Isnard" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811303v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile B&#251;cher" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811304v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Nowak" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Breteau" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen&#228;elle G. Vaudel" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012036v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.976040" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012143v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.890865" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545555v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Molimard" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Equis" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391287v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Dupr&#233;" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01585943v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Badalescu" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135365v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leval" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135362v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Pascal" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03175869v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maul" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Durand" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403200v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119091745" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096839v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Long" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01663045v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Atlan" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brunel" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Co&#235;tmellec" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403211v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marquet" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119091745.ch1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403204v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119091745.ch3" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299439v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aprin" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Heymes" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36359-7_28" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299401v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gastinger" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Somers" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01944197v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>