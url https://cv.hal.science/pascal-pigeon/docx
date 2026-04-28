--- v0 (2026-03-14)
+++ v1 (2026-04-28)
@@ -345,343 +345,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05448769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethyl 4-Ene-4-ferrocenyl-5,5-bis-(4-hydroxyphenyl)-pentanoate</w:t>
+                <w:t xml:space="preserve">Self-assemblies of cell-penetrating peptides and ferrocifens: design and biological evaluation of an innovative platform for lung cancer treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Forté</w:t>
+                <w:t xml:space="preserve">Léna Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Ladaycia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Pigeon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Agnese Bosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Franconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molbank</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Structure Determination, 2025 (1), pp.M1980. </w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (15), pp.9232-9244. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/M1980⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D5NR00643K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04990488v1</w:t>
+                <w:t xml:space="preserve">hal-04996247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Alternative Method for Preparing Methyl 2-Ferrocenyl-2-oxo-acetate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Hapel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molbank</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Organic Synthesis and Biosynthesis, pp.M2009. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/M2009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05077274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-assemblies of cell-penetrating peptides and ferrocifens: design and biological evaluation of an innovative platform for lung cancer treatment</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ethyl 4-Ene-4-ferrocenyl-5,5-bis-(4-hydroxyphenyl)-pentanoate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnese Bosio</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jérémy Forté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pigeon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 17 (15), pp.9232-9244. </w:t>
+              <w:t xml:space="preserve">Molbank</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Structure Determination, 2025 (1), pp.M1980. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D5NR00643K⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/M1980⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04996247v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04990488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Does Ferrocene Correlate with Ferroptosis? Multiple Approaches to Explore Ferrocene-Appended GPX4 Inhibitors as Anticancer Agents</w:t>
               </w:r>
@@ -853,51 +853,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pei-Pei Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuang Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 67 (2), pp.1209-1224. </w:t>
@@ -935,77 +935,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1,1-Bis(4-hydroxyphenyl)-2-ferrocenylbutane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Forté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Herson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pigeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molbank</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Structure Determination, 2024 (4), pp.M1932. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1078,51 +1078,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Lepeltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bastiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Mcglinchey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1173,51 +1173,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unravelling the Role of Uncommon Hydrogen Bonds in Cyclodextrin Ferrociphenol Supramolecular Complexes: A Computational Modelling and Experimental Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feten Najlaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1301,429 +1301,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04176438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Succinimido–Ferrocidiphenol Complexed with Cyclodextrins Inhibits Glioblastoma Tumor Growth In Vitro and In Vivo without Noticeable Adverse Toxicity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Feten Najlaoui</w:t>
+                <w:t xml:space="preserve">Ferrocifen stealth LNCs and conventional chemotherapy: A promising combination against multidrug-resistant ovarian adenocarcinoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Idlas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Ladaycia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Busser</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Fariba Némati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Lepeltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pigeon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Sturm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules27144651⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 626, pp.122164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2022.122164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03736856v1</w:t>
+                <w:t xml:space="preserve">hal-03774820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferrocifen stealth LNCs and conventional chemotherapy: A promising combination against multidrug-resistant ovarian adenocarcinoma</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdallah Ladaycia</w:t>
+                <w:t xml:space="preserve">Synthesis, Electrochemical and Fluorescence Properties of the First Fluorescent Member of the Ferrocifen Family and of its Oxidized Derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Fayolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fischer-Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fariba Némati</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pascal Pigeon</w:t>
+                <w:t xml:space="preserve">Michèle Salmain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier O. Buriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2022.122164⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (19), pp.6690. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules27196690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03774820v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03807919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, Electrochemical and Fluorescence Properties of the First Fluorescent Member of the Ferrocifen Family and of its Oxidized Derivatives</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Diversity-oriented synthesis and bioactivity evaluation of N-substituted ferrocifen compounds as novel antiproliferative agents against TNBC cancer cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Fischer-Durand</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michèle Salmain</w:t>
+                <w:t xml:space="preserve">Jiangkun Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier O. Buriez</w:t>
+                <w:t xml:space="preserve">Patrick M Dansette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 27 (19), pp.6690. </w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 234, pp.114202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules27196690⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2022.114202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03807919v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03599161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibition of cathepsin B by ferrocenyl indenes highlights a new pharmacological facet of ferrocifens</w:t>
               </w:r>
@@ -1837,230 +1837,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03527077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity-oriented synthesis and bioactivity evaluation of N-substituted ferrocifen compounds as novel antiproliferative agents against TNBC cancer cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Succinimido–Ferrocidiphenol Complexed with Cyclodextrins Inhibits Glioblastoma Tumor Growth In Vitro and In Vivo without Noticeable Adverse Toxicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feten Najlaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yong Wang</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Benoît Busser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Sotoing Taïwe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick M Dansette</w:t>
+                <w:t xml:space="preserve">Nathalie Sturm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 234, pp.114202. </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (14), pp.4651. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2022.114202⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules27144651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03599161v1</w:t>
+                <w:t xml:space="preserve">hal-03736856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">α-Hydroxylactams as Efficient Entries to Diversely Functionalized Ferrociphenols: Synthesis and Antiproliferative Activity Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gaschard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Salmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Jaouen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2375,51 +2375,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance of Combining Advanced Particle Size Analysis Techniques To Characterize Cell-Penetrating Peptide–Ferrocifen Self-Assemblies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Lepeltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2522,90 +2522,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small Structural Differences between Two Ferrocenyl Diphenols Determine Large Discrepancies of Reactivity and Biological Effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Tonolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Salmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Scalcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siden Top</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemMedChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 14 (19), pp.1717-1726. </w:t>
@@ -2643,64 +2643,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atypical lone pair-π interaction with quinone methides in a series of imido-ferrociphenol anticancer drug candidates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siden Top</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2816,51 +2816,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Lepeltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Esnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2905,295 +2905,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01817763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anticancer properties of lipid and poly(ε-caprolactone) nanocapsules loaded with ferrocenyl-tamoxifen derivatives</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Pigeon</w:t>
+                <w:t xml:space="preserve">Aryl butenes active against K562 cells and lacking tyrosinase inhibitory activity as new leads in the treatment of leukemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi El Arbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna E. Ketata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Aroui</w:t>
+                <w:t xml:space="preserve">Aref Neifar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mylène Pezet</w:t>
+                <w:t xml:space="preserve">Wafa Mihoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Sancey</w:t>
+                <w:t xml:space="preserve">Girish K. G. K. Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pharmacy and Pharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 70 (11), pp.1474-1484. </w:t>
+              <w:t xml:space="preserve">Mini-Reviews in Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (15), pp.1294-1301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jphp.12998⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2174/1389557517666170208142254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01861749v1</w:t>
+                <w:t xml:space="preserve">hal-01479613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aryl butenes active against K562 cells and lacking tyrosinase inhibitory activity as new leads in the treatment of leukemia</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emna E. Ketata</w:t>
+                <w:t xml:space="preserve">Anticancer properties of lipid and poly(ε-caprolactone) nanocapsules loaded with ferrocenyl-tamoxifen derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feten Najlaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aref Neifar</w:t>
+                <w:t xml:space="preserve">Sonia Aroui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wafa Mihoubi</w:t>
+                <w:t xml:space="preserve">Mylène Pezet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Girish K. G. K. Gupta</w:t>
+                <w:t xml:space="preserve">Lucie Sancey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mini-Reviews in Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 18 (15), pp.1294-1301. </w:t>
+              <w:t xml:space="preserve">Journal of Pharmacy and Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 70 (11), pp.1474-1484. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2174/1389557517666170208142254⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jphp.12998⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01479613v1</w:t>
+                <w:t xml:space="preserve">hal-01861749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective cytotoxicity of arene tricarbonylchromium towards tumour cell lines</w:t>
               </w:r>
@@ -3231,51 +3231,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nejmeddine Akacha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bochra Hakim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 862, pp.7-12. </w:t>
@@ -3313,77 +3313,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new generation of ferrociphenols leads to a great diversity of reactive metabolites, and exhibits remarkable antiproliferative properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick M Dansette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siden Top</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3447,64 +3447,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Series of Succinimido-ferrociphenols and Related Heterocyclic Species Induce Strong Antiproliferative Effects, Especially against Ovarian Cancer Cells Resistant to Cisplatin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siden Top</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3594,77 +3594,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The inhibition of tyrosinase by some aryl butenes: A desired activity or a side effect to avoid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna E. Ketata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aref Neifar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Mihoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Gouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3709,373 +3709,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01611372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Side-Chain Effects on the 1-(Bis-aryl-methylidene)-[3]ferrocenophane Skeleton: Antiproliferative Activity against TNBC Cancer Cells and Comparison with the Acyclic Ferrocifen Series</w:t>
+                <w:t xml:space="preserve">Synthesis and antiproliferative evaluation of novel hydroxypropyl-ferrociphenol derivatives, resulting from the modification of hydroxyl groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meral Gormen</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Wang Yong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Vessières</w:t>
+                <w:t xml:space="preserve">Michael J. Mcglinchey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siden Top</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Jaouen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Special Issue: The Multifaceted Chemistry of Ferrocene (Cluster Issue), 2017 (2), pp.454-465. </w:t>
+              <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 829, pp.108-115. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejic.201601088⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jorganchem.2016.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01408995v1</w:t>
+                <w:t xml:space="preserve">hal-01484511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and antiproliferative evaluation of novel hydroxypropyl-ferrociphenol derivatives, resulting from the modification of hydroxyl groups</w:t>
+                <w:t xml:space="preserve">Side-Chain Effects on the 1-(Bis-aryl-methylidene)-[3]ferrocenophane Skeleton: Antiproliferative Activity against TNBC Cancer Cells and Comparison with the Acyclic Ferrocifen Series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wang Yong</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Meral Gormen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael J. Mcglinchey</w:t>
+                <w:t xml:space="preserve">Anne Vessières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siden Top</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 829, pp.108-115. </w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Special Issue: The Multifaceted Chemistry of Ferrocene (Cluster Issue), 2017 (2), pp.454-465. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jorganchem.2016.09.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201601088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01484511v1</w:t>
+                <w:t xml:space="preserve">hal-01408995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamoxifen-like metallocifens target the thioredoxin system determining mitochondrial impairment leading to apoptosis in Jurkat cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Scalcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Salmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Folda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siden Top</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metallomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 9 (7), pp.949-959. </w:t>
@@ -4107,870 +4107,870 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01611386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The length of the bridging chain in ansa-metallocenes influences their antiproliferative activity against triple negative breast cancer cells (TNBC)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ferrocenyl Quinone Methide-Thiol Adducts as New Antiproliferative Agents: Synthesis, Metabolic Formation from Ferrociphenols, and Oxidative Transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Beauperin</w:t>
+                <w:t xml:space="preserve">Marie-Aude Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siden Top</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Aude Richard</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Patrick M. Dansette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C6DT01640E⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55 (35), pp.10431-10434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201603931⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01338321v1</w:t>
+                <w:t xml:space="preserve">hal-01345781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzymatic oxidation of ansa-ferrocifen leads to strong and selective thioredoxin reductase inhibition in vitro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Scalcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Citta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Folda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Citta</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alberto Bindoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Salmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Inorganic Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 165, pp.146-151. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jinorgbio.2016.08.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01401089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficacy of a novel ferrocenyl diaryl butene citrate compound as a biocide for preventing healthcare-associated infections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi El Arbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Jalléli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Jalléli</w:t>
+                <w:t xml:space="preserve">Fatma Trigui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meral Görmen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MedChemComm</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 7 (5), pp.948-954. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C5MD00568J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01289145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferrocenyl Quinone Methide-Thiol Adducts as New Antiproliferative Agents: Synthesis, Metabolic Formation from Ferrociphenols, and Oxidative Transformation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+                <w:t xml:space="preserve">The length of the bridging chain in ansa-metallocenes influences their antiproliferative activity against triple negative breast cancer cells (TNBC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Beauperin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siden Top</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Aude Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick M. Dansette</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Damian Plażuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 55 (35), pp.10431-10434. </w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 45, pp.13126-13134. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.201603931⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C6DT01640E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01345781v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01338321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organometallic Antitumor Compounds: Ferrocifens as Precursors to Quinone Methides</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Oxidative Metabolism of Ferrocene Analogues of Tamoxifen: Characterization and Antiproliferative Activities of the Metabolites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Aude Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Hamels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siden Top</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick M. Dansette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201503048⟩</w:t>
+              <w:t xml:space="preserve">ChemMedChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (6), pp.981-990. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cmdc.201500075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01230371v1</w:t>
+                <w:t xml:space="preserve">hal-01230370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidative Metabolism of Ferrocene Analogues of Tamoxifen: Characterization and Antiproliferative Activities of the Metabolites</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Organometallic Antitumor Compounds: Ferrocifens as Precursors to Quinone Methides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siden Top</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael J. Mcglinchey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Jaouen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemMedChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 10 (6), pp.981-990. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 54 (35), pp.10230-10233. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cmdc.201500075⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.201503048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01230370v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01230371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phthalimido-ferrocidiphenol cyclodextrin complexes: Characterization and anticancer activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feten Najlaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaineb Abdelkafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5099,51 +5099,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alane Cabral De Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siden Top</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Memórias do Instituto Oswaldo Cruz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 110 (8), pp.981-988. </w:t>
@@ -5175,721 +5175,721 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01261304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for Targeting Thioredoxin Reductases with Ferrocenyl Quinone Methides. A Possible Molecular Basis for the Antiproliferative Effect of Hydroxyferrocifens on Cancer Cells</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Atypical McMurry Cross-Coupling Reactions Leading to a New Series of Potent Antiproliferative Compounds Bearing the Key [Ferrocenyl-Ene-Phenol] Motif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Siden Top</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meral Goermen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konrad Kowalski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helge Mueller-Bunz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael J. Mcglinchey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jm5013165⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 19 (7), pp.10350-10369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules190710350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01230376v1</w:t>
+                <w:t xml:space="preserve">hal-01230372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antibacterial properties and mode of action of new triaryl butene citrate compounds</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Molecular Mechanism of Action of 2-Ferrocenyl-1,1-diphenylbut-1-ene on HL-60 Leukemia Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alane Cabral De Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuella Gomes Da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danilo Damasceno Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth A. Hillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pigeon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fatma Trigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2014.02.037⟩</w:t>
+              <w:t xml:space="preserve">ChemMedChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (11), pp.2580-2586. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cmdc.201402219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01230373v1</w:t>
+                <w:t xml:space="preserve">hal-01230375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidative Sequence of a Ruthenocene-Based Anticancer Drug Candidate in a Basic Environment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Labbé</w:t>
+                <w:t xml:space="preserve">Evidence for Targeting Thioredoxin Reductases with Ferrocenyl Quinone Methides. A Possible Molecular Basis for the Antiproliferative Effect of Hydroxyferrocifens on Cancer Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Citta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Folda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Bindoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siden Top</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organometallics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/om500225k⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 57 (21), pp.8849-8859. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jm5013165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01230374v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01230376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Mechanism of Action of 2-Ferrocenyl-1,1-diphenylbut-1-ene on HL-60 Leukemia Cells</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Danilo Damasceno Rocha</w:t>
+                <w:t xml:space="preserve">Antibacterial properties and mode of action of new triaryl butene citrate compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi El Arbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth A. Hillard</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Jeremie Theolier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Jellali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Trigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemMedChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 9 (11), pp.2580-2586. </w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 76, pp.408-413. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cmdc.201402219⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2014.02.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01230375v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01230373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atypical McMurry Cross-Coupling Reactions Leading to a New Series of Potent Antiproliferative Compounds Bearing the Key [Ferrocenyl-Ene-Phenol] Motif</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Oxidative Sequence of a Ruthenocene-Based Anticancer Drug Candidate in a Basic Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Zhi Shirley Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Buriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siden Top</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pigeon</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michael J. Mcglinchey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 19 (7), pp.10350-10369. </w:t>
+              <w:t xml:space="preserve">Organometallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 33 (18), pp.4940-4946. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules190710350⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/om500225k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01230372v1</w:t>
+                <w:t xml:space="preserve">hal-01230374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferrocifen derivatives that induce senescence in cancer cells: selected examples</w:t>
               </w:r>
@@ -5901,64 +5901,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Bruyere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vessières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siden Top</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6003,286 +6003,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01230377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The in vivo performance of ferrocenyl tamoxifen lipid nanocapsules in xenografted triple negative breast cancer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Selection of a suitable disc bioassay for the screening of anti-tumor molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Trigui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Lainé</w:t>
+                <w:t xml:space="preserve">Karim Jalleli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siden Top</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Adriaenssens</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Cyril Corbet</w:t>
+                <w:t xml:space="preserve">Sami Aifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomaterials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International journal of biomedical science: IJBS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (4), pp.230--236</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01230382v1</w:t>
+                <w:t xml:space="preserve">hal-01230383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection of a suitable disc bioassay for the screening of anti-tumor molecules</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Pigeon</w:t>
+                <w:t xml:space="preserve">The in vivo performance of ferrocenyl tamoxifen lipid nanocapsules in xenografted triple negative breast cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Lainé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Adriaenssens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vessières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Jalleli</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sami Aifa</w:t>
+                <w:t xml:space="preserve">Cyril Corbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International journal of biomedical science: IJBS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 34 (28), pp.6949-6956. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biomaterials.2013.05.065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01230383v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01230382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferrocenyl flavonoid-induced morphological modifications of endothelial cells and cytotoxicity against B16 murine melanoma cells</w:t>
               </w:r>
@@ -6307,51 +6307,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keshri Nath Tiwari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Quentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6415,90 +6415,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the amino chain length and the transformation into citric acid salts of aryl-diphenyl-butenes and ferrocenyl-diphenyl-butenes bearing two dimethylaminoalkyl chains on their antimicrobial activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Jellali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Trigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siden Top</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Aifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SpringerPlus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 2 (1), pp.508. </w:t>
@@ -6549,90 +6549,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferrocenyl catechols: synthesis, oxidation chemistry and anti-proliferative effects on MDA-MB-231 breast cancer cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Leng Kelvin Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siden Top</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Buriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 41 (25), pp.7537-7549. </w:t>
@@ -6670,90 +6670,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and Antiproliferative Effects of [3]Ferrocenophane Transposition Products and Pinacols Obtained from McMurry Cross-Coupling Reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meral Görmen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth A. Hillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vessières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Huché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6798,389 +6798,389 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01230386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new series of ferrocifen derivatives, bearing two aminoalkyl chains, with strong antiproliferative effects on breast cancer cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Biological evaluation of twenty-eight ferrocenyl tetrasubstituted olefins: Cancer cell growth inhibition, ROS production and hemolytic activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alane Cabral De Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth A. Hillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Meral Goermen</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danilo Damasceno Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe A. R. Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c1nj20192a⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 46 (9), pp.3778-3787. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2011.05.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01230387v1</w:t>
+                <w:t xml:space="preserve">hal-01230389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological evaluation of twenty-eight ferrocenyl tetrasubstituted olefins: Cancer cell growth inhibition, ROS production and hemolytic activity</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">A new series of ferrocifen derivatives, bearing two aminoalkyl chains, with strong antiproliferative effects on breast cancer cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Felipe A. R. Rodrigues</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siden Top</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vessières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Huché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meral Goermen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 35 (10), pp.2212-2218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c1nj20192a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2011.05.043⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01230389v1</w:t>
+                <w:t xml:space="preserve">hal-01230387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of bactericidal and fungicidal activity of ferrocenyl or phenyl derivatives in the diphenyl butene series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi El Arbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siden Top</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Rhouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Aifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 696 (5), pp.1038-1048. </w:t>
@@ -7243,51 +7243,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ANTIMICROBIAL EFFECT OF FERROCENYL DIARYL BUTENES AGAINST OLIVE PLANTLET DISEASES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. El Arbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chaari Rkhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7349,1205 +7349,1205 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01230390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, Cytotoxicity, and COMPARE Analysis of Ferrocene and [3]Ferrocenophane Tetrasubstituted Olefin Derivatives against Human Cancer Cells</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Facile synthesis and strong antiproliferative activity of disubstituted diphenylmethylidenyl-[3]ferrocenophanes on breast and prostate cancer cell lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meral Görmen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siden Top</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Huché</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vessières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Aude Plamont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemMedChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cmdc.201000286⟩</w:t>
+              <w:t xml:space="preserve">MedChemComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 1 (2), pp.149-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c0md00026d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01230394v1</w:t>
+                <w:t xml:space="preserve">hal-01230393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facile synthesis and strong antiproliferative activity of disubstituted diphenylmethylidenyl-[3]ferrocenophanes on breast and prostate cancer cell lines</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Synthesis, Cytotoxicity, and COMPARE Analysis of Ferrocene and [3]Ferrocenophane Tetrasubstituted Olefin Derivatives against Human Cancer Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meral Goermen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siden Top</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie-Aude Plamont</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth A. Hillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Huché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MedChemComm</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ChemMedChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5 (12), pp.2039-2050. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cmdc.201000286⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c0md00026d⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01230393v1</w:t>
+                <w:t xml:space="preserve">hal-01230394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative toxicity of [3]ferrocenophane and ferrocene moieties on breast cancer cells</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antiparasitic and Immunomodulatory Activities of 1,1-bis(4-Hydroxyphenyl)-2-Phenyl-but-1-ene and Its Protected and Free 2-Ferrocenyl Derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damian Plazuk</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Milena B. P. Soares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Fernando Oliveira Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matheus Santos De Sa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Ribeiro-Dos-Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pigeon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Aude Plamont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2009.10.102⟩</w:t>
+              <w:t xml:space="preserve">Drug Development Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 71 (1, SI), pp.69-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ddr.20349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01230391v1</w:t>
+                <w:t xml:space="preserve">hal-01230392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antiparasitic and Immunomodulatory Activities of 1,1-bis(4-Hydroxyphenyl)-2-Phenyl-but-1-ene and Its Protected and Free 2-Ferrocenyl Derivatives</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Matheus Santos De Sa</w:t>
+                <w:t xml:space="preserve">Comparative toxicity of [3]ferrocenophane and ferrocene moieties on breast cancer cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meral Görmen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricardo Ribeiro-Dos-Santos</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Damian Plazuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth A. Hillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Aude Plamont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drug Development Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 71 (1, SI), pp.69-75. </w:t>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 51 (1), pp.118-120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ddr.20349⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2009.10.102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01230392v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01230391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A [3]Ferrocenophane polyphenol showing a remarkable antiproliferative activity on breast and prostate cancer cell lines</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Labbé</w:t>
+                <w:t xml:space="preserve">Synthesis and Structure-Activity Relationships of Ferrocenyl Tamoxifen Derivatives with Modified Side Chains.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Top</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vessieres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.A. Hillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jm900297x⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 15, pp.684-696. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.200801108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00448988v1</w:t>
+                <w:t xml:space="preserve">hal-00376089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dose effect activity of ferrocifen-loaded lipid nanocapsules on a 9L-glioma model</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Role of aromatic substituents on the antiproliferative effects of diphenyl ferrocenyl butene compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouardia Zekri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth A. Hillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siden Top</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vessières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pigeon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2009.05.031⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 22, pp.4318-4326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/B819812H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01230396v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00449003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Structure-Activity Relationships of Ferrocenyl Tamoxifen Derivatives with Modified Side Chains.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Dose effect activity of ferrocifen-loaded lipid nanocapsules on a 9L-glioma model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. T. Huynh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vessières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">E.A. Hillard</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.200801108⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 379 (2), pp.317-323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2009.05.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00376089v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01230396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of aromatic substituents on the antiproliferative effects of diphenyl ferrocenyl butene compounds</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
+                <w:t xml:space="preserve">A [3]Ferrocenophane polyphenol showing a remarkable antiproliferative activity on breast and prostate cancer cell lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damian Plazuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vessières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth A. Hillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pascal Pigeon</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Buriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 52, pp.4964-4967. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jm900297x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/B819812H⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00449003v1</w:t>
+                <w:t xml:space="preserve">hal-00448988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis, oxidation chemistry and cytotoxicity studies on ferrocene derivatives of diethylstilbestrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Leng Kelvin Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth A. Hillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siden Top</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Aude Plamont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 48, pp.10871-10881. </w:t>
@@ -8597,90 +8597,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The replacement of a phenol group by an aniline or acetanilide group enhances the cytotoxicity of 2-ferrocenyl-1,1-diphenyl-but-1-ene compounds against breast cancer cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siden Top</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouardia O. Zekri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth A. Hillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne A. Vessieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8725,360 +8725,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00376093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical attachment of a conjugated amino-ferrocifen complex onto carbon and metal surfaces</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Lipid nanocapsules loaded with an organometallic tamoxifen derivative as a novel drug-carrier system for experimental malignant gliomas.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Passirani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Garcion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vessières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of electroanalytical chemistry and interfacial electrochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jelechem.2008.04.012⟩</w:t>
+              <w:t xml:space="preserve">Journal of Controlled Release</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 130 (2), pp.146-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jconrel.2008.05.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01230398v1</w:t>
+                <w:t xml:space="preserve">inserm-00343557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipid nanocapsules loaded with an organometallic tamoxifen derivative as a novel drug-carrier system for experimental malignant gliomas.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Passirani</w:t>
+                <w:t xml:space="preserve">Electrochemical attachment of a conjugated amino-ferrocifen complex onto carbon and metal surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Buriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Garcion</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christian Amatore</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Controlled Release</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 130 (2), pp.146-53. </w:t>
+              <w:t xml:space="preserve">Journal of electroanalytical chemistry and interfacial electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 619, pp.169-175. </w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jconrel.2008.05.027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jelechem.2008.04.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00343557v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01230398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferrocenyl compounds possessing protected phenol and thiophenol groups: Synthesis, X-ray structure, and in vitro biological effects against breast cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia B. Heilmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth A. Hillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Aude Plamont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Bolte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9257,161 +9257,157 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00180710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferrocifens and ferrocifenols as new potential weapons against breast cancer</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+                <w:t xml:space="preserve">The influence of phenolic hydroxy substitution on the electron transfer and anti-cancer properties of compounds based on the 2-ferrocenyl-1-phenyl-but-1-ene motif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth A. Hillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vessières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Amatore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Jaouen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHIMIA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 61 (11), pp.716-724. </w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 43, pp.5073-5081. </w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2533/chimia.2007.716⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/b705030e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01230400v1</w:t>
+                <w:t xml:space="preserve">hal-01230399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organometallic analogues of tamoxifen: Effect of the amino side-chain replacement by a carbonyl ferrocenyl moiety in hydroxytamoxifen</w:t>
               </w:r>
@@ -9423,64 +9419,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siden Top</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vessières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Huché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9525,239 +9521,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01230401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of phenolic hydroxy substitution on the electron transfer and anti-cancer properties of compounds based on the 2-ferrocenyl-1-phenyl-but-1-ene motif</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
+                <w:t xml:space="preserve">Ferrocifens and ferrocifenols as new potential weapons against breast cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vessières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth A. Hillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siden Top</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 43, pp.5073-5081. </w:t>
+              <w:t xml:space="preserve">CHIMIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 61 (11), pp.716-724. </w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/b705030e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2533/chimia.2007.716⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01230399v1</w:t>
+                <w:t xml:space="preserve">hal-01230400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organometallic diphenols: The importance of the organometallic moiety on the expression of a cytotoxic effect on breast cancer cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth A. Hillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vessières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siden Top</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konrad Kowalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 692 (6), pp.1315-1326. </w:t>
@@ -9833,51 +9833,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Vessieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siden Top</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Hillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9941,103 +9941,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective estrogen receptor modulators in the ruthenocene series. Synthesis and biological behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siden Top</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vessières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Huché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth A. Hillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 48 (8), pp.2814-2821. </w:t>
@@ -10101,51 +10101,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siden Top</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Vessieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mn Rager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10247,51 +10247,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Le Bideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Henique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jm Joerger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10355,51 +10355,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intramolecular addition of a hydroxyl to a N-acyliminium system. Application to the synthesis of isoindolo[2,1-a][3,1]benzoxazine and isoindolo[1,2-c][2,4] benzoxazepine derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Sikoraiova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10472,51 +10472,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of a 1,6-hydride shift in an open chain of hydroxylactam-triarylcarbinols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïcha Mamouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10641,51 +10641,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siden Top</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vessieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10736,51 +10736,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thieno[2′,3′:5,6]azepino[2,1- a ]isoindolones from hydroxylactam-alcohols via N -acyliminium ion olefin cyclization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10853,51 +10853,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quinoxalines, benzodiazepines and benzodiazocines fused to pyrrole and isoindole via N-acyliminium ion aromatic cyclization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Netchitaïlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10983,51 +10983,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polycyclic systems: Synthesis of isoindolo[2,1-b]pyrrolo[1,2-d] [2,4]benzodiazocine and isoindolo[1,2-d]pyrrolo[1,2-a][1,5]benzodiazocine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Decroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11074,51 +11074,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acyliminium ion-olefin cyclization leading to isoindolo [2,1-a]quinoline derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11185,406 +11185,406 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01230412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of benzo(or furo)[5,6]azepino[2,1-a]isoindolone derivatives: pi-cyclisations of N-acyliminium ions.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Synthesis and reduction of thieno[2 `,3 `(3 `,2 ` or 3 `,4 `): 5,6]-azocino[2,1-a]isoindole-7,13-diones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Decroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Heterocyclic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 35 (6), pp.1429-1433. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jhet.5570350635⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0040-4039(98)02075-9⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01230414v1</w:t>
+                <w:t xml:space="preserve">hal-01230418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New fused lactones from indolizinediones via N-acyliminium ions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Decroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 54 (30), pp.8737-8744. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0040-4020(98)00468-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01230415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and reduction of thieno[2 `,3 `(3 `,2 ` or 3 `,4 `): 5,6]-azocino[2,1-a]isoindole-7,13-diones</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Synthesis of benzo(or furo)[5,6]azepino[2,1-a]isoindolone derivatives: pi-cyclisations of N-acyliminium ions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Daich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Marchalin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Decroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Heterocyclic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 35 (6), pp.1429-1433. </w:t>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 39 (50), pp.9187-9190. </w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jhet.5570350635⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0040-4039(98)02075-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01230418v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01230414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective access to N-aryl or N-alkyl derivatives of isoindolo[2,1-b][2,4]benzo(or thieno)diazepines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11657,51 +11657,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel approach to isoindolo[2,1-a]quinolines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Decroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11748,51 +11748,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diisoindolothieno[2,4]diazepines via a diastereoselective N-acyliminium ion cyclization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Decroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11833,239 +11833,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01230417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of dibenz[c,e]azepine and benzo[e]thieno[c]azepine via N-acyliminium ion cyclization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Introduction of a carboxymethylamino (or oxy or thio) group in the 3 position of 2-aryl (or arylmethyl) isoindol-1-ones from alpha hydroxylactams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Decroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 38 (6), pp.1041-1042. </w:t>
+              <w:t xml:space="preserve">Synthetic Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 27 (8), pp.1423-1431. </w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0040-4039(96)02497-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00397919708006073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01230421v1</w:t>
+                <w:t xml:space="preserve">hal-01230420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction of a carboxymethylamino (or oxy or thio) group in the 3 position of 2-aryl (or arylmethyl) isoindol-1-ones from alpha hydroxylactams</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Synthesis of dibenz[c,e]azepine and benzo[e]thieno[c]azepine via N-acyliminium ion cyclization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Decroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthetic Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 27 (8), pp.1423-1431. </w:t>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 38 (6), pp.1041-1042. </w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00397919708006073⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0040-4039(96)02497-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01230420v1</w:t>
+                <w:t xml:space="preserve">hal-01230421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetracyclic systems: Synthesis of isoindolo[1,2-b]thieno[2,3(3,2 or 3,4)-e][1,3]thiazocines and isoindolo[2,1-a]thieno[2,3(3,2 or 3,4)-f][1,4] and [1,5]diazocines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Decroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12125,51 +12125,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intramolecular amidoalkylation cyclizations in synthesis of novel pyrrolo(or isoindolo)thieno[2]benzazepines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïcha Mamouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Adam Daïch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12229,51 +12229,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new access to isoindolo[2,1-b][2,4]benzodiazepines through an N-acyliminium ion amide cyclization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Decroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12320,51 +12320,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèses de thiéno[2’,3’(ou 3’,2’):5,6]azépino[2,1-a]isoindol-6-ones diversement substituées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Decroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12415,51 +12415,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acyliminium ion cyclizations: Synthesis of thieno[2',3':3,4]pyrrolo[2,1-a]isoindolone and benzo[a]thieno[2,3(3,2 or 3,4)-g]indolizinones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Decroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12506,51 +12506,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of thieno[2′,3′(3′,4′ or 3′,2′):5,6]azepino[2,1-a]isoindolediones from N-Thienyl-2(3)-ylmethylphthalimides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Decroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12609,51 +12609,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benzothienoindolizidines via intramolecular aryl radical cyclization or palladium catalyzed cyclization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Decroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12771,51 +12771,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Lepeltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Esnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12857,51 +12857,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoassemblies formed by polyarginine-ferrocifen conjugates for lung cancer treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Lepeltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12982,90 +12982,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoassemblies formed by cell-penetrating peptides and ferrocifens for lung cancer treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Lepeltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Perino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13107,90 +13107,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-assembly of prodrugs formed by cell-penetrating peptide and ferrocifen for lung cancer treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Lepeltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Perino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13271,51 +13271,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Lepeltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Esnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13396,51 +13396,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Lepeltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Esnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13508,51 +13508,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Daïch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Decroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13616,51 +13616,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Daïch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Decroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13724,51 +13724,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Daïch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïcha Mamouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Decroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13877,51 +13877,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Idlas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milad Baroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13989,77 +13989,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Idlas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Lepeltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Passirani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFNano2021, Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, ANGERS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14084,51 +14084,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and characterization of cell-penetrating peptide-ferrocifen self-assemblies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Lepeltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14209,51 +14209,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is dynamic light scattering a good method to characterize self-assemblies of cell penetrating peptide-ferrocifen conjugates?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Lepeltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14334,90 +14334,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoparticules, chargées en ferrocifenes, pour le traitement du cancer du poumon par nébulisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Lepeltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Perino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14459,90 +14459,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-assemblies formed by cell-penetrating peptide and ferrocifen for lung cancer treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Lepeltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Perino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14584,90 +14584,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-assemblies consisting of cell penetrating peptides and ferrocifen for the treatment of lung carcinoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Lepeltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Perino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14741,51 +14741,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CDModelTree (V1): Manipulation of a cyclodextrin-ferrociphenol supramolecular models database using a PHP web application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pigeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:5c05be4fc1a1a2d4ca16bc48323231bb28379dec;origin=https://hal.archives-ouvertes.fr/hal-03991394;visit=swh:1:snp:438a3325327d8bef3a099271997a0dbdeca32da2;anchor=swh:1:rel:4ec1d7207a58cc63963137f2e79030f04cfdec96;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -14902,51 +14902,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="68BAF46E"/>
+    <w:nsid w:val="7005E765"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15133,51 +15133,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascal-pigeon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5374-5346" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/196560039" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/F-9758-2014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448769v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Ladaycia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lemaire" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pailhori&#232;s" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Lautram" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Franconi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13346-025-02037-x" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04990488v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Fort&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pigeon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/M1980" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077274v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Hapel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/M2009" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996247v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Guyon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnese Bosio" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5NR00643K" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601570v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Li" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Yu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuejing Fan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ximing Xu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4SC02002B" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04369370v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Wang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei-Pei Xie" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang Yang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.3c01709" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824406v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Herson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/M1932" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03955374v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Idlas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lepeltier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bastiat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mcglinchey" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.2c02910" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176438v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feten Najlaoui" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael James Mcglinchey" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Sanz Garc&#237;a" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Jaouen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms241512288" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736856v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Busser" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Sotoing Ta&#239;we" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sturm" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27144651" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03774820v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fariba N&#233;mati" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2022.122164" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807919v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Fayolle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fischer-Durand" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Salmain" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Buriez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27196690" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527077v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Sanz Garcia" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaschard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Navizet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Sahihi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siden Top" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202101075" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599161v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Wang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangkun Yan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick M Dansette" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2022.114202" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736842v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Othman" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27144549" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356305v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vessieres" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emie Quissac" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Lemaire" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agusti Alentorn" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrycja Domeracka" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms221910404" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921197v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Abdmouleh" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi El Arbi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Ben Saad" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Jellali" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna E. Ketata" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1568026620666200819145526" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02319158v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gimel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Calvignac" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b01493" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02282225v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Tonolo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Scalcon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201900430" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02103918v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Garcia" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Troufflard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201902456" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01817763v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reatul Karim" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Esnault" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NR02132E" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861749v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Aroui" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Pezet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sancey" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jphp.12998" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01479613v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aref Neifar" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Mihoubi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girish K. G. K. Gupta" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1389557517666170208142254" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01720644v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihene Elloumi-Mseddi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Mnif" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejmeddine Akacha" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bochra Hakim" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2018.01.036" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01646922v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SC04213B" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611795v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Concepcion Garcia Alvarez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.7b00743" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01611372v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Gouzi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2017.07.031" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408995v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meral Gormen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vessi&#232;res" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201601088" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01484511v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Yong" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Mcglinchey" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2016.09.005" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01611386v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Folda" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7MT00121E" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01338321v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Beauperin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Richard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Pla&#380;uk" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6DT01640E" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01401089v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Citta" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Bindoli" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinorgbio.2016.08.005" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01289145v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Jall&#233;li" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Trigui" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meral G&#246;rmen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5MD00568J" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01345781v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick M. Dansette" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201603931" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230371v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201503048" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230370v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hamels" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201500075" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01218567v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaineb Abdelkafi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Leclerc" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Durand" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2015.06.043" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01261304v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolli Bellotti De Souza" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Caroline Campos Aguiar" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alane Cabral De Oliveira" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0074-02760150163" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230376v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm5013165" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230373v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Theolier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2014.02.037" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X03CW5W7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230374v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Zhi Shirley Lee" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Buriez" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Labb&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om500225k" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230375v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuella Gomes Da Silva" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Damasceno Rocha" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth A. Hillard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201402219" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2BJ85V9K-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230372v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meral Goermen" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Kowalski" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge Mueller-Bunz" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules190710350" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230377v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bruyere" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Mathieu" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinorgbio.2014.08.015" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230382v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Lain&#233;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Adriaenssens" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Corbet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2013.05.065" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230383v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Jalleli" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Aifa" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230380v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Monserrat" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keshri Nath Tiwari" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Quentin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2012.12.031" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230378v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2193-1801-2-508" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230385v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Leng Kelvin Tan" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2dt30700f" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230386v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Huch&#233;" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om300382h" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230387v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1nj20192a" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230389v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe A. R. Rodrigues" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2011.05.043" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C1QKG9BH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230388v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Rhouma" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2010.09.015" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6G5XBJDS-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230390v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Arbi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaari Rkhis" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rhouma" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230394v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201000286" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230393v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Plamont" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0md00026d" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/30944EA1D7B36172539D31B0A2681C87DC4D7FF6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230391v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Plazuk" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2009.10.102" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230392v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena B. P. Soares" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Fernando Oliveira Costa" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Santos De Sa" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Ribeiro-Dos-Santos" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ddr.20349" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448988v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm900297x" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230396v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Allard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. T. Huynh" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vessi&#232;res" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jaouen" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2009.05.031" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376089v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nguyen" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Top" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vessieres" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Hillard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200801108" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449003v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouardia Zekri" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B819812H" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-W4TMWNS8-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230395v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b913570g" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/30667D457346B2EE1411041334748E9B14F1B23A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376093v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouardia O. Zekri" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Vessieres" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2008.11.035" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230398v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Amatore" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2008.04.012" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00343557v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Allard" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Passirani" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Garcion" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2008.05.027" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230397v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia B. Heilmann" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bolte" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2007.12.011" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180710v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Nguyen" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Marsaud" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bouclier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2007.06.033" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230400v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2533/chimia.2007.716" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230401v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2006.11.016" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230399v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b705030e" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230402v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2006.10.041" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-80ZVFQBJ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230403v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vessieres" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Hillard" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Boubeker" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm050251o" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093015v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm049268h" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230404v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mn Rager" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Huche" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.200400067" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G08T7S46-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230405v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Le Bideau" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Henique" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Joerger" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-328X(02)02090-9" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230406v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Sikoraiova" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Marchalin" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Decroix" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3987/COM-01-S(K)5" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230408v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Mamouni" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Marchalin" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4020(01)00437-9" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230409v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Leclercq" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b009553m" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230407v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jhet.5570380105" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230410v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Netchita&#239;lo" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Daich" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3987/COM-99-S21" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230411v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jhet.5570360326" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230412v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jhet.5570360319" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230414v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Daich" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(98)02075-9" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C7A65F4D756342452E5EC8C8220A6AD38D2A78F5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230415v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4020(98)00468-2" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230418v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jhet.5570350635" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1C9A6D26140E61247D62EF5A179A2EDB0F27D437/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230416v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4020(97)10359-3" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230413v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00397919808004302" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230417v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(98)01979-0" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230421v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(96)02497-5" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230420v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00397919708006073" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230425v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jhet.5570340203" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230424v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Adam Da&#239;ch" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jhet.5570340519" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230422v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(97)00539-X" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230419v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230423v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4020(96)01196-9" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01218990v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jhet.5570330123" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6E945CAECF0C8D1D4BE4D004CC0B6FBD8AD81B26/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01218988v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0040-4039(96)01738-8" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02617951v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02617897v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Leli&#232;vre" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616031v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Perino" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616026v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616018v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616007v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568008v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Da&#239;ch" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568104v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567914v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109714v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bottasso" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Baroud" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552215v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02617358v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02617249v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616022v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616014v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02615994v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991394v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:5c05be4fc1a1a2d4ca16bc48323231bb28379dec;origin=https://hal.archives-ouvertes.fr/hal-03991394;visit=swh:1:snp:438a3325327d8bef3a099271997a0dbdeca32da2;anchor=swh:1:rel:4ec1d7207a58cc63963137f2e79030f04cfdec96;path=/" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascal-pigeon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5374-5346" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/196560039" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/F-9758-2014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448769v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Ladaycia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lemaire" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pailhori&#232;s" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Lautram" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Franconi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13346-025-02037-x" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996247v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Guyon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnese Bosio" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5NR00643K" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077274v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pigeon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Hapel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/M2009" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04990488v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Fort&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/M1980" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601570v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Li" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Yu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuejing Fan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ximing Xu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4SC02002B" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04369370v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Wang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei-Pei Xie" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang Yang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.3c01709" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824406v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Herson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/M1932" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03955374v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Idlas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lepeltier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bastiat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mcglinchey" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.2c02910" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176438v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feten Najlaoui" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael James Mcglinchey" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Sanz Garc&#237;a" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Jaouen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms241512288" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03774820v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fariba N&#233;mati" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2022.122164" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807919v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Fayolle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fischer-Durand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Salmain" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Buriez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27196690" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599161v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Wang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangkun Yan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick M Dansette" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2022.114202" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527077v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Sanz Garcia" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaschard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Navizet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Sahihi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siden Top" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202101075" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736856v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Busser" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Sotoing Ta&#239;we" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sturm" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27144651" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736842v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Othman" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27144549" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356305v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vessieres" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emie Quissac" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Lemaire" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agusti Alentorn" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrycja Domeracka" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms221910404" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921197v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Abdmouleh" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi El Arbi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Ben Saad" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Jellali" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna E. Ketata" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1568026620666200819145526" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02319158v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gimel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Calvignac" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b01493" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02282225v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Tonolo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Scalcon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201900430" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02103918v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Garcia" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Troufflard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201902456" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01817763v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reatul Karim" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Esnault" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NR02132E" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01479613v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aref Neifar" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Mihoubi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girish K. G. K. Gupta" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1389557517666170208142254" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861749v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Aroui" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Pezet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sancey" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jphp.12998" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01720644v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihene Elloumi-Mseddi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Mnif" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejmeddine Akacha" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bochra Hakim" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2018.01.036" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01646922v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SC04213B" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611795v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Concepcion Garcia Alvarez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.7b00743" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01611372v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Gouzi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2017.07.031" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01484511v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Yong" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Mcglinchey" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2016.09.005" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408995v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meral Gormen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vessi&#232;res" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201601088" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01611386v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Folda" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7MT00121E" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01345781v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Richard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick M. Dansette" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201603931" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01401089v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Citta" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Bindoli" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinorgbio.2016.08.005" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01289145v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Jall&#233;li" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Trigui" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meral G&#246;rmen" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5MD00568J" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01338321v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Beauperin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Pla&#380;uk" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6DT01640E" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230370v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hamels" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201500075" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230371v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201503048" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01218567v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaineb Abdelkafi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Leclerc" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Durand" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2015.06.043" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01261304v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolli Bellotti De Souza" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Caroline Campos Aguiar" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alane Cabral De Oliveira" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0074-02760150163" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230372v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meral Goermen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Kowalski" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge Mueller-Bunz" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules190710350" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230375v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuella Gomes Da Silva" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Damasceno Rocha" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth A. Hillard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201402219" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2BJ85V9K-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230376v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm5013165" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230373v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Theolier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2014.02.037" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X03CW5W7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230374v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Zhi Shirley Lee" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Buriez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Labb&#233;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om500225k" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230377v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bruyere" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Mathieu" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinorgbio.2014.08.015" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230383v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Jalleli" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Aifa" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230382v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Lain&#233;" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Adriaenssens" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Corbet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2013.05.065" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230380v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Monserrat" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keshri Nath Tiwari" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Quentin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2012.12.031" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230378v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2193-1801-2-508" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230385v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Leng Kelvin Tan" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2dt30700f" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230386v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Huch&#233;" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om300382h" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230389v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe A. R. Rodrigues" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2011.05.043" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C1QKG9BH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230387v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1nj20192a" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230388v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Rhouma" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2010.09.015" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6G5XBJDS-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230390v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Arbi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaari Rkhis" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rhouma" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230393v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Plamont" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0md00026d" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/30944EA1D7B36172539D31B0A2681C87DC4D7FF6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230394v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201000286" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230392v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena B. P. Soares" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Fernando Oliveira Costa" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Santos De Sa" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Ribeiro-Dos-Santos" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ddr.20349" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230391v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Plazuk" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2009.10.102" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376089v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nguyen" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Top" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vessieres" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Hillard" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200801108" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449003v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouardia Zekri" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B819812H" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-W4TMWNS8-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230396v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Allard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. T. Huynh" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vessi&#232;res" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jaouen" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2009.05.031" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448988v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm900297x" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230395v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b913570g" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/30667D457346B2EE1411041334748E9B14F1B23A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376093v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouardia O. Zekri" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Vessieres" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2008.11.035" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00343557v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Allard" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Passirani" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Garcion" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2008.05.027" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230398v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Amatore" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2008.04.012" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230397v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia B. Heilmann" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bolte" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2007.12.011" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180710v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Nguyen" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Marsaud" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bouclier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2007.06.033" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230399v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b705030e" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230401v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2006.11.016" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230400v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2533/chimia.2007.716" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230402v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2006.10.041" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-80ZVFQBJ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230403v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vessieres" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Hillard" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Boubeker" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm050251o" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093015v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm049268h" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230404v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mn Rager" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Huche" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.200400067" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G08T7S46-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230405v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Le Bideau" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Henique" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Joerger" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-328X(02)02090-9" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230406v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Sikoraiova" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Marchalin" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Decroix" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3987/COM-01-S(K)5" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230408v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Mamouni" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Marchalin" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4020(01)00437-9" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230409v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Leclercq" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b009553m" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230407v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jhet.5570380105" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230410v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Netchita&#239;lo" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Daich" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3987/COM-99-S21" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230411v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jhet.5570360326" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230412v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jhet.5570360319" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230418v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jhet.5570350635" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1C9A6D26140E61247D62EF5A179A2EDB0F27D437/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230415v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4020(98)00468-2" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230414v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Daich" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(98)02075-9" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C7A65F4D756342452E5EC8C8220A6AD38D2A78F5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230416v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4020(97)10359-3" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230413v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00397919808004302" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230417v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(98)01979-0" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230420v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00397919708006073" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230421v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(96)02497-5" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230425v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jhet.5570340203" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230424v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Adam Da&#239;ch" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jhet.5570340519" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230422v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(97)00539-X" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230419v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230423v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4020(96)01196-9" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01218990v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jhet.5570330123" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6E945CAECF0C8D1D4BE4D004CC0B6FBD8AD81B26/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01218988v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0040-4039(96)01738-8" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02617951v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02617897v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Leli&#232;vre" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616031v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Perino" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616026v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616018v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616007v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568008v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Da&#239;ch" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568104v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567914v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109714v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bottasso" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Baroud" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552215v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02617358v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02617249v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616022v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616014v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02615994v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991394v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:5c05be4fc1a1a2d4ca16bc48323231bb28379dec;origin=https://hal.archives-ouvertes.fr/hal-03991394;visit=swh:1:snp:438a3325327d8bef3a099271997a0dbdeca32da2;anchor=swh:1:rel:4ec1d7207a58cc63963137f2e79030f04cfdec96;path=/" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>