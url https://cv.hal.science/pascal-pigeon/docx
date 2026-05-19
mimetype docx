--- v1 (2026-04-28)
+++ v2 (2026-05-19)
@@ -122,53 +122,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">196560039</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">http://scholar.google.fr/citations?user=JA7gN3sAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">F-9758-2014</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -177,3494 +198,3438 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (98)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (99)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-assemblies from prodrugs composed of antimicrobial peptides: a revolution in local lung cancer treatment, with microbiota as a main actor</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis of Three Bent Bis(imido-ferrocidiphenols)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Lemaire</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pascal Pigeon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drug Delivery and Translational Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13346-025-02037-x⟩</w:t>
+              <w:t xml:space="preserve">Molbank</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, Heterocycle Reactions, 2026 (3), pp.M2170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/M2170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05448769v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05613874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-assemblies of cell-penetrating peptides and ferrocifens: design and biological evaluation of an innovative platform for lung cancer treatment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Self-assemblies from prodrugs composed of antimicrobial peptides: a revolution in local lung cancer treatment, with microbiota as a main actor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Ladaycia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pailhoriès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léna Guyon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abdallah Ladaycia</w:t>
+                <w:t xml:space="preserve">Nolwenn Lautram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Franconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 17 (15), pp.9232-9244. </w:t>
+              <w:t xml:space="preserve">Drug Delivery and Translational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, Online ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D5NR00643K⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13346-025-02037-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04996247v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05448769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Alternative Method for Preparing Methyl 2-Ferrocenyl-2-oxo-acetate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Hapel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molbank</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Organic Synthesis and Biosynthesis, pp.M2009. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/M2009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05077274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethyl 4-Ene-4-ferrocenyl-5,5-bis-(4-hydroxyphenyl)-pentanoate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Forté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pigeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molbank</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Structure Determination, 2025 (1), pp.M1980. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/M1980⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04990488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Does Ferrocene Correlate with Ferroptosis? Multiple Approaches to Explore Ferrocene-Appended GPX4 Inhibitors as Anticancer Agents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Self-assemblies of cell-penetrating peptides and ferrocifens: design and biological evaluation of an innovative platform for lung cancer treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Ladaycia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wei Li</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Ximing Xu</w:t>
+                <w:t xml:space="preserve">Agnese Bosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Franconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D4SC02002B⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (15), pp.9232-9244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D5NR00643K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04601570v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04996247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the Diversified Metabolic Behavior of Hydroxyalkyl Ferrocidiphenols as Anticancer Complexes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How Does Ferrocene Correlate with Ferroptosis? Multiple Approaches to Explore Ferrocene-Appended GPX4 Inhibitors as Anticancer Agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuejing Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hui Wang</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pascal Pigeon</w:t>
+                <w:t xml:space="preserve">Ximing Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.3c01709⟩</w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, pp.10477-10490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D4SC02002B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04369370v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04601570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1,1-Bis(4-hydroxyphenyl)-2-ferrocenylbutane</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Forté</w:t>
+                <w:t xml:space="preserve">Deciphering the Diversified Metabolic Behavior of Hydroxyalkyl Ferrocidiphenols as Anticancer Complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuejing Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pei-Pei Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Herson</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Shuang Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pigeon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molbank</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Structure Determination, 2024 (4), pp.M1932. </w:t>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 67 (2), pp.1209-1224. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/M1932⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.3c01709⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04824406v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04369370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physicochemical Characterization of Ferrocifen Lipid Nanocapsules: Customized Drug Delivery Systems Guided by the Molecular Structure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">1,1-Bis(4-hydroxyphenyl)-2-ferrocenylbutane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Forté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Idlas</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Patrick Herson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pigeon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.2c02910⟩</w:t>
+              <w:t xml:space="preserve">Molbank</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Structure Determination, 2024 (4), pp.M1932. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/M1932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03955374v1</w:t>
+                <w:t xml:space="preserve">hal-04824406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unravelling the Role of Uncommon Hydrogen Bonds in Cyclodextrin Ferrociphenol Supramolecular Complexes: A Computational Modelling and Experimental Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feten Najlaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael James Mcglinchey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Sanz García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Special Issue Cyclodextrins: Properties and Applications, 24 (15), pp.12288. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijms241512288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04176438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferrocifen stealth LNCs and conventional chemotherapy: A promising combination against multidrug-resistant ovarian adenocarcinoma</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Physicochemical Characterization of Ferrocifen Lipid Nanocapsules: Customized Drug Delivery Systems Guided by the Molecular Structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Idlas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdallah Ladaycia</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Lepeltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bastiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fariba Némati</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pascal Pigeon</w:t>
+                <w:t xml:space="preserve">Michael Mcglinchey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 626, pp.122164. </w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 39 (5), pp.1885-1896. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2022.122164⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.2c02910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03774820v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03955374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, Electrochemical and Fluorescence Properties of the First Fluorescent Member of the Ferrocifen Family and of its Oxidized Derivatives</w:t>
+                <w:t xml:space="preserve">Inhibition of cathepsin B by ferrocenyl indenes highlights a new pharmacological facet of ferrocifens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Fayolle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Pigeon</w:t>
+                <w:t xml:space="preserve">Juan Sanz Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Fischer-Durand</w:t>
+                <w:t xml:space="preserve">Marie Gaschard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michèle Salmain</w:t>
+                <w:t xml:space="preserve">Isabelle Navizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier O. Buriez</w:t>
+                <w:t xml:space="preserve">Mehdi Sahihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siden Top</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules27196690⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022 (9), pp.e202101075. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.202101075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03807919v1</w:t>
+                <w:t xml:space="preserve">hal-03527077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity-oriented synthesis and bioactivity evaluation of N-substituted ferrocifen compounds as novel antiproliferative agents against TNBC cancer cells</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Ferrocifen stealth LNCs and conventional chemotherapy: A promising combination against multidrug-resistant ovarian adenocarcinoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Idlas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Ladaycia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fariba Némati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Lepeltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pigeon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick M Dansette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2022.114202⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 626, pp.122164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2022.122164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03599161v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03774820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition of cathepsin B by ferrocenyl indenes highlights a new pharmacological facet of ferrocifens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Succinimido–Ferrocidiphenol Complexed with Cyclodextrins Inhibits Glioblastoma Tumor Growth In Vitro and In Vivo without Noticeable Adverse Toxicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feten Najlaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Busser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Sanz Garcia</w:t>
+                <w:t xml:space="preserve">Germain Sotoing Taïwe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Gaschard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Siden Top</w:t>
+                <w:t xml:space="preserve">Nathalie Sturm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejic.202101075⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (14), pp.4651. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules27144651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03527077v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03736856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Succinimido–Ferrocidiphenol Complexed with Cyclodextrins Inhibits Glioblastoma Tumor Growth In Vitro and In Vivo without Noticeable Adverse Toxicity</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Diversity-oriented synthesis and bioactivity evaluation of N-substituted ferrocifen compounds as novel antiproliferative agents against TNBC cancer cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Sturm</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiangkun Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick M Dansette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules27144651⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 234, pp.114202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2022.114202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03736856v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03599161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">α-Hydroxylactams as Efficient Entries to Diversely Functionalized Ferrociphenols: Synthesis and Antiproliferative Activity Studies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Synthesis, Electrochemical and Fluorescence Properties of the First Fluorescent Member of the Ferrocifen Family and of its Oxidized Derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Fayolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie Gaschard</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fischer-Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Salmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Othman</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Olivier O. Buriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 27 (14), pp.4549. </w:t>
+              <w:t xml:space="preserve">, 2022, 27 (19), pp.6690. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules27144549⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules27196690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03736842v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03807919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneity of Response to Iron-Based Metallodrugs in Glioblastoma Is Associated with Differences in Chemical Structures and Driven by FAS Expression Dynamics and Transcriptomic Subtypes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">α-Hydroxylactams as Efficient Entries to Diversely Functionalized Ferrociphenols: Synthesis and Antiproliferative Activity Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gaschard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Vessieres</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mohamed Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Salmain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Jaouen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms221910404⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (14), pp.4549. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules27144549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03356305v1</w:t>
+                <w:t xml:space="preserve">hal-03736842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antimicrobial, antitumor and side effects assessment of a newly synthesized tamoxifen analogue</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Heterogeneity of Response to Iron-Based Metallodrugs in Glioblastoma Is Associated with Differences in Chemical Structures and Driven by FAS Expression Dynamics and Transcriptomic Subtypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vessieres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emie Quissac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agusti Alentorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatma Abdmouleh</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Emna E. Ketata</w:t>
+                <w:t xml:space="preserve">Patrycja Domeracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Topics in Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2174/1568026620666200819145526⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (19), pp.10404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms221910404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02921197v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03356305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance of Combining Advanced Particle Size Analysis Techniques To Characterize Cell-Penetrating Peptide–Ferrocifen Self-Assemblies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elise Lepeltier</w:t>
+                <w:t xml:space="preserve">Antimicrobial, antitumor and side effects assessment of a newly synthesized tamoxifen analogue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Abdmouleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi El Arbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajer Ben Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Jellali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Gimel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Florence Franconi</w:t>
+                <w:t xml:space="preserve">Emna E. Ketata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.9b01493⟩</w:t>
+              <w:t xml:space="preserve">Current Topics in Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (25), pp.2281-2288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/1568026620666200819145526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02319158v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02921197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small Structural Differences between Two Ferrocenyl Diphenols Determine Large Discrepancies of Reactivity and Biological Effects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Importance of Combining Advanced Particle Size Analysis Techniques To Characterize Cell-Penetrating Peptide–Ferrocifen Self-Assemblies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Lepeltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gimel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federica Tonolo</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pascal Pigeon</w:t>
+                <w:t xml:space="preserve">Brice Calvignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Franconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemMedChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cmdc.201900430⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (21), pp.6613-6620. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.9b01493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02282225v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02319158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atypical lone pair-π interaction with quinone methides in a series of imido-ferrociphenol anticancer drug candidates</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Small Structural Differences between Two Ferrocenyl Diphenols Determine Large Discrepancies of Reactivity and Biological Effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Tonolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Salmain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Scalcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siden Top</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pigeon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claire Troufflard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201902456⟩</w:t>
+              <w:t xml:space="preserve">ChemMedChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (19), pp.1717-1726. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cmdc.201900430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02103918v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02282225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced and preferential internalization of lipid nanocapsules into human glioblastoma cells: effect of a surface-functionalizing NFL peptide</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Atypical lone pair-π interaction with quinone methides in a series of imido-ferrociphenol anticancer drug candidates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siden Top</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reatul Karim</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lemaire</w:t>
+                <w:t xml:space="preserve">Claire Troufflard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8NR02132E⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58 (25), pp.8421-8425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201902456⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01817763v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02103918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aryl butenes active against K562 cells and lacking tyrosinase inhibitory activity as new leads in the treatment of leukemia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Girish K. G. K. Gupta</w:t>
+                <w:t xml:space="preserve">A new generation of ferrociphenols leads to a great diversity of reactive metabolites, and exhibits remarkable antiproliferative properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick M Dansette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siden Top</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael James Mcglinchey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mini-Reviews in Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2174/1389557517666170208142254⟩</w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.70-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7SC04213B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01479613v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01646922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anticancer properties of lipid and poly(ε-caprolactone) nanocapsules loaded with ferrocenyl-tamoxifen derivatives</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Selective cytotoxicity of arene tricarbonylchromium towards tumour cell lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihene Elloumi-Mseddi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Mnif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nejmeddine Akacha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bochra Hakim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pigeon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lucie Sancey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pharmacy and Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jphp.12998⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 862, pp.7-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jorganchem.2018.01.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01861749v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01720644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective cytotoxicity of arene tricarbonylchromium towards tumour cell lines</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Enhanced and preferential internalization of lipid nanocapsules into human glioblastoma cells: effect of a surface-functionalizing NFL peptide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reatul Karim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Lepeltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Esnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jorganchem.2018.01.036⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10, pp.13485-13501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8NR02132E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01720644v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01817763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new generation of ferrociphenols leads to a great diversity of reactive metabolites, and exhibits remarkable antiproliferative properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michael James Mcglinchey</w:t>
+                <w:t xml:space="preserve">Aryl butenes active against K562 cells and lacking tyrosinase inhibitory activity as new leads in the treatment of leukemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi El Arbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna E. Ketata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aref Neifar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Mihoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Girish K. G. K. Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C7SC04213B⟩</w:t>
+              <w:t xml:space="preserve">Mini-Reviews in Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (15), pp.1294-1301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/1389557517666170208142254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01646922v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01479613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Series of Succinimido-ferrociphenols and Related Heterocyclic Species Induce Strong Antiproliferative Effects, Especially against Ovarian Cancer Cells Resistant to Cisplatin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Anticancer properties of lipid and poly(ε-caprolactone) nanocapsules loaded with ferrocenyl-tamoxifen derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feten Najlaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Feten Najlaoui</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Aroui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Pezet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Concepcion Garcia Alvarez</w:t>
+                <w:t xml:space="preserve">Lucie Sancey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 60 (20), pp.8358-8368. </w:t>
+              <w:t xml:space="preserve">Journal of Pharmacy and Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 70 (11), pp.1474-1484. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.7b00743⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jphp.12998⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01611795v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01861749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The inhibition of tyrosinase by some aryl butenes: A desired activity or a side effect to avoid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna E. Ketata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aref Neifar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Mihoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Gouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3676,3928 +3641,3928 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 848, pp.133 - 141. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jorganchem.2017.07.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01611372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and antiproliferative evaluation of novel hydroxypropyl-ferrociphenol derivatives, resulting from the modification of hydroxyl groups</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">A New Series of Succinimido-ferrociphenols and Related Heterocyclic Species Induce Strong Antiproliferative Effects, Especially against Ovarian Cancer Cells Resistant to Cisplatin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siden Top</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feten Najlaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael J. Mcglinchey</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maria Concepcion Garcia Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 829, pp.108-115. </w:t>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 60 (20), pp.8358-8368. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jorganchem.2016.09.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.7b00743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01484511v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01611795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Side-Chain Effects on the 1-(Bis-aryl-methylidene)-[3]ferrocenophane Skeleton: Antiproliferative Activity against TNBC Cancer Cells and Comparison with the Acyclic Ferrocifen Series</w:t>
+                <w:t xml:space="preserve">Synthesis and antiproliferative evaluation of novel hydroxypropyl-ferrociphenol derivatives, resulting from the modification of hydroxyl groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meral Gormen</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Wang Yong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Vessières</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Michael J. Mcglinchey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siden Top</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Jaouen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Special Issue: The Multifaceted Chemistry of Ferrocene (Cluster Issue), 2017 (2), pp.454-465. </w:t>
+              <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 829, pp.108-115. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejic.201601088⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jorganchem.2016.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01408995v1</w:t>
+                <w:t xml:space="preserve">hal-01484511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tamoxifen-like metallocifens target the thioredoxin system determining mitochondrial impairment leading to apoptosis in Jurkat cells</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Side-Chain Effects on the 1-(Bis-aryl-methylidene)-[3]ferrocenophane Skeleton: Antiproliferative Activity against TNBC Cancer Cells and Comparison with the Acyclic Ferrocifen Series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandra Folda</w:t>
+                <w:t xml:space="preserve">Meral Gormen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Yong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vessières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Siden Top</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metallomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C7MT00121E⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Special Issue: The Multifaceted Chemistry of Ferrocene (Cluster Issue), 2017 (2), pp.454-465. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201601088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01611386v1</w:t>
+                <w:t xml:space="preserve">hal-01408995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferrocenyl Quinone Methide-Thiol Adducts as New Antiproliferative Agents: Synthesis, Metabolic Formation from Ferrociphenols, and Oxidative Transformation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Tamoxifen-like metallocifens target the thioredoxin system determining mitochondrial impairment leading to apoptosis in Jurkat cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Scalcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Salmain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Folda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siden Top</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 55 (35), pp.10431-10434. </w:t>
+              <w:t xml:space="preserve">Metallomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (7), pp.949-959. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.201603931⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C7MT00121E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01345781v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01611386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enzymatic oxidation of ansa-ferrocifen leads to strong and selective thioredoxin reductase inhibition in vitro</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valeria Scalcon</w:t>
+                <w:t xml:space="preserve">Ferrocenyl Quinone Methide-Thiol Adducts as New Antiproliferative Agents: Synthesis, Metabolic Formation from Ferrociphenols, and Oxidative Transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Citta</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alessandra Folda</w:t>
+                <w:t xml:space="preserve">Marie-Aude Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siden Top</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Bindoli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michèle Salmain</w:t>
+                <w:t xml:space="preserve">Patrick M. Dansette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Inorganic Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 165, pp.146-151. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55 (35), pp.10431-10434. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jinorgbio.2016.08.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.201603931⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01401089v1</w:t>
+                <w:t xml:space="preserve">hal-01345781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy of a novel ferrocenyl diaryl butene citrate compound as a biocide for preventing healthcare-associated infections</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mehdi El Arbi</w:t>
+                <w:t xml:space="preserve">Enzymatic oxidation of ansa-ferrocifen leads to strong and selective thioredoxin reductase inhibition in vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Scalcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Jalléli</w:t>
+                <w:t xml:space="preserve">Anna Citta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Folda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatma Trigui</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Meral Görmen</w:t>
+                <w:t xml:space="preserve">Alberto Bindoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Salmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MedChemComm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C5MD00568J⟩</w:t>
+              <w:t xml:space="preserve">Journal of Inorganic Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 165, pp.146-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jinorgbio.2016.08.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01289145v1</w:t>
+                <w:t xml:space="preserve">hal-01401089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The length of the bridging chain in ansa-metallocenes influences their antiproliferative activity against triple negative breast cancer cells (TNBC)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficacy of a novel ferrocenyl diaryl butene citrate compound as a biocide for preventing healthcare-associated infections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi El Arbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Jalléli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Beauperin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Aude Richard</w:t>
+                <w:t xml:space="preserve">Fatma Trigui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damian Plażuk</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Pigeon</w:t>
+                <w:t xml:space="preserve">Meral Görmen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 45, pp.13126-13134. </w:t>
+              <w:t xml:space="preserve">MedChemComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (5), pp.948-954. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C6DT01640E⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C5MD00568J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01338321v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01289145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidative Metabolism of Ferrocene Analogues of Tamoxifen: Characterization and Antiproliferative Activities of the Metabolites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+                <w:t xml:space="preserve">The length of the bridging chain in ansa-metallocenes influences their antiproliferative activity against triple negative breast cancer cells (TNBC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Beauperin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siden Top</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Aude Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damian Plażuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pigeon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick M. Dansette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemMedChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cmdc.201500075⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 45, pp.13126-13134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6DT01640E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01230370v1</w:t>
+                <w:t xml:space="preserve">hal-01338321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organometallic Antitumor Compounds: Ferrocifens as Precursors to Quinone Methides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siden Top</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael J. Mcglinchey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Jaouen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 54 (35), pp.10230-10233. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201503048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01230371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phthalimido-ferrocidiphenol cyclodextrin complexes: Characterization and anticancer activity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Oxidative Metabolism of Ferrocene Analogues of Tamoxifen: Characterization and Antiproliferative Activities of the Metabolites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Aude Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Hamels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierrick Durand</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siden Top</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick M. Dansette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2015.06.043⟩</w:t>
+              <w:t xml:space="preserve">ChemMedChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (6), pp.981-990. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cmdc.201500075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01218567v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01230370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antiplasmodial activity of iron(II) and ruthenium(II) organometallic complexes against Plasmodium falciparum blood parasites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phthalimido-ferrocidiphenol cyclodextrin complexes: Characterization and anticancer activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feten Najlaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaineb Abdelkafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolli Bellotti De Souza</w:t>
+                <w:t xml:space="preserve">Sebastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Caroline Campos Aguiar</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pascal Pigeon</w:t>
+                <w:t xml:space="preserve">Pierrick Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Memórias do Instituto Oswaldo Cruz</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1590/0074-02760150163⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 491 (1-2), pp.323-334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2015.06.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01261304v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01218567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atypical McMurry Cross-Coupling Reactions Leading to a New Series of Potent Antiproliferative Compounds Bearing the Key [Ferrocenyl-Ene-Phenol] Motif</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Antiplasmodial activity of iron(II) and ruthenium(II) organometallic complexes against Plasmodium falciparum blood parasites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolli Bellotti De Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Caroline Campos Aguiar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alane Cabral De Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siden Top</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pigeon</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michael J. Mcglinchey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules190710350⟩</w:t>
+              <w:t xml:space="preserve">Memórias do Instituto Oswaldo Cruz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 110 (8), pp.981-988. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/0074-02760150163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01230372v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01261304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Mechanism of Action of 2-Ferrocenyl-1,1-diphenylbut-1-ene on HL-60 Leukemia Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alane Cabral De Oliveira</w:t>
+                <w:t xml:space="preserve">Oxidative Sequence of a Ruthenocene-Based Anticancer Drug Candidate in a Basic Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Zhi Shirley Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emanuella Gomes Da Silva</w:t>
+                <w:t xml:space="preserve">Olivier Buriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danilo Damasceno Rocha</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Eric Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siden Top</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemMedChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cmdc.201402219⟩</w:t>
+              <w:t xml:space="preserve">Organometallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 33 (18), pp.4940-4946. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/om500225k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01230375v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01230374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for Targeting Thioredoxin Reductases with Ferrocenyl Quinone Methides. A Possible Molecular Basis for the Antiproliferative Effect of Hydroxyferrocifens on Cancer Cells</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Antibacterial properties and mode of action of new triaryl butene citrate compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi El Arbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Theolier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Siden Top</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Jellali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Trigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 76, pp.408-413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2014.02.037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jm5013165⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01230376v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01230373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antibacterial properties and mode of action of new triaryl butene citrate compounds</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Evidence for Targeting Thioredoxin Reductases with Ferrocenyl Quinone Methides. A Possible Molecular Basis for the Antiproliferative Effect of Hydroxyferrocifens on Cancer Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Citta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Folda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Bindoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fatma Trigui</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siden Top</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2014.02.037⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 57 (21), pp.8849-8859. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jm5013165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01230373v1</w:t>
+                <w:t xml:space="preserve">hal-01230376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidative Sequence of a Ruthenocene-Based Anticancer Drug Candidate in a Basic Environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Atypical McMurry Cross-Coupling Reactions Leading to a New Series of Potent Antiproliferative Compounds Bearing the Key [Ferrocenyl-Ene-Phenol] Motif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meral Goermen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konrad Kowalski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hui Zhi Shirley Lee</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pascal Pigeon</w:t>
+                <w:t xml:space="preserve">Helge Mueller-Bunz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael J. Mcglinchey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organometallics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/om500225k⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 19 (7), pp.10350-10369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules190710350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01230374v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01230372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferrocifen derivatives that induce senescence in cancer cells: selected examples</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular Mechanism of Action of 2-Ferrocenyl-1,1-diphenylbut-1-ene on HL-60 Leukemia Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alane Cabral De Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuella Gomes Da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danilo Damasceno Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celine Bruyere</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Elisabeth A. Hillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pigeon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Siden Top</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Inorganic Biochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ChemMedChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (11), pp.2580-2586. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cmdc.201402219⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jinorgbio.2014.08.015⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01230377v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01230375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection of a suitable disc bioassay for the screening of anti-tumor molecules</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Ferrocifen derivatives that induce senescence in cancer cells: selected examples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Bruyere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vessières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siden Top</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sami Aifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International journal of biomedical science: IJBS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Inorganic Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 141, pp.144-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jinorgbio.2014.08.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01230383v1</w:t>
+                <w:t xml:space="preserve">hal-01230377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The in vivo performance of ferrocenyl tamoxifen lipid nanocapsules in xenografted triple negative breast cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Lainé</w:t>
+                <w:t xml:space="preserve">Selection of a suitable disc bioassay for the screening of anti-tumor molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Trigui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Adriaenssens</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gérard Jaouen</w:t>
+                <w:t xml:space="preserve">Karim Jalleli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siden Top</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Corbet</w:t>
+                <w:t xml:space="preserve">Sami Aifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomaterials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International journal of biomedical science: IJBS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (4), pp.230--236</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01230382v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01230383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferrocenyl flavonoid-induced morphological modifications of endothelial cells and cytotoxicity against B16 murine melanoma cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The in vivo performance of ferrocenyl tamoxifen lipid nanocapsules in xenografted triple negative breast cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Lainé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Monserrat</w:t>
+                <w:t xml:space="preserve">Eric Adriaenssens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vessières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keshri Nath Tiwari</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gérard Jaouen</w:t>
+                <w:t xml:space="preserve">Cyril Corbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jorganchem.2012.12.031⟩</w:t>
+              <w:t xml:space="preserve">Biomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 34 (28), pp.6949-6956. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biomaterials.2013.05.065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01230380v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01230382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the amino chain length and the transformation into citric acid salts of aryl-diphenyl-butenes and ferrocenyl-diphenyl-butenes bearing two dimethylaminoalkyl chains on their antimicrobial activities</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Ferrocenyl flavonoid-induced morphological modifications of endothelial cells and cytotoxicity against B16 murine melanoma cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Monserrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keshri Nath Tiwari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Quentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sami Aifa</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SpringerPlus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/2193-1801-2-508⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 734 (SI), pp.78-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jorganchem.2012.12.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01230378v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01230380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferrocenyl catechols: synthesis, oxidation chemistry and anti-proliferative effects on MDA-MB-231 breast cancer cells</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Effect of the amino chain length and the transformation into citric acid salts of aryl-diphenyl-butenes and ferrocenyl-diphenyl-butenes bearing two dimethylaminoalkyl chains on their antimicrobial activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Jellali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Trigui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siden Top</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Buriez</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Aifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SpringerPlus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2 (1), pp.508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/2193-1801-2-508⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c2dt30700f⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01230385v1</w:t>
+                <w:t xml:space="preserve">hal-01230378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Antiproliferative Effects of [3]Ferrocenophane Transposition Products and Pinacols Obtained from McMurry Cross-Coupling Reactions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Ferrocenyl catechols: synthesis, oxidation chemistry and anti-proliferative effects on MDA-MB-231 breast cancer cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Leng Kelvin Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michel Huché</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siden Top</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Buriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organometallics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/om300382h⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 41 (25), pp.7537-7549. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c2dt30700f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01230386v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01230385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological evaluation of twenty-eight ferrocenyl tetrasubstituted olefins: Cancer cell growth inhibition, ROS production and hemolytic activity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
+                <w:t xml:space="preserve">Synthesis and Antiproliferative Effects of [3]Ferrocenophane Transposition Products and Pinacols Obtained from McMurry Cross-Coupling Reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meral Görmen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth A. Hillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Felipe A. R. Rodrigues</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vessières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Huché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2011.05.043⟩</w:t>
+              <w:t xml:space="preserve">Organometallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 31 (16), pp.5856-5866. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/om300382h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01230389v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01230386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new series of ferrocifen derivatives, bearing two aminoalkyl chains, with strong antiproliferative effects on breast cancer cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Biological evaluation of twenty-eight ferrocenyl tetrasubstituted olefins: Cancer cell growth inhibition, ROS production and hemolytic activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alane Cabral De Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth A. Hillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Meral Goermen</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danilo Damasceno Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe A. R. Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c1nj20192a⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 46 (9), pp.3778-3787. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2011.05.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01230387v1</w:t>
+                <w:t xml:space="preserve">hal-01230389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of bactericidal and fungicidal activity of ferrocenyl or phenyl derivatives in the diphenyl butene series</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">A new series of ferrocifen derivatives, bearing two aminoalkyl chains, with strong antiproliferative effects on breast cancer cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siden Top</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sami Aifa</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vessières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Huché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meral Goermen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 35 (10), pp.2212-2218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c1nj20192a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jorganchem.2010.09.015⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01230388v1</w:t>
+                <w:t xml:space="preserve">hal-01230387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ANTIMICROBIAL EFFECT OF FERROCENYL DIARYL BUTENES AGAINST OLIVE PLANTLET DISEASES</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of bactericidal and fungicidal activity of ferrocenyl or phenyl derivatives in the diphenyl butene series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi El Arbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siden Top</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. El Arbi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">A. Rhouma</w:t>
+                <w:t xml:space="preserve">Ali Rhouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Aifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plant Pathology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 696 (5), pp.1038-1048. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jorganchem.2010.09.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01230390v1</w:t>
+                <w:t xml:space="preserve">hal-01230388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facile synthesis and strong antiproliferative activity of disubstituted diphenylmethylidenyl-[3]ferrocenophanes on breast and prostate cancer cell lines</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">ANTIMICROBIAL EFFECT OF FERROCENYL DIARYL BUTENES AGAINST OLIVE PLANTLET DISEASES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. El Arbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chaari Rkhis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siden Top</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie-Aude Plamont</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rhouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MedChemComm</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 93 (3), pp.651-657</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01230393v1</w:t>
+                <w:t xml:space="preserve">hal-01230390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis, Cytotoxicity, and COMPARE Analysis of Ferrocene and [3]Ferrocenophane Tetrasubstituted Olefin Derivatives against Human Cancer Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meral Goermen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siden Top</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth A. Hillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Huché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemMedChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 5 (12), pp.2039-2050. </w:t>
@@ -7629,6192 +7594,6338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01230394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antiparasitic and Immunomodulatory Activities of 1,1-bis(4-Hydroxyphenyl)-2-Phenyl-but-1-ene and Its Protected and Free 2-Ferrocenyl Derivatives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Facile synthesis and strong antiproliferative activity of disubstituted diphenylmethylidenyl-[3]ferrocenophanes on breast and prostate cancer cell lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meral Görmen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siden Top</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vessières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milena B. P. Soares</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pascal Pigeon</w:t>
+                <w:t xml:space="preserve">Marie-Aude Plamont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drug Development Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ddr.20349⟩</w:t>
+              <w:t xml:space="preserve">MedChemComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 1 (2), pp.149-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c0md00026d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01230392v1</w:t>
+                <w:t xml:space="preserve">hal-01230393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative toxicity of [3]ferrocenophane and ferrocene moieties on breast cancer cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Meral Görmen</w:t>
+                <w:t xml:space="preserve">Antiparasitic and Immunomodulatory Activities of 1,1-bis(4-Hydroxyphenyl)-2-Phenyl-but-1-ene and Its Protected and Free 2-Ferrocenyl Derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milena B. P. Soares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Fernando Oliveira Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damian Plazuk</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Matheus Santos De Sa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Ribeiro-Dos-Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pigeon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Aude Plamont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2009.10.102⟩</w:t>
+              <w:t xml:space="preserve">Drug Development Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 71 (1, SI), pp.69-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ddr.20349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01230391v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01230392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Structure-Activity Relationships of Ferrocenyl Tamoxifen Derivatives with Modified Side Chains.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Nguyen</w:t>
+                <w:t xml:space="preserve">Comparative toxicity of [3]ferrocenophane and ferrocene moieties on breast cancer cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meral Görmen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Top</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Damian Plazuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">E.A. Hillard</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth A. Hillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Aude Plamont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.200801108⟩</w:t>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 51 (1), pp.118-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2009.10.102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00376089v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01230391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of aromatic substituents on the antiproliferative effects of diphenyl ferrocenyl butene compounds</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
+                <w:t xml:space="preserve">A [3]Ferrocenophane polyphenol showing a remarkable antiproliferative activity on breast and prostate cancer cell lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damian Plazuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vessières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth A. Hillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pascal Pigeon</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Buriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/B819812H⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 52, pp.4964-4967. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jm900297x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00449003v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00448988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dose effect activity of ferrocifen-loaded lipid nanocapsules on a 9L-glioma model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. T. Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vessières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 379 (2), pp.317-323. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2009.05.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01230396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A [3]Ferrocenophane polyphenol showing a remarkable antiproliferative activity on breast and prostate cancer cell lines</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Role of aromatic substituents on the antiproliferative effects of diphenyl ferrocenyl butene compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouardia Zekri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth A. Hillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siden Top</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vessières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Eric Labbé</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jm900297x⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 22, pp.4318-4326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/B819812H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00448988v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00449003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, oxidation chemistry and cytotoxicity studies on ferrocene derivatives of diethylstilbestrol</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Synthesis and Structure-Activity Relationships of Ferrocenyl Tamoxifen Derivatives with Modified Side Chains.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Top</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie-Aude Plamont</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vessieres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.A. Hillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b913570g⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 15, pp.684-696. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.200801108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01230395v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00376089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The replacement of a phenol group by an aniline or acetanilide group enhances the cytotoxicity of 2-ferrocenyl-1,1-diphenyl-but-1-ene compounds against breast cancer cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Synthesis, oxidation chemistry and cytotoxicity studies on ferrocene derivatives of diethylstilbestrol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Leng Kelvin Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth A. Hillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siden Top</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anne A. Vessieres</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Aude Plamont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 48, pp.10871-10881. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b913570g⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jorganchem.2008.11.035⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00376093v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01230395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipid nanocapsules loaded with an organometallic tamoxifen derivative as a novel drug-carrier system for experimental malignant gliomas.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The replacement of a phenol group by an aniline or acetanilide group enhances the cytotoxicity of 2-ferrocenyl-1,1-diphenyl-but-1-ene compounds against breast cancer cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siden Top</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Allard</w:t>
+                <w:t xml:space="preserve">Ouardia O. Zekri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth A. Hillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Passirani</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Anne Vessières</w:t>
+                <w:t xml:space="preserve">Anne A. Vessieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Controlled Release</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jconrel.2008.05.027⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 694, pp.895-901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jorganchem.2008.11.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00343557v1</w:t>
+                <w:t xml:space="preserve">hal-00376093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical attachment of a conjugated amino-ferrocifen complex onto carbon and metal surfaces</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gérard Jaouen</w:t>
+                <w:t xml:space="preserve">Nanoparticles loaded with ferrocenyl tamoxifen derivatives for breast cancer treatment.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Amatore</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Véronique Marsaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bouclier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siden Top</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vessieres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of electroanalytical chemistry and interfacial electrochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jelechem.2008.04.012⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 347 (1-2), pp.128-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2007.06.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01230398v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00180710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferrocenyl compounds possessing protected phenol and thiophenol groups: Synthesis, X-ray structure, and in vitro biological effects against breast cancer</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Lipid nanocapsules loaded with an organometallic tamoxifen derivative as a novel drug-carrier system for experimental malignant gliomas.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Passirani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Garcion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michael Bolte</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vessières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jorganchem.2007.12.011⟩</w:t>
+              <w:t xml:space="preserve">Journal of Controlled Release</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 130 (2), pp.146-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jconrel.2008.05.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01230397v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00343557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoparticles loaded with ferrocenyl tamoxifen derivatives for breast cancer treatment.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Véronique Marsaud</w:t>
+                <w:t xml:space="preserve">Electrochemical attachment of a conjugated amino-ferrocifen complex onto carbon and metal surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Buriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Bouclier</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christian Amatore</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 347 (1-2), pp.128-35. </w:t>
+              <w:t xml:space="preserve">Journal of electroanalytical chemistry and interfacial electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 619, pp.169-175. </w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2007.06.033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jelechem.2008.04.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00180710v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01230398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of phenolic hydroxy substitution on the electron transfer and anti-cancer properties of compounds based on the 2-ferrocenyl-1-phenyl-but-1-ene motif</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
+                <w:t xml:space="preserve">Ferrocenyl compounds possessing protected phenol and thiophenol groups: Synthesis, X-ray structure, and in vitro biological effects against breast cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia B. Heilmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth A. Hillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Aude Plamont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Bolte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b705030e⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 693 (8-9), pp.1716-1722. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jorganchem.2007.12.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01230399v1</w:t>
+                <w:t xml:space="preserve">hal-01230397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organometallic analogues of tamoxifen: Effect of the amino side-chain replacement by a carbonyl ferrocenyl moiety in hydroxytamoxifen</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Organometallic diphenols: The importance of the organometallic moiety on the expression of a cytotoxic effect on breast cancer cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth A. Hillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vessières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siden Top</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Huché</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konrad Kowalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 692 (6, SI), pp.1219-1225. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jorganchem.2006.11.016⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 692 (6), pp.1315-1326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jorganchem.2006.10.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01230401v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01230402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferrocifens and ferrocifenols as new potential weapons against breast cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vessières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth A. Hillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siden Top</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CHIMIA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 61 (11), pp.716-724. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2533/chimia.2007.716⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01230400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organometallic diphenols: The importance of the organometallic moiety on the expression of a cytotoxic effect on breast cancer cells</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Organometallic analogues of tamoxifen: Effect of the amino side-chain replacement by a carbonyl ferrocenyl moiety in hydroxytamoxifen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siden Top</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vessières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Konrad Kowalski</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Huché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 692 (6), pp.1315-1326. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jorganchem.2006.10.041⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 692 (6, SI), pp.1219-1225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jorganchem.2006.11.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01230402v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01230401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification of the estrogenic properties of diphenols by the incorporation of ferrocene. Generation of antiproliferative effects in vitro</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">The influence of phenolic hydroxy substitution on the electron transfer and anti-cancer properties of compounds based on the 2-ferrocenyl-1-phenyl-but-1-ene motif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth A. Hillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vessières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Amatore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Jaouen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jm050251o⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 43, pp.5073-5081. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b705030e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01230403v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01230399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective estrogen receptor modulators in the ruthenocene series. Synthesis and biological behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siden Top</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vessières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Huché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth A. Hillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 48 (8), pp.2814-2821. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jm049268h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00093015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective estrogen-receptor modulators (SERMs) in the cyclopentadienylrhenium tricarbonyl series: Synthesis and biological behaviour</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Modification of the estrogenic properties of diphenols by the incorporation of ferrocene. Generation of antiproliferative effects in vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Vessieres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siden Top</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mn Rager</w:t>
+                <w:t xml:space="preserve">E Hillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Huche</w:t>
+                <w:t xml:space="preserve">L Boubeker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemBioChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 5 (8), pp.1104-1113. </w:t>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 48 (12), pp.3937-3940. </w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cbic.200400067⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jm050251o⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01230404v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01230403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A short route to cyclopentadienyl tricarbonylrhenium substituted derivatives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Selective estrogen-receptor modulators (SERMs) in the cyclopentadienylrhenium tricarbonyl series: Synthesis and biological behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siden Top</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Vessieres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mn Rager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Le Bideau</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Siden Top</w:t>
+                <w:t xml:space="preserve">M Huche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0022-328X(02)02090-9⟩</w:t>
+              <w:t xml:space="preserve">ChemBioChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 5 (8), pp.1104-1113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cbic.200400067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01230405v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01230404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intramolecular addition of a hydroxyl to a N-acyliminium system. Application to the synthesis of isoindolo[2,1-a][3,1]benzoxazine and isoindolo[1,2-c][2,4] benzoxazepine derivatives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">A short route to cyclopentadienyl tricarbonylrhenium substituted derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Le Bideau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Henique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Marchalin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jm Joerger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siden Top</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heterocycles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3987/COM-01-S(K)5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 668 (1-2), pp.140-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0022-328X(02)02090-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01230406v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01230405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of a 1,6-hydride shift in an open chain of hydroxylactam-triarylcarbinols</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Intramolecular addition of a hydroxyl to a N-acyliminium system. Application to the synthesis of isoindolo[2,1-a][3,1]benzoxazine and isoindolo[1,2-c][2,4] benzoxazepine derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Sikoraiova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aïcha Mamouni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jana Sikoraiova</w:t>
+                <w:t xml:space="preserve">S Marchalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Decroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 57 (23), pp.4939-4943. </w:t>
+              <w:t xml:space="preserve">Heterocycles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 56 (1-2), pp.129-138. </w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0040-4020(01)00437-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3987/COM-01-S(K)5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01230408v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01230406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First anti-oestrogen in the cyclopentadienyl rhenium tricarbonyl series. Synthesis and study of antiproliferative effects</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Siden Top</w:t>
+                <w:t xml:space="preserve">Thieno[2′,3′:5,6]azepino[2,1- a ]isoindolones from hydroxylactam-alcohols via N -acyliminium ion olefin cyclization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Vessieres</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mohamed Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Decroix</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b009553m⟩</w:t>
+              <w:t xml:space="preserve">Journal of Heterocyclic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 38 (1), pp.35 - 39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jhet.5570380105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01230409v1</w:t>
+                <w:t xml:space="preserve">hal-01230407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thieno[2′,3′:5,6]azepino[2,1- a ]isoindolones from hydroxylactam-alcohols via N -acyliminium ion olefin cyclization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Study of a 1,6-hydride shift in an open chain of hydroxylactam-triarylcarbinols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïcha Mamouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Sikoraiova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Marchalin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Decroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Heterocyclic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jhet.5570380105⟩</w:t>
+              <w:t xml:space="preserve">Tetrahedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 57 (23), pp.4939-4943. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0040-4020(01)00437-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01230407v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01230408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quinoxalines, benzodiazepines and benzodiazocines fused to pyrrole and isoindole via N-acyliminium ion aromatic cyclization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">First anti-oestrogen in the cyclopentadienyl rhenium tricarbonyl series. Synthesis and study of antiproliferative effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Jaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siden Top</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vessieres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdel Daich</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guy Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heterocycles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 52 (1), pp.273-281. </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 4, pp.383-384. </w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3987/COM-99-S21⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/b009553m⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01230410v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01230409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polycyclic systems: Synthesis of isoindolo[2,1-b]pyrrolo[1,2-d] [2,4]benzodiazocine and isoindolo[1,2-d]pyrrolo[1,2-a][1,5]benzodiazocine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Quinoxalines, benzodiazepines and benzodiazocines fused to pyrrole and isoindole via N-acyliminium ion aromatic cyclization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Netchitaïlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Daich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Decroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Heterocyclic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jhet.5570360326⟩</w:t>
+              <w:t xml:space="preserve">Heterocycles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 52 (1), pp.273-281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3987/COM-99-S21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01230411v1</w:t>
+                <w:t xml:space="preserve">hal-01230410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acyliminium ion-olefin cyclization leading to isoindolo [2,1-a]quinoline derivatives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Polycyclic systems: Synthesis of isoindolo[2,1-b]pyrrolo[1,2-d] [2,4]benzodiazocine and isoindolo[1,2-d]pyrrolo[1,2-a][1,5]benzodiazocine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Decroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Heterocyclic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 36 (3), pp.691-695. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jhet.5570360319⟩</w:t>
+              <w:t xml:space="preserve">, 1999, 36 (3), pp.735-738. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jhet.5570360326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01230412v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01230411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and reduction of thieno[2 `,3 `(3 `,2 ` or 3 `,4 `): 5,6]-azocino[2,1-a]isoindole-7,13-diones</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Acyliminium ion-olefin cyclization leading to isoindolo [2,1-a]quinoline derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Netchitaïlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Decroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Heterocyclic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 35 (6), pp.1429-1433. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jhet.5570350635⟩</w:t>
+              <w:t xml:space="preserve">, 1999, 36 (3), pp.691-695. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jhet.5570360319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01230418v1</w:t>
+                <w:t xml:space="preserve">hal-01230412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New fused lactones from indolizinediones via N-acyliminium ions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Synthesis and reduction of thieno[2 `,3 `(3 `,2 ` or 3 `,4 `): 5,6]-azocino[2,1-a]isoindole-7,13-diones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Decroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Heterocyclic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 35 (6), pp.1429-1433. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jhet.5570350635⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0040-4020(98)00468-2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01230415v1</w:t>
+                <w:t xml:space="preserve">hal-01230418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of benzo(or furo)[5,6]azepino[2,1-a]isoindolone derivatives: pi-cyclisations of N-acyliminium ions.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adam Daich</w:t>
+                <w:t xml:space="preserve">New fused lactones from indolizinediones via N-acyliminium ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Decroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tetrahedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 54 (30), pp.8737-8744. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0040-4020(98)00468-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0040-4039(98)02075-9⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01230414v1</w:t>
+                <w:t xml:space="preserve">hal-01230415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective access to N-aryl or N-alkyl derivatives of isoindolo[2,1-b][2,4]benzo(or thieno)diazepines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Synthesis of benzo(or furo)[5,6]azepino[2,1-a]isoindolone derivatives: pi-cyclisations of N-acyliminium ions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Daich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Marchalin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Decroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0040-4020(97)10359-3⟩</w:t>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 39 (50), pp.9187-9190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0040-4039(98)02075-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01230416v1</w:t>
+                <w:t xml:space="preserve">hal-01230414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel approach to isoindolo[2,1-a]quinolines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Selective access to N-aryl or N-alkyl derivatives of isoindolo[2,1-b][2,4]benzo(or thieno)diazepines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Netchitaïlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Decroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthetic Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00397919808004302⟩</w:t>
+              <w:t xml:space="preserve">Tetrahedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 54 (8), pp.1497-1506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0040-4020(97)10359-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01230413v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01230416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diisoindolothieno[2,4]diazepines via a diastereoselective N-acyliminium ion cyclization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Novel approach to isoindolo[2,1-a]quinolines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Decroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0040-4039(98)01979-0⟩</w:t>
+              <w:t xml:space="preserve">Synthetic Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 28 (13), pp.2507-2516. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00397919808004302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01230417v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01230413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction of a carboxymethylamino (or oxy or thio) group in the 3 position of 2-aryl (or arylmethyl) isoindol-1-ones from alpha hydroxylactams</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Diisoindolothieno[2,4]diazepines via a diastereoselective N-acyliminium ion cyclization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Decroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthetic Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00397919708006073⟩</w:t>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 39 (47), pp.8659-8662. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0040-4039(98)01979-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01230420v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01230417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of dibenz[c,e]azepine and benzo[e]thieno[c]azepine via N-acyliminium ion cyclization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Synthèses de thiéno[2’,3’(ou 3’,2’):5,6]azépino[2,1-a]isoindol-6-ones diversement substituées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Decroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de la Societe Chimique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 134 (2), pp.153-157</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01230421v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01230419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tetracyclic systems: Synthesis of isoindolo[1,2-b]thieno[2,3(3,2 or 3,4)-e][1,3]thiazocines and isoindolo[2,1-a]thieno[2,3(3,2 or 3,4)-f][1,4] and [1,5]diazocines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Acyliminium ion cyclizations: Synthesis of thieno[2',3':3,4]pyrrolo[2,1-a]isoindolone and benzo[a]thieno[2,3(3,2 or 3,4)-g]indolizinones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Decroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Heterocyclic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tetrahedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 53 (7), pp.2495-2504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0040-4020(96)01196-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jhet.5570340203⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01230425v1</w:t>
+                <w:t xml:space="preserve">hal-01230423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intramolecular amidoalkylation cyclizations in synthesis of novel pyrrolo(or isoindolo)thieno[2]benzazepines</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">A new access to isoindolo[2,1-b][2,4]benzodiazepines through an N-acyliminium ion amide cyclization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Decroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Heterocyclic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 34 (5), pp.1495-1499. </w:t>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 38 (17), pp.2985-2988. </w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jhet.5570340519⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0040-4039(97)00539-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01230424v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01230422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new access to isoindolo[2,1-b][2,4]benzodiazepines through an N-acyliminium ion amide cyclization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Introduction of a carboxymethylamino (or oxy or thio) group in the 3 position of 2-aryl (or arylmethyl) isoindol-1-ones from alpha hydroxylactams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Decroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 38 (17), pp.2985-2988. </w:t>
+              <w:t xml:space="preserve">Synthetic Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 27 (8), pp.1423-1431. </w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0040-4039(97)00539-X⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00397919708006073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01230422v1</w:t>
+                <w:t xml:space="preserve">hal-01230420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèses de thiéno[2’,3’(ou 3’,2’):5,6]azépino[2,1-a]isoindol-6-ones diversement substituées</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Synthesis of dibenz[c,e]azepine and benzo[e]thieno[c]azepine via N-acyliminium ion cyclization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Decroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Societe Chimique de France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 38 (6), pp.1041-1042. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0040-4039(96)02497-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01230419v1</w:t>
+                <w:t xml:space="preserve">hal-01230421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acyliminium ion cyclizations: Synthesis of thieno[2',3':3,4]pyrrolo[2,1-a]isoindolone and benzo[a]thieno[2,3(3,2 or 3,4)-g]indolizinones</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Tetracyclic systems: Synthesis of isoindolo[1,2-b]thieno[2,3(3,2 or 3,4)-e][1,3]thiazocines and isoindolo[2,1-a]thieno[2,3(3,2 or 3,4)-f][1,4] and [1,5]diazocines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Decroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Heterocyclic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 34 (2), pp.375-380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jhet.5570340203⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0040-4020(96)01196-9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01230423v1</w:t>
+                <w:t xml:space="preserve">hal-01230425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of thieno[2′,3′(3′,4′ or 3′,2′):5,6]azepino[2,1-a]isoindolediones from N-Thienyl-2(3)-ylmethylphthalimides</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Intramolecular amidoalkylation cyclizations in synthesis of novel pyrrolo(or isoindolo)thieno[2]benzazepines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïcha Mamouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Adam Daïch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Decroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Heterocyclic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, 33 (1), pp.129-135. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1997, 34 (5), pp.1495-1499. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jhet.5570340519⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jhet.5570330123⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01218990v1</w:t>
+                <w:t xml:space="preserve">hal-01230424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benzothienoindolizidines via intramolecular aryl radical cyclization or palladium catalyzed cyclization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Decroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 37 (43), pp.7707-7710. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0040-4039(96)01738-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0040-4039(96)01738-8⟩</w:t>
+                <w:t xml:space="preserve">hal-01218988v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthesis of thieno[2′,3′(3′,4′ or 3′,2′):5,6]azepino[2,1-a]isoindolediones from N-Thienyl-2(3)-ylmethylphthalimides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Decroix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Heterocyclic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 33 (1), pp.129-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jhet.5570330123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01218988v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01218990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface-functionalization with NFL peptide of Ferrocifen loaded Lipid NanoCapsules: preferential entry into human glioblastoma cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reatul Karim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Lepeltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Esnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Symposium on Bioorganometallic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, York, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02617951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoassemblies formed by polyarginine-ferrocifen conjugates for lung cancer treatment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Targeted-internalization of NFL-peptide functionalized lipid nanocapsules into human glioblastoma cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reatul Karim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Lepeltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Lelièvre</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Esnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SF Nano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">11 th World Meeting on Pharmaceutics, Biopharmaceutics and Pharmaceutical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Grenade, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02617897v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02616018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoassemblies formed by cell-penetrating peptides and ferrocifens for lung cancer treatment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nanoassemblies formed by polyarginine-ferrocifen conjugates for lung cancer treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Lepeltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Calvignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léna Guyon</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Didier Perino</w:t>
+                <w:t xml:space="preserve">Nolwenn Lautram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th World Meeting on Pharmaceutics, Biopharmaceutics and Pharmaceutical Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Grenade, Spain</w:t>
+              <w:t xml:space="preserve">SF Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02616031v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02617897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-assembly of prodrugs formed by cell-penetrating peptide and ferrocifen for lung cancer treatment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Nanoassemblies formed by cell-penetrating peptides and ferrocifens for lung cancer treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Lepeltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Perino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Imaging and therapeutic targeting in cancerology: New advances and trends in preclinical and clinical studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Le Bono, France</w:t>
+              <w:t xml:space="preserve">11th World Meeting on Pharmaceutics, Biopharmaceutics and Pharmaceutical Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Grenade, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02616026v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02616031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeted-internalization of NFL-peptide functionalized lipid nanocapsules into human glioblastoma cells</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Self-assembly of prodrugs formed by cell-penetrating peptide and ferrocifen for lung cancer treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Lepeltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Jaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lemaire</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Perino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11 th World Meeting on Pharmaceutics, Biopharmaceutics and Pharmaceutical</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Grenade, Spain</w:t>
+              <w:t xml:space="preserve">Imaging and therapeutic targeting in cancerology: New advances and trends in preclinical and clinical studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Le Bono, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02616018v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02616026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface-functionalization with NFL peptide of Lipid NanoCapsules LNC: preferential entry into human glioblastoma cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reatul Karim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Lepeltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Esnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SF Nano 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02616007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of new polyheterocycles via N-acyliminium ion aromatic cyclization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Daïch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Decroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ve Rencontre Nationale de Chimie Hétérocyclique (5ème RNCH)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2002, Kenitra, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02568008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">π-Cationic cyclisations of N-acyliminium ions from imide-ester functionality: Use of olefin as nucleophile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Daïch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Decroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Anglo Normand de Chimie Organique (ANORCQ V)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1999, Forges-les-Eaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02568104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyclisation intramoleculaire via amidoalkylation: Synthèse de nouvelles pyrrolo(ou isoindolo)thieno[2]benzazepines et thieno[f]indolizines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Daïch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïcha Mamouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Decroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès IRCOF "Intramuros"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1997, Mont-Saint-Aignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02567914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13824,900 +13935,900 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peptide-decorated ferrocifen lipid nanocapsules for the targeting of multidrug resistant ovarian adenocarcinoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Bottasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Idlas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milad Baroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFNano 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04109714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physico-chemical characterization of ferrocifen loaded lipid nanocapsules: different drug delivery systems depending on succinimido-ferrociphenol structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Idlas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Lepeltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Passirani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFNano2021, Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, ANGERS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03552215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and characterization of cell-penetrating peptide-ferrocifen self-assemblies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Is dynamic light scattering a good method to characterize self-assemblies of cell penetrating peptide-ferrocifen conjugates?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Lepeltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gimel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Calvignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Franconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUPAC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">SF Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02617358v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02617249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is dynamic light scattering a good method to characterize self-assemblies of cell penetrating peptide-ferrocifen conjugates?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Synthesis and characterization of cell-penetrating peptide-ferrocifen self-assemblies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Lepeltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gimel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Calvignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Franconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SF Nano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Dijon, France</w:t>
+              <w:t xml:space="preserve">IUPAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02617249v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02617358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoparticules, chargées en ferrocifenes, pour le traitement du cancer du poumon par nébulisation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Self-assemblies formed by cell-penetrating peptide and ferrocifen for lung cancer treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Lepeltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Perino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12èmes journée du Cancéropôle Grand Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Vannes, France. , 2018</w:t>
+              <w:t xml:space="preserve">Journée scientifique de la SFR ICAT4208</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Non spécifié, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02616022v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02616014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-assemblies formed by cell-penetrating peptide and ferrocifen for lung cancer treatment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Nanoparticules, chargées en ferrocifenes, pour le traitement du cancer du poumon par nébulisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Lepeltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Perino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique de la SFR ICAT4208</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Non spécifié, France. , 2018</w:t>
+              <w:t xml:space="preserve">12èmes journée du Cancéropôle Grand Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Vannes, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02616014v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02616022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-assemblies consisting of cell penetrating peptides and ferrocifen for the treatment of lung carcinoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Lepeltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Perino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th SFNano Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Bordeaux, France. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02615994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14727,114 +14838,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CDModelTree (V1): Manipulation of a cyclodextrin-ferrociphenol supramolecular models database using a PHP web application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pigeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:5c05be4fc1a1a2d4ca16bc48323231bb28379dec;origin=https://hal.archives-ouvertes.fr/hal-03991394;visit=swh:1:snp:438a3325327d8bef3a099271997a0dbdeca32da2;anchor=swh:1:rel:4ec1d7207a58cc63963137f2e79030f04cfdec96;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03991394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId406"/>
+      <w:footerReference w:type="default" r:id="rId410"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14902,51 +15013,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7005E765"/>
+    <w:nsid w:val="DD5CF028"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15133,51 +15244,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascal-pigeon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5374-5346" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/196560039" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/F-9758-2014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448769v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Ladaycia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lemaire" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pailhori&#232;s" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Lautram" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Franconi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13346-025-02037-x" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996247v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Guyon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnese Bosio" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5NR00643K" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077274v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pigeon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Hapel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/M2009" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04990488v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Fort&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/M1980" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601570v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Li" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Yu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuejing Fan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ximing Xu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4SC02002B" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04369370v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Wang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei-Pei Xie" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang Yang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.3c01709" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824406v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Herson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/M1932" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03955374v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Idlas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lepeltier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bastiat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mcglinchey" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.2c02910" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176438v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feten Najlaoui" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael James Mcglinchey" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Sanz Garc&#237;a" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Jaouen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms241512288" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03774820v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fariba N&#233;mati" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2022.122164" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807919v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Fayolle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fischer-Durand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Salmain" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Buriez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27196690" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599161v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Wang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangkun Yan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick M Dansette" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2022.114202" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527077v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Sanz Garcia" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaschard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Navizet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Sahihi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siden Top" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202101075" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736856v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Busser" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Sotoing Ta&#239;we" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sturm" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27144651" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736842v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Othman" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27144549" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356305v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vessieres" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emie Quissac" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Lemaire" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agusti Alentorn" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrycja Domeracka" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms221910404" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921197v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Abdmouleh" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi El Arbi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Ben Saad" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Jellali" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna E. Ketata" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1568026620666200819145526" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02319158v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gimel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Calvignac" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b01493" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02282225v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Tonolo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Scalcon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201900430" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02103918v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Garcia" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Troufflard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201902456" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01817763v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reatul Karim" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Esnault" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NR02132E" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01479613v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aref Neifar" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Mihoubi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girish K. G. K. Gupta" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1389557517666170208142254" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861749v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Aroui" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Pezet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sancey" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jphp.12998" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01720644v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihene Elloumi-Mseddi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Mnif" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejmeddine Akacha" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bochra Hakim" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2018.01.036" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01646922v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SC04213B" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611795v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Concepcion Garcia Alvarez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.7b00743" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01611372v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Gouzi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2017.07.031" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01484511v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Yong" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Mcglinchey" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2016.09.005" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408995v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meral Gormen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vessi&#232;res" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201601088" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01611386v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Folda" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7MT00121E" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01345781v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Richard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick M. Dansette" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201603931" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01401089v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Citta" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Bindoli" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinorgbio.2016.08.005" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01289145v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Jall&#233;li" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Trigui" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meral G&#246;rmen" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5MD00568J" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01338321v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Beauperin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Pla&#380;uk" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6DT01640E" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230370v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hamels" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201500075" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230371v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201503048" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01218567v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaineb Abdelkafi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Leclerc" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Durand" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2015.06.043" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01261304v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolli Bellotti De Souza" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Caroline Campos Aguiar" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alane Cabral De Oliveira" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0074-02760150163" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230372v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meral Goermen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Kowalski" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge Mueller-Bunz" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules190710350" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230375v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuella Gomes Da Silva" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Damasceno Rocha" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth A. Hillard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201402219" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2BJ85V9K-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230376v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm5013165" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230373v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Theolier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2014.02.037" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X03CW5W7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230374v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Zhi Shirley Lee" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Buriez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Labb&#233;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om500225k" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230377v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bruyere" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Mathieu" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinorgbio.2014.08.015" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230383v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Jalleli" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Aifa" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230382v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Lain&#233;" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Adriaenssens" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Corbet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2013.05.065" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230380v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Monserrat" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keshri Nath Tiwari" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Quentin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2012.12.031" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230378v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2193-1801-2-508" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230385v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Leng Kelvin Tan" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2dt30700f" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230386v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Huch&#233;" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om300382h" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230389v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe A. R. Rodrigues" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2011.05.043" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C1QKG9BH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230387v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1nj20192a" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230388v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Rhouma" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2010.09.015" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6G5XBJDS-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230390v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Arbi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaari Rkhis" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rhouma" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230393v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Plamont" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0md00026d" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/30944EA1D7B36172539D31B0A2681C87DC4D7FF6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230394v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201000286" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230392v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena B. P. Soares" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Fernando Oliveira Costa" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Santos De Sa" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Ribeiro-Dos-Santos" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ddr.20349" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230391v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Plazuk" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2009.10.102" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376089v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nguyen" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Top" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vessieres" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Hillard" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200801108" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449003v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouardia Zekri" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B819812H" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-W4TMWNS8-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230396v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Allard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. T. Huynh" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vessi&#232;res" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jaouen" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2009.05.031" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448988v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm900297x" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230395v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b913570g" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/30667D457346B2EE1411041334748E9B14F1B23A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376093v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouardia O. Zekri" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Vessieres" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2008.11.035" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00343557v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Allard" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Passirani" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Garcion" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2008.05.027" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230398v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Amatore" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2008.04.012" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230397v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia B. Heilmann" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bolte" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2007.12.011" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180710v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Nguyen" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Marsaud" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bouclier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2007.06.033" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230399v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b705030e" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230401v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2006.11.016" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230400v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2533/chimia.2007.716" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230402v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2006.10.041" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-80ZVFQBJ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230403v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vessieres" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Hillard" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Boubeker" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm050251o" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093015v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm049268h" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230404v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mn Rager" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Huche" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.200400067" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G08T7S46-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230405v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Le Bideau" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Henique" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Joerger" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-328X(02)02090-9" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230406v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Sikoraiova" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Marchalin" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Decroix" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3987/COM-01-S(K)5" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230408v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Mamouni" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Marchalin" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4020(01)00437-9" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230409v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Leclercq" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b009553m" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230407v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jhet.5570380105" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230410v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Netchita&#239;lo" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Daich" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3987/COM-99-S21" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230411v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jhet.5570360326" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230412v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jhet.5570360319" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230418v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jhet.5570350635" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1C9A6D26140E61247D62EF5A179A2EDB0F27D437/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230415v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4020(98)00468-2" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230414v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Daich" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(98)02075-9" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C7A65F4D756342452E5EC8C8220A6AD38D2A78F5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230416v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4020(97)10359-3" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230413v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00397919808004302" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230417v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(98)01979-0" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230420v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00397919708006073" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230421v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(96)02497-5" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230425v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jhet.5570340203" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230424v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Adam Da&#239;ch" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jhet.5570340519" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230422v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(97)00539-X" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230419v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230423v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4020(96)01196-9" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01218990v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jhet.5570330123" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6E945CAECF0C8D1D4BE4D004CC0B6FBD8AD81B26/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01218988v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0040-4039(96)01738-8" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02617951v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02617897v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Leli&#232;vre" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616031v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Perino" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616026v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616018v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616007v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568008v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Da&#239;ch" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568104v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567914v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109714v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bottasso" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Baroud" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552215v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02617358v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02617249v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616022v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616014v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02615994v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991394v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:5c05be4fc1a1a2d4ca16bc48323231bb28379dec;origin=https://hal.archives-ouvertes.fr/hal-03991394;visit=swh:1:snp:438a3325327d8bef3a099271997a0dbdeca32da2;anchor=swh:1:rel:4ec1d7207a58cc63963137f2e79030f04cfdec96;path=/" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascal-pigeon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5374-5346" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/196560039" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=http://scholar.google.fr/citations?user=JA7gN3sAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/F-9758-2014" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05613874v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pigeon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/M2170" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448769v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Ladaycia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lemaire" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pailhori&#232;s" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Lautram" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Franconi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13346-025-02037-x" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077274v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Hapel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/M2009" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04990488v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Fort&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/M1980" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996247v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Guyon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnese Bosio" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5NR00643K" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601570v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Li" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Yu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuejing Fan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ximing Xu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4SC02002B" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04369370v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Wang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei-Pei Xie" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang Yang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.3c01709" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824406v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Herson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/M1932" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176438v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feten Najlaoui" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael James Mcglinchey" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Sanz Garc&#237;a" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Jaouen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms241512288" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03955374v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Idlas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lepeltier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bastiat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mcglinchey" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.2c02910" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527077v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Sanz Garcia" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaschard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Navizet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Sahihi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siden Top" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202101075" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03774820v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fariba N&#233;mati" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2022.122164" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736856v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Busser" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Sotoing Ta&#239;we" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sturm" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27144651" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599161v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Wang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangkun Yan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick M Dansette" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2022.114202" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807919v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Fayolle" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fischer-Durand" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Salmain" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Buriez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27196690" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736842v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Othman" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27144549" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356305v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vessieres" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emie Quissac" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Lemaire" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agusti Alentorn" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrycja Domeracka" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms221910404" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921197v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Abdmouleh" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi El Arbi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Ben Saad" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Jellali" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna E. Ketata" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1568026620666200819145526" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02319158v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gimel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Calvignac" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b01493" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02282225v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Tonolo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Scalcon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201900430" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02103918v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Garcia" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Troufflard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201902456" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01646922v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SC04213B" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01720644v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihene Elloumi-Mseddi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Mnif" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejmeddine Akacha" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bochra Hakim" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2018.01.036" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01817763v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reatul Karim" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Esnault" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NR02132E" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01479613v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aref Neifar" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Mihoubi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girish K. G. K. Gupta" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1389557517666170208142254" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861749v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Aroui" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Pezet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sancey" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jphp.12998" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01611372v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Gouzi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2017.07.031" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TZWC7S56-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611795v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Concepcion Garcia Alvarez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.7b00743" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01484511v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Yong" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Mcglinchey" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2016.09.005" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408995v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meral Gormen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vessi&#232;res" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201601088" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01611386v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Folda" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7MT00121E" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01345781v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Richard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick M. Dansette" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201603931" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01401089v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Citta" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Bindoli" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinorgbio.2016.08.005" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01289145v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Jall&#233;li" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Trigui" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meral G&#246;rmen" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5MD00568J" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01338321v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Beauperin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Pla&#380;uk" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6DT01640E" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230371v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201503048" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230370v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hamels" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201500075" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01218567v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaineb Abdelkafi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Leclerc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Durand" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2015.06.043" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01261304v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolli Bellotti De Souza" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Caroline Campos Aguiar" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alane Cabral De Oliveira" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0074-02760150163" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230374v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Zhi Shirley Lee" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Buriez" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Labb&#233;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om500225k" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230373v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Theolier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2014.02.037" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X03CW5W7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230376v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm5013165" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230372v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meral Goermen" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Kowalski" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge Mueller-Bunz" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules190710350" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230375v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuella Gomes Da Silva" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Damasceno Rocha" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth A. Hillard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201402219" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2BJ85V9K-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230377v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bruyere" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Mathieu" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinorgbio.2014.08.015" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230383v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Jalleli" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Aifa" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230382v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Lain&#233;" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Adriaenssens" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Corbet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2013.05.065" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230380v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Monserrat" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keshri Nath Tiwari" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Quentin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2012.12.031" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230378v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2193-1801-2-508" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230385v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Leng Kelvin Tan" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2dt30700f" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230386v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Huch&#233;" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om300382h" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230389v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe A. R. Rodrigues" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2011.05.043" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C1QKG9BH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230387v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1nj20192a" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230388v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Rhouma" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2010.09.015" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6G5XBJDS-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230390v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Arbi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaari Rkhis" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rhouma" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230394v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201000286" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230393v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Plamont" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0md00026d" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/30944EA1D7B36172539D31B0A2681C87DC4D7FF6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230392v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena B. P. Soares" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Fernando Oliveira Costa" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Santos De Sa" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Ribeiro-Dos-Santos" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ddr.20349" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230391v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Plazuk" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2009.10.102" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448988v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm900297x" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230396v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Allard" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. T. Huynh" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vessi&#232;res" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jaouen" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2009.05.031" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449003v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouardia Zekri" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B819812H" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-W4TMWNS8-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376089v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nguyen" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Top" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vessieres" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Hillard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200801108" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230395v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b913570g" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/30667D457346B2EE1411041334748E9B14F1B23A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376093v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouardia O. Zekri" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Vessieres" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2008.11.035" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180710v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Nguyen" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Marsaud" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bouclier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2007.06.033" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00343557v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Allard" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Passirani" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Garcion" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2008.05.027" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230398v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Amatore" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2008.04.012" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230397v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia B. Heilmann" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bolte" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2007.12.011" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230402v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2006.10.041" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-80ZVFQBJ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230400v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2533/chimia.2007.716" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230401v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2006.11.016" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230399v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b705030e" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093015v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm049268h" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230403v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vessieres" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Hillard" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Boubeker" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm050251o" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230404v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mn Rager" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Huche" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.200400067" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G08T7S46-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230405v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Le Bideau" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Henique" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Joerger" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-328X(02)02090-9" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230406v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Sikoraiova" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Marchalin" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Decroix" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3987/COM-01-S(K)5" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230407v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jhet.5570380105" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230408v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Mamouni" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Marchalin" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4020(01)00437-9" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230409v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Leclercq" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b009553m" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230410v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Netchita&#239;lo" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Daich" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3987/COM-99-S21" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230411v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jhet.5570360326" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230412v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jhet.5570360319" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230418v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jhet.5570350635" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1C9A6D26140E61247D62EF5A179A2EDB0F27D437/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230415v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4020(98)00468-2" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230414v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Daich" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(98)02075-9" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C7A65F4D756342452E5EC8C8220A6AD38D2A78F5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230416v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4020(97)10359-3" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230413v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00397919808004302" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230417v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(98)01979-0" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230419v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230423v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4020(96)01196-9" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230422v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(97)00539-X" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230420v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00397919708006073" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230421v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(96)02497-5" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230425v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jhet.5570340203" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230424v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Adam Da&#239;ch" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jhet.5570340519" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01218988v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0040-4039(96)01738-8" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01218990v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jhet.5570330123" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6E945CAECF0C8D1D4BE4D004CC0B6FBD8AD81B26/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02617951v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616018v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02617897v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Leli&#232;vre" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616031v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Perino" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616026v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616007v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568008v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Da&#239;ch" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568104v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567914v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109714v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bottasso" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Baroud" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552215v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02617249v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02617358v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616014v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616022v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02615994v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991394v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:5c05be4fc1a1a2d4ca16bc48323231bb28379dec;origin=https://hal.archives-ouvertes.fr/hal-03991394;visit=swh:1:snp:438a3325327d8bef3a099271997a0dbdeca32da2;anchor=swh:1:rel:4ec1d7207a58cc63963137f2e79030f04cfdec96;path=/" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>