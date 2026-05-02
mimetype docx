--- v0 (2026-03-21)
+++ v1 (2026-05-02)
@@ -468,598 +468,610 @@
               <w:t xml:space="preserve">European Polymer Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 108, pp.412-419. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2018.09.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02010862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steel oxidation phenomena during Molten Corium siliceous Concrete Interaction (MCCI)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Sanchez-Brusset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Piluso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne J.H. Balat-Pichelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul David Bottomley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Wiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 622, pp.1005-1012. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jallcom.2014.11.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02327213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hafnium dioxide for porous and dense high-temperature refractories (2600°C)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Two-dimensional interaction of oxidic corium with concretes: The VULCANO VB test series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Journeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Piluso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Claus</w:t>
+                <w:t xml:space="preserve">Jean-François Haquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Bonnet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eric Boccaccio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Saldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2008.07.036⟩</w:t>
+              <w:t xml:space="preserve">Annals of Nuclear Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 36 (10), pp.1597-1613. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anucene.2009.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00631593v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02079349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-dimensional interaction of oxidic corium with concretes: The VULCANO VB test series</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hafnium dioxide for porous and dense high-temperature refractories (2600°C)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Piluso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Haquet</w:t>
+                <w:t xml:space="preserve">M. Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Boccaccio</w:t>
+                <w:t xml:space="preserve">C. Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Saldo</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Claus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Nuclear Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anucene.2009.07.006⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 29 (5), pp.961-968. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2008.07.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02079349v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00631593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical Determination of Oxidic Melt Diffusion Coefficients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Frolov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Journeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Piluso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Duclot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Thermophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 26 (4), pp. 1181-1192. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10765-005-6710-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00386423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1069,1371 +1081,1371 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X Rays methods applied to corium material</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adaptation of the PIRT methodology to the Severe Accident domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Jizzini</w:t>
+                <w:t xml:space="preserve">Luis Enrique Herranz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Menut</w:t>
+                <w:t xml:space="preserve">Ahmed Bentaib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Kljenak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Paci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Piluso</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">René Guinebretière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EXRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EXRS 2024 - European X-Ray Spectrometry Conference, Jun 2024, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">50ª Reunión Anual de la Sociedad Nuclear Española</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sociedad Nuclear Española (SNE), Oct 2024, Córdoba, Andalucía, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04726610v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04858218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation of the PIRT methodology to the Severe Accident domain</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">X Rays methods applied to corium material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Bentaib</w:t>
+                <w:t xml:space="preserve">Emmanuelle Brackx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Kljenak</w:t>
+                <w:t xml:space="preserve">Mohamed Jizzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Paci</w:t>
+                <w:t xml:space="preserve">Denis Menut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Piluso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Guinebretière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50ª Reunión Anual de la Sociedad Nuclear Española</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sociedad Nuclear Española (SNE), Oct 2024, Córdoba, Andalucía, Spain</w:t>
+              <w:t xml:space="preserve">EXRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EXRS 2024 - European X-Ray Spectrometry Conference, Jun 2024, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">irsn-04858218v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04726610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corium materials characterizations through electron microscopy and X-ray diffraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Brackx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Jizzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hirotomo Hikeuchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Piluso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Guinebretière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUMAS-8 - 8th Meeting of the International Union of Microbeam Analysis Societies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IUMAS, Jun 2023, Banff, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04724718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corium material analysis by EPMA and diffractions methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Jizzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Brackx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Piluso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Guinebretière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NUMAT 2022 - The Nuclear Materials Conference 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, NUMAT, Oct 2022, Gand, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04068021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude structurale et microstructurale par diffraction des rayons X et des neutrons et microdiffraction de Laue de solutions solides U1-x ZrxO2y issues d’une interaction corium-eau.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Jizzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Brackx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Piluso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Menut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Suard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14 -ème colloque Rayons X et Matière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RX et Matière, Nov 2021, Aix en provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04724553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the local compositions fluctuation in U1-xZrxO2 y solid solutions (Corium) during different cooling / solidification processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Brackx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Jizzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Guinebretière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Piluso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Menut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Study of the local compositions fluctuation in U1-xZrxO2 y solid solutions (Corium) during different cooling / solidification processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, NuMat 2020, Oct 2020, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04724477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etudes des distributions de compositions de la solution solide U1‐x ZrxO2y (Corium) lors de différents processus de refroidissements / solidifications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Jizzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Brackx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Guinebretière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Piluso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Excoffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RX et matière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RX et matière 2019, Nov 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04732934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of prototypical corium UZrO from quenching, by a multi-scale approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Brackx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Piluso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Domenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMC 19</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IMC 19, Sep 2018, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04731085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic field effects on liquid metal free convection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Renaudière de Vaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Zamansky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wladimir Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Tordjeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Electromagnetic Processing of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Cannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01333884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">European Nuclear Thermodynamic Database Validated and Applicable in Severe Accident Codes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. de Bremaecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barrachin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Jacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Deffort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Froment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fisa-2003, Symposium on EU Research on Severe Accidents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Commission, Nov 2003, Luxembourg, Netherlands. pp.ISBN : 92-894-7803-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01903287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">European Nuclear Thermodynamic Database Validated and Applicable in Severe Accident Codes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. de Bremaecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barrachin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Jacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Deffort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Froment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fisa-2001, Symposium on EU Research on Severe Accidents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Commission, Dec 2001, Luxembourg, Netherlands. pp.ISBN : 92-894-3455-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01903140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2443,157 +2455,157 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limestone-Siliceous and Siliceous concretes thermal damaging at high temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Mastori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Piluso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F Haquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Denoyel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Antoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
-              <w:r>
-[...76 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02270737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId92"/>
+      <w:footerReference w:type="default" r:id="rId93"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2740,51 +2752,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02535235v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brissonneau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirotomo Ikeuchi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Piluso" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Gousseau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric David" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.151860" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02538222v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pivano" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourdine Chikhi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Delacroix" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fouquart" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2019.110271" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010862v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sudre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boisson-da Cruz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bounor-Legar&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Espuche" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2018.09.017" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327213v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sanchez-Brusset" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne J.H. Balat-Pichelin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul David Bottomley" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Wiss" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2014.11.041" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00631593v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferrier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chaput" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Claus" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bonnet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2008.07.036" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L5KGFXQL-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02079349v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Journeau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Haquet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Boccaccio" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Saldo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2009.07.006" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KW96C508-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386423v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Frolov" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Journeau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duclot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-005-6710-z" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T6M5K99H-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04726610v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Brackx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jizzini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Menut" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04858218v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Enrique Herranz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bentaib" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kljenak" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Paci" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04724718v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirotomo Hikeuchi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068021v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04724553v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Suard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04724477v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04732934v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Excoffier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04731085v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric David" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Domenger" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Roger" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333884v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Renaudi&#232;re de Vaux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Zamansky" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wladimir Bergez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tordjeman" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Bouyer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01903287v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Bremaecker" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barrachin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jacq" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Deffort" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Froment" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01903140v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270737v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Mastori" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F Haquet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Denoyel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Antoni" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02535235v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brissonneau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirotomo Ikeuchi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Piluso" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Gousseau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric David" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.151860" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02538222v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pivano" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourdine Chikhi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Delacroix" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fouquart" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2019.110271" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010862v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sudre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boisson-da Cruz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bounor-Legar&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Espuche" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2018.09.017" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CTMFCWZW-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327213v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sanchez-Brusset" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne J.H. Balat-Pichelin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul David Bottomley" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Wiss" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2014.11.041" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02079349v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Journeau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Haquet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Boccaccio" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Saldo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2009.07.006" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KW96C508-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00631593v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferrier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chaput" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Claus" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bonnet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2008.07.036" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L5KGFXQL-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386423v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Frolov" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Journeau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duclot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-005-6710-z" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T6M5K99H-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04858218v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Enrique Herranz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bentaib" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kljenak" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Paci" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04726610v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Brackx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jizzini" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Menut" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04724718v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirotomo Hikeuchi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068021v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04724553v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Suard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04724477v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04732934v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Excoffier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04731085v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric David" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Domenger" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Roger" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333884v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Renaudi&#232;re de Vaux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Zamansky" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wladimir Bergez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tordjeman" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Bouyer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01903287v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Bremaecker" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barrachin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jacq" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Deffort" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Froment" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01903140v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270737v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Mastori" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F Haquet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Denoyel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Antoni" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>