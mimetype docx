--- v1 (2026-05-02)
+++ v2 (2026-05-26)
@@ -640,315 +640,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02327213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-dimensional interaction of oxidic corium with concretes: The VULCANO VB test series</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hafnium dioxide for porous and dense high-temperature refractories (2600°C)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Piluso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Journeau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P Piluso</w:t>
+                <w:t xml:space="preserve">M. Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Haquet</w:t>
+                <w:t xml:space="preserve">C. Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Boccaccio</w:t>
+                <w:t xml:space="preserve">J. Claus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Saldo</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Pierre Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Nuclear Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 36 (10), pp.1597-1613. </w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 29 (5), pp.961-968. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anucene.2009.07.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2008.07.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02079349v1</w:t>
+                <w:t xml:space="preserve">hal-00631593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hafnium dioxide for porous and dense high-temperature refractories (2600°C)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Two-dimensional interaction of oxidic corium with concretes: The VULCANO VB test series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Journeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Piluso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Chaput</w:t>
+                <w:t xml:space="preserve">Jean-François Haquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Claus</w:t>
+                <w:t xml:space="preserve">Eric Boccaccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Bonnet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Valérie Saldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 29 (5), pp.961-968. </w:t>
+              <w:t xml:space="preserve">Annals of Nuclear Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 36 (10), pp.1597-1613. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2008.07.036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.anucene.2009.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00631593v1</w:t>
+                <w:t xml:space="preserve">cea-02079349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical Determination of Oxidic Melt Diffusion Coefficients</w:t>
               </w:r>
@@ -2752,51 +2752,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02535235v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brissonneau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirotomo Ikeuchi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Piluso" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Gousseau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric David" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.151860" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02538222v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pivano" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourdine Chikhi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Delacroix" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fouquart" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2019.110271" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010862v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sudre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boisson-da Cruz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bounor-Legar&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Espuche" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2018.09.017" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CTMFCWZW-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327213v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sanchez-Brusset" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne J.H. Balat-Pichelin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul David Bottomley" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Wiss" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2014.11.041" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02079349v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Journeau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Haquet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Boccaccio" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Saldo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2009.07.006" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KW96C508-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00631593v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferrier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chaput" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Claus" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bonnet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2008.07.036" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L5KGFXQL-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386423v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Frolov" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Journeau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duclot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-005-6710-z" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T6M5K99H-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04858218v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Enrique Herranz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bentaib" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kljenak" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Paci" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04726610v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Brackx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jizzini" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Menut" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04724718v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirotomo Hikeuchi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068021v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04724553v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Suard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04724477v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04732934v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Excoffier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04731085v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric David" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Domenger" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Roger" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333884v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Renaudi&#232;re de Vaux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Zamansky" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wladimir Bergez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tordjeman" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Bouyer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01903287v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Bremaecker" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barrachin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jacq" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Deffort" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Froment" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01903140v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270737v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Mastori" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F Haquet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Denoyel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Antoni" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02535235v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brissonneau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirotomo Ikeuchi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Piluso" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Gousseau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric David" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.151860" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02538222v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pivano" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourdine Chikhi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Delacroix" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fouquart" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2019.110271" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010862v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sudre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boisson-da Cruz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bounor-Legar&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Espuche" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2018.09.017" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CTMFCWZW-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327213v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sanchez-Brusset" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne J.H. Balat-Pichelin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul David Bottomley" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Wiss" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2014.11.041" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00631593v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferrier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chaput" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Claus" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bonnet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2008.07.036" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L5KGFXQL-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02079349v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Journeau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Haquet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Boccaccio" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Saldo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2009.07.006" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KW96C508-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386423v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Frolov" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Journeau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duclot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-005-6710-z" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T6M5K99H-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04858218v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Enrique Herranz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bentaib" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kljenak" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Paci" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04726610v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Brackx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jizzini" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Menut" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04724718v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirotomo Hikeuchi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068021v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04724553v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Suard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04724477v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04732934v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Excoffier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04731085v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric David" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Domenger" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Roger" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333884v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Renaudi&#232;re de Vaux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Zamansky" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wladimir Bergez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tordjeman" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Bouyer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01903287v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Bremaecker" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barrachin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jacq" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Deffort" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Froment" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01903140v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270737v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Mastori" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F Haquet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Denoyel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Antoni" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>