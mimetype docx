--- v0 (2026-03-03)
+++ v1 (2026-04-12)
@@ -66,1505 +66,1505 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (59)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (58)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid and liquid fractions of digestate: manure or slurry just like any others?</w:t>
+                <w:t xml:space="preserve">Prevalence and dissemination of bacterial human pathogens in agricultural environments: A food safety and health concern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Vautrin</w:t>
+                <w:t xml:space="preserve">Kanika Chawla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario Cannavacciuolo</w:t>
+                <w:t xml:space="preserve">Soumya Sahai Saxena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Chauvin</w:t>
+                <w:t xml:space="preserve">Vaibhav Chandrakant Agre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Avinash Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pascal Piveteau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 219, pp.106788. </w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 223, pp.117806. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2026.106788⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2025.117806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05489220v1</w:t>
+                <w:t xml:space="preserve">hal-05489583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence and dissemination of bacterial human pathogens in agricultural environments: A food safety and health concern</w:t>
+                <w:t xml:space="preserve">Solid and liquid fractions of digestate: manure or slurry just like any others?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kanika Chawla</w:t>
+                <w:t xml:space="preserve">Florian Vautrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soumya Sahai Saxena</w:t>
+                <w:t xml:space="preserve">Mario Cannavacciuolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vaibhav Chandrakant Agre</w:t>
+                <w:t xml:space="preserve">Camille Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Piveteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avinash Sharma</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Piveteau</w:t>
+                <w:t xml:space="preserve">Pierre Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 223, pp.117806. </w:t>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 219, pp.106788. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2025.117806⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2026.106788⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05489583v1</w:t>
+                <w:t xml:space="preserve">hal-05489220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil-dependent fate of Klebsiella pneumoniae and Listeria monocytogenes after incorporation of digestates in soil microcosms</w:t>
+                <w:t xml:space="preserve">KpSC-ID: a multiplex real-time PCR assay for the simultaneous detection of the Klebsiella pneumoniae species complex and specific identification of Klebsiella pneumoniae, Klebsiella quasipneumoniae and Klebsiella variicola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Michel-Le Roux</w:t>
+                <w:t xml:space="preserve">Grainne Mcandrew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Ziebal</w:t>
+                <w:t xml:space="preserve">Elodie Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëtan Pinsard</w:t>
+                <w:t xml:space="preserve">Carla Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Piveteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Oliva</w:t>
+                <w:t xml:space="preserve">Sylvain Brisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2025.105965⟩</w:t>
+              <w:t xml:space="preserve">Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 171 (7), pp.001587. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/mic.0.001587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04960223v1</w:t>
+                <w:t xml:space="preserve">hal-05489562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metha-BioSol : Impact des digestats de méthanisation sur la qualité biologique des sols agricoles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t>
+                <w:t xml:space="preserve">Impacts sur la santé publique de la dynamique des populations de renards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gilot-Fromont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniela Mora-Salguero</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Camille Chauvin</w:t>
+                <w:t xml:space="preserve">Isabelle Villena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Barre</w:t>
+                <w:t xml:space="preserve">Elsa Bonnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Cluzeau</w:t>
+                <w:t xml:space="preserve">Claude Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol107-art06⟩</w:t>
+              <w:t xml:space="preserve">Food Risk Assess Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 200 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2903/fr.efsa.2025.FR-0062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05372517v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05124696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klebsiella pneumoniae : a connecting link in the One Health concept</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kanika Chawla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Piveteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shilpi Sharma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pathogens and Global Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.1-14. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/20477724.2025.2506042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05186806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts sur la santé publique de la dynamique des populations de renards</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Metha-BioSol : Impact des digestats de méthanisation sur la qualité biologique des sols agricoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Villena</w:t>
+                <w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Bonnaud</w:t>
+                <w:t xml:space="preserve">Daniela Mora-Salguero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Fischer</w:t>
+                <w:t xml:space="preserve">Pierre Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Giraud</w:t>
+                <w:t xml:space="preserve">Daniel Cluzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Risk Assess Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 200 p. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 107, pp.68-82. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2903/fr.efsa.2025.FR-0062⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol107-art06⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05124696v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05372517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KpSC-ID: a multiplex real-time PCR assay for the simultaneous detection of the Klebsiella pneumoniae species complex and specific identification of Klebsiella pneumoniae, Klebsiella quasipneumoniae and Klebsiella variicola</w:t>
+                <w:t xml:space="preserve">Soil-dependent fate of Klebsiella pneumoniae and Listeria monocytogenes after incorporation of digestates in soil microcosms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grainne Mcandrew</w:t>
+                <w:t xml:space="preserve">Sophie Michel-Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Barbier</w:t>
+                <w:t xml:space="preserve">Christine Ziebal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carla Rodrigues</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Piveteau</w:t>
+                <w:t xml:space="preserve">Gaëtan Pinsard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Brisse</w:t>
+                <w:t xml:space="preserve">Anaïs Oliva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 171 (7), pp.001587. </w:t>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 208, pp.105965. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1099/mic.0.001587⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2025.105965⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05489562v1</w:t>
+                <w:t xml:space="preserve">hal-04960223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Listeria monocytogenes prevalence and genomic diversity along the pig and pork production chain</w:t>
+                <w:t xml:space="preserve">Idiosyncratic invasion trajectories of human bacterial pathogens facing temperature disturbances in soil microbial communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Lagarde</w:t>
+                <w:t xml:space="preserve">Eliette Ascensio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Feurer</w:t>
+                <w:t xml:space="preserve">Arnaud Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Denis</w:t>
+                <w:t xml:space="preserve">Tiffany Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Emmanuel Douarre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Piveteau</w:t>
+                <w:t xml:space="preserve">Aymé Spor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 119, pp.104430. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.12375. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fm.2023.104430⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-63284-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04526173v1</w:t>
+                <w:t xml:space="preserve">hal-04639981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Triplex real-time PCR ZKIR-T assay for simultaneous detection of the Klebsiella pneumoniae species complex and identification of K. pneumoniae sensu stricto</w:t>
+                <w:t xml:space="preserve">Listeria monocytogenes prevalence and genomic diversity along the pig and pork production chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Małgorzata Ligowska-Marzęta</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Jean Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Feurer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Douarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Piveteau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dennis Schrøder Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/spectrum.00336-24⟩</w:t>
+              <w:t xml:space="preserve">Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 119, pp.104430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fm.2023.104430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04934468v1</w:t>
+                <w:t xml:space="preserve">hal-04526173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The short-term response of soil microbial communities to digestate application depends on the characteristics of the digestate and soil type</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Triplex real-time PCR ZKIR-T assay for simultaneous detection of the Klebsiella pneumoniae species complex and identification of K. pneumoniae sensu stricto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Cannavacciuolo</w:t>
+                <w:t xml:space="preserve">Małgorzata Ligowska-Marzęta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Piveteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Barré</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Chauvin</w:t>
+                <w:t xml:space="preserve">Dennis Schrøder Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2023.105105⟩</w:t>
+              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (12), pp.e00336-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/spectrum.00336-24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04266661v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04934468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Idiosyncratic invasion trajectories of human bacterial pathogens facing temperature disturbances in soil microbial communities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The short-term response of soil microbial communities to digestate application depends on the characteristics of the digestate and soil type</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Vautrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliette Ascensio</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elodie Barbier</w:t>
+                <w:t xml:space="preserve">P. Piveteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Mounier</w:t>
+                <w:t xml:space="preserve">M. Cannavacciuolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiffany Raynaud</w:t>
+                <w:t xml:space="preserve">P. Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aymé Spor</w:t>
+                <w:t xml:space="preserve">C. Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14 (1), pp.12375. </w:t>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 193, pp.art. 105105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-63284-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2023.105105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04639981v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04266661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Listeria monocytogenes: Investigation of Fitness in Soil Does Not Support the Relevance of Ecotypes</w:t>
               </w:r>
@@ -1576,51 +1576,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Sévellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliette Ascencio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Douarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Félix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1684,77 +1684,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short-term impact of biogas digestates on soils microbial communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Vautrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Piveteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Cannavacciuolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1861,51 +1861,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Garmyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shilpi Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbial ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 84, pp.106-121. </w:t>
@@ -2081,51 +2081,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What on earth? The impact of digestates and composts from farm effluent management on fluxes of foodborne pathogens in agricultural lands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Piveteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Druilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2375,51 +2375,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Pot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Couvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiology Spectrum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 10 (5), pp.e0124222. </w:t>
@@ -2451,943 +2451,943 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03831169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plants as a realized niche for Listeria monocytogenes</w:t>
+                <w:t xml:space="preserve">LisRK is required for optimal fitness of Listeria monocytogenes in soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hoai Nam Truong</w:t>
+                <w:t xml:space="preserve">Maja Brunhede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrícia dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Garmyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yann Sevellec</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgitte Kallipolitis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MicrobiologyOpen</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mbo3.1255⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 367 (22), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/femsle/fnaa188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03513862v1</w:t>
+                <w:t xml:space="preserve">hal-03047944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LisRK is required for optimal fitness of Listeria monocytogenes in soil</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plants as a realized niche for Listeria monocytogenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrícia dos Santos</w:t>
+                <w:t xml:space="preserve">Hoai Nam Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Garmyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Birgitte Kallipolitis</w:t>
+                <w:t xml:space="preserve">Carine Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Sevellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 367 (22), </w:t>
+              <w:t xml:space="preserve">MicrobiologyOpen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (6), pp.e1255. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/femsle/fnaa188⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mbo3.1255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03047944v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03513862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors contributing to Listeria monocytogenes transmission and impact on food safety</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigation of the roles of AgrA and σB regulators in Listeria monocytogenes adaptation to roots and soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cormac Gm Gahan</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Catarina Marinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Garmyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maja Brunhede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conor O'Byrne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Food Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cofs.2020.09.009⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 367 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/femsle/fnaa036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03135235v1</w:t>
+                <w:t xml:space="preserve">hal-02549479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habitat Disturbances Modulate the Barrier Effect of Resident Soil Microbiota on Listeria monocytogenes Invasion Success</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David D. Bru</w:t>
+                <w:t xml:space="preserve">Evidence of Biocontrol Activity of Bioinoculants Against a Human Pathogen, Listeria monocytogenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richa Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Garmyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Gaba</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Garmyn</w:t>
+                <w:t xml:space="preserve">V. S. Bisaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shilpi Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 11 (927), </w:t>
+              <w:t xml:space="preserve">, 2020, 11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.00927⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.00350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02648896v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02549460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ZKIR assay, a novel real-time PCR method for the detection of Klebsiella pneumoniae and closely related species in environmental Samples</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carla Rodrigues</w:t>
+                <w:t xml:space="preserve">Habitat Disturbances Modulate the Barrier Effect of Resident Soil Microbiota on Listeria monocytogenes Invasion Success</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymé Spor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine G. Depret</w:t>
+                <w:t xml:space="preserve">Angela Rocio Ortiz Camargo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Passet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gal</w:t>
+                <w:t xml:space="preserve">David D. Bru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Gaba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Garmyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.02711-19⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (927), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.00927⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02464159v1</w:t>
+                <w:t xml:space="preserve">hal-02648896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the roles of AgrA and σB regulators in Listeria monocytogenes adaptation to roots and soil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catarina Marinho</w:t>
+                <w:t xml:space="preserve">Factors contributing to Listeria monocytogenes transmission and impact on food safety</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgitte Kallipolitis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique D. Garmyn</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cormac Gm Gahan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Piveteau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/femsle/fnaa036⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Food Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36, pp.9-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cofs.2020.09.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02549479v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03135235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of Biocontrol Activity of Bioinoculants Against a Human Pathogen, Listeria monocytogenes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Richa Sharma</w:t>
+                <w:t xml:space="preserve">The ZKIR assay, a novel real-time PCR method for the detection of Klebsiella pneumoniae and closely related species in environmental Samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine G. Depret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Passet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gal</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Shilpi Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11, </w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 86 (7), pp.1-39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.00350⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/AEM.02711-19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02549460v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02464159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biofilm formation of listeria monocytogenes strains under food processing environments and pan-genome-wide association study</w:t>
               </w:r>
@@ -3641,77 +3641,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The σ B -dependent regulatory sRNA Rli47 represses isoleucine biosynthesis in Listeria monocytogenes through a direct interaction with the ilvA transcript</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catarina Marinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia T. dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birgitte Kallipolitis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jörgen Johansson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3814,51 +3814,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Desneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Pourcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Piveteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8, 16 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3886,932 +3886,906 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01737164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survival of Listeria monocytogenes in Soil Requires AgrA-Mediated Regulation</w:t>
+                <w:t xml:space="preserve">Exploring the diversity of listeria monocytogenes biofilm architecture by high-throughput confocal laser scanning microscopy and the predominance of the honeycomb-like morphotype</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Vivant</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gal</w:t>
+                <w:t xml:space="preserve">Morgan Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Piveteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Hartmann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Piveteau</w:t>
+                <w:t xml:space="preserve">Mickaël Desvaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Brisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Briandet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 81 (15), pp. 5073 - 5084. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/aem.04134-14⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 81 (5), pp.1813-1819. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.03173-14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01789564v1</w:t>
+                <w:t xml:space="preserve">hal-01204409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La biodiversité de la microflore du sol prévient l’implantation de pathogènes alimentaires dans les sols agricoles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Survival of Listeria monocytogenes in Soil Requires AgrA-Mediated Regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Vivant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Garmyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Piveteau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérard Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Premier Cru - Les News du Centre Inra de Dijon</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 81 (15), pp. 5073 - 5084. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/aem.04134-14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02630988v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01789564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the diversity of listeria monocytogenes biofilm architecture by high-throughput confocal laser scanning microscopy and the predominance of the honeycomb-like morphotype</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">La biodiversité de la microflore du sol prévient l’implantation de pathogènes alimentaires dans les sols agricoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Piveteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Romain Briandet</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Premier Cru - Les News du Centre Inra de Dijon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204409v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02630988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communication and Autoinduction in the species Listeria monocytogenes. A central role for the agr system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Agr communication system provides a benefit to the populations of Listeria monocytogenes in soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Vivant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Garmyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Piveteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communicative and Integrative Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4161/cib.2.4.8610⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcimb.2014.00160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01789698v1</w:t>
+                <w:t xml:space="preserve">hal-01789652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Agr communication system provides a benefit to the populations of Listeria monocytogenes in soil</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Communication and Autoinduction in the species Listeria monocytogenes. A central role for the agr system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Garmyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Lemaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Piveteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 4, </w:t>
+              <w:t xml:space="preserve">Communicative and Integrative Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2 (4), pp. 371 - 374. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fcimb.2014.00160⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4161/cib.2.4.8610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01789652v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01789698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biotic and abiotic soil properties influence survival of Listeria monocytogenes in soil</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Listeria monocytogenes, a down-to-earth pathogen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Vivant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Garmyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Piveteau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Hartmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0075969⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcimb.2013.00087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02650765v1</w:t>
+                <w:t xml:space="preserve">hal-02651706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial diversity and structure are drivers of the biological barrier effect against Listeria monocytogenes in soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Vivant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Garmyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Piveteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (10), pp.1-11. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0076991⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02651036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nation-wide study of the occurrence of Listeria monocytogenes in French soils using culture-based and molecular detection methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Depret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudy C. Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4851,161 +4825,187 @@
                 <w:t xml:space="preserve">⟨10.1016/j.mimet.2013.03.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01120618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Listeria monocytogenes, a down-to-earth pathogen</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Biotic and abiotic soil properties influence survival of Listeria monocytogenes in soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Locatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymé Spor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudy C. Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Piveteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Hartmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 3, </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fcimb.2013.00087⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0075969⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02651706v1</w:t>
+                <w:t xml:space="preserve">hal-02650765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Listeria monocytogenes Differential Transcriptome Analysis Reveals Temperature-Dependent Agr Regulation and Suggests Overlaps with Other Regulons</w:t>
               </w:r>
@@ -5030,64 +5030,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Augagneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Vivant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Piveteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (9), pp.e43154. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5115,291 +5115,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01789675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in gene expression during adaptation of Listeria monocytogenes to the soil environment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Géraldine G. Depret</w:t>
+                <w:t xml:space="preserve">Evidence of autoinduction heterogeneity via expression of the agr system of listeria monocytogenes at the single-cell level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Garmyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Briandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Pivato</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Morgan M. Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul J.-P. Lemaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0024881⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 77 (17), pp.6286-6289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.02891-10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02645459v1</w:t>
+                <w:t xml:space="preserve">hal-01000244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of autoinduction heterogeneity via expression of the agr system of listeria monocytogenes at the single-cell level</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Changes in gene expression during adaptation of Listeria monocytogenes to the soil environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Piveteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine G. Depret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Pivato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Garmyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 77 (17), pp.6286-6289. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (9), pp.e24881 ; 1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AEM.02891-10⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0024881⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000244v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02645459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity to acetic acid, ability to colonize abiotic surfaces and virulence potential of Listeria monocytogenes EGD-e after incubation on parsley leaves.</w:t>
               </w:r>
@@ -5411,51 +5411,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guzzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Piveteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 108 (2), pp.560 - 570. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5502,77 +5502,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle du système agr chez Listeria monocytogènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Rieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Garmyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guzzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Piveteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Salles Propres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 63, pp.63-67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5610,51 +5610,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Listeria monocytogenes EGD-e biofilms: no mushrooms but a network of knitted chains.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Briandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Habimana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5744,77 +5744,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions in dual species biofilms between Listeria monocytogenes EGD-e and several strains of Staphylococcus aureus.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guzzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Piveteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 126 (1-2), pp.76-82. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5854,693 +5854,693 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00453478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution and characteristics of Listeria monocytogenes isolates from surface waters of the South Nation River Watershed, Ontario, Canada</w:t>
+                <w:t xml:space="preserve">Characteristics and frequency of detection of fecal Listeria monocytogenes shed by livestock, wildlife, and humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lyautey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Franco Pagotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Tyler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">David R. Lapen</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Franco Pagotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/aem.00354-07⟩</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 53 (10), pp.1158-1167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/w07-084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02667136v1</w:t>
+                <w:t xml:space="preserve">hal-02662178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative transcriptome analysis of Listeria monocytogenes strains of the two major lineages reveals differences in virulence, cell wall, and stress response</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Distribution and characteristics of Listeria monocytogenes isolates from surface waters of the South Nation River Watershed, Ontario, Canada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lyautey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David R. Lapen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graham Wilkes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Severino</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Patricia Garrido</w:t>
+                <w:t xml:space="preserve">Katherine Mccleary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco Pagotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 73 (19), pp.6078-6088. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/aem.02730-06⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 73 (17), pp.5401-5410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/aem.00354-07⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02662202v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02667136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aquincola tertiaricarbonis gen. nov., sp nov., a tertiary butyl moiety-degrading bacterium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ute Lechner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danny Brodkorb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Geyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerd Hause</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claus Härtig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 57, pp.1295-1303. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1099/ijs.0.64663-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02666440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agr system of Listeria monocytogenes EGD-e: role in adherence and differential expression pattern.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Rieu</w:t>
+                <w:t xml:space="preserve">Comparative transcriptome analysis of Listeria monocytogenes strains of the two major lineages reveals differences in virulence, cell wall, and stress response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Severino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dussurget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Z. N. Vencio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Weidmann</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Patricia Garrido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 73 (19), pp.6125-33. </w:t>
+              <w:t xml:space="preserve">, 2007, 73 (19), pp.6078-6088. </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/aem.00608-07⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/aem.02730-06⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00441284v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristics and frequency of detection of fecal Listeria monocytogenes shed by livestock, wildlife, and humans</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Franco Pagotto</w:t>
+                <w:t xml:space="preserve">Agr system of Listeria monocytogenes EGD-e: role in adherence and differential expression pattern.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Tyler</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphanie Weidmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Garmyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Piveteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guzzo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 53 (10), pp.1158-1167. </w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 73 (19), pp.6125-33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1139/w07-084⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/aem.00608-07⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02662178v1</w:t>
+                <w:t xml:space="preserve">hal-00441284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the Roles of LuxS, S-Ribosyl Homocysteine, and Autoinducer 2 in Cell Attachment during Biofilm Formation by Listeria monocytogenes EGD-e</w:t>
               </w:r>
@@ -6673,90 +6673,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Truncated internalin A and asymptomatic Listeria monocytogenes carriage: in vivo investigation by allelic exchange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïwenn Olier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Garmyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Rousseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul J.-P. Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Piveteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infection and Immunity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 73 (1), pp.644-648. </w:t>
@@ -6922,282 +6922,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02680846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening of glutamate decarboxylase activity and bile salt resistance of human asymptomic carriage, clinical, food, and environmental isolates of Listeria monocytogenes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Use of PCR-restriction fragment length polymorphism of inlA for rapid screening of Listeria monocytogenes strains deficient in the ability to invade Caco-2 cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Rousseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïwenn Olier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul J.-P. Lemaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Piveteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guzzo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 70 (4), pp.2180-2185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/70.4.2180-2185.2004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02677729v1</w:t>
+                <w:t xml:space="preserve">hal-02674137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of PCR-restriction fragment length polymorphism of inlA for rapid screening of Listeria monocytogenes strains deficient in the ability to invade Caco-2 cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Screening of glutamate decarboxylase activity and bile salt resistance of human asymptomic carriage, clinical, food, and environmental isolates of Listeria monocytogenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïwenn Olier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Rousseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Piveteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Lemaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 93 (1), pp.87-99</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02674137v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02677729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limitations in Mtbe Biodegradation</w:t>
               </w:r>
@@ -7356,51 +7356,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice H.F. Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Rousseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7442,5552 +7442,6336 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolism of lactate and sugars by dairy propionibacteria: A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Piveteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Lait</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 79 (1), pp.23-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00929635v1</w:t>
-              </w:r>
-[...127 lines deleted...]
-                <w:t xml:space="preserve">hal-02708863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (5)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiowaste - Etude de l'innocuité microbiologique de déchets de cuisine et de table produits à l'échelle d'un territoire</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Addressing Pathogen Impact in Life Cycle Assessment: Nationwide spatially explicit characterization factor for organic fertilisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Aissani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Thiriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Piveteau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...26 lines deleted...]
-                <w:t xml:space="preserve">hal-04673299v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RAMIRAN 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Wageningen, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05569362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digestats de méthanisation et qualité biologique des sols agricoles : Impact des digestats de méthanisation sur la qualité biologique des sols. Metha-BioSol (APR GRAINE)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Daniel Cluzeau</w:t>
+                <w:t xml:space="preserve">Microbial transfers across a food chain: from grassland to cheese using metagenetic high-throughput sequencing approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Bloor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Delbès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Bernalier Donadille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04607790v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FORUM ON FERMENTED FOODS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04221437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation des impacts sur la santé publique de la dynamique des populations de renards</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Etienne Giraud</w:t>
+                <w:t xml:space="preserve">Genetic characterization of Listeria monocytogenes strains circulating in the pig manure management chain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Douarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Felix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karol Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Boscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">anses-04171242v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Safepork 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, New Orleans (Louisiana), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04416627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation des risques en appui des mesures de gestion de produits dans la filière bovine, lors de suspicion et de confirmation de cas de botulisme</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel M. Federighi</w:t>
+                <w:t xml:space="preserve">Genomic diversity of Listeria monocytogenes in the pig manure recovery sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Douarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Felix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Pierre Ganière</w:t>
+                <w:t xml:space="preserve">Karol Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Grisot</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evelyne Boscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FoodMicro 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Athens, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Hilaire</w:t>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">anses-03792909v1</w:t>
+                <w:t xml:space="preserve">hal-04416155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact du lagunage et de l'épandage de déchets organiques sur la diffusion et l'évolution de bactéries pathogènes de l’homme</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">What causes Listeria monocytogenes to colonize various ecological niches and reservoirs?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Sévellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Cournoyer</w:t>
+                <w:t xml:space="preserve">B Felix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Nazaret</w:t>
+                <w:t xml:space="preserve">Francisco Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal P. Piveteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Favre-Bonté</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th One Health Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Edinburg, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03243387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">Y. Richard</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sigma B-dependent regulatory sRNA Rli47 represses isoleucine biosynthesis in Listeria monocytogenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catarina Marinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Rodriguez-Nava</w:t>
+                <w:t xml:space="preserve">Patricia Teixeira dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duarte Guerreiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgitte H. Kallipolitis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Ignatov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01192152v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FEMS 2019, 8. Congress of European Microbiologists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Glasgow, United Kingdom. , 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Design, development and validation of a real-time PCR assay for detection of &amp;lt;em&amp;gt;Klebsiella pneumoniae&amp;lt;/em&amp;gt; complex in environmental matrixes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Depret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Passet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1. One Health European Joint Programme Annual Scientific Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Dublin, Ireland. , 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02787597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Development of phylogroup-specific taqman real-time assays for identification of members of &amp;lt;em&amp;gt;klebsiella pneumoniae&amp;lt;/em&amp;gt; complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lopez-Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Passet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1. One Health European Joint Programme Annual Scientific Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Dublin, Ireland. , 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02787416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of habitat disturbances on the population dynamics of allochthon listeria monocytones in soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Rocio Ortiz Camargo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymé Spor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina S. Gaba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Garmyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FEMS 2017, 7th Congress of European Microbiologists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Valence, Spain. pp.859, 2017, Environmental Microbiology/Microbial Ecology /Microbial Communities - Part III</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01999077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecology of Listeria monocytogenes in soil: effect of the biotic environment on survival and transcriptome reshaping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Rocio Ortiz Camargo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Garmyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal P. Piveteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FEMS 2017, 7th Congress of European Microbiologists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Valence, Spain. pp.902, 2017, Environmental Microbiology/Microbial Ecology /Microbial Communities - Part III</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01999070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sigb and agra regulation in listeria monocytognes : effect on survival in soil/rhizosphere under biotic and abiotic conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catarina Marinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Garmyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conor O'Byrne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal P. Piveteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FEMS 2017, 7th Congress of European Microbiologists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Valence, Spain. pp.776, 2017, Environmental Microbiology/Microbial Ecology /Microbial Communities - Part II</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01999084v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investigation of rhizosphere as a niche for Listeria monocytogenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Boussemart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Rocio Ortiz Camargo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Garmyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal P. Piveteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Symposium On Problems of Listeriosis ISOPOL XIX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Paris, France. , 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01999296v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soil biodiversity as a major driver for the control of populations of the pathogenic bacterium Listeria monocytogenes in soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal P. Piveteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Vivant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Garmyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Locatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1. Global Soil Biodiversity Initiative conference (GSBI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Dijon, France. pp.617, 2014, Assessing soil biodiversity and its role for ecosystem services</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01999345v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le système Agr de Listeria monocytogenes et la croissance en biofilm : approche transcriptomique de l’effet de la température</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Garmyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul J.-P. Lemaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal P. Piveteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop "Interactions des Microorganismes avec leurs Environnements : Circulation, Adaptation"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Dijon, France. Workshop "Interactions des Microorganismes avec leurs Environnements : Circulation, Adaptation", 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01999661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Single cell analysis evidence Heterogeneous expression of the Agr communication system of Listeria monocytogenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Vivant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Garmyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Briandet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop Interactions des Microorganismes avec leurs Environnements : Circulation, Adaptation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Dijon, France. , 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biofilms structural diversity of 100 strains of the food-borne pathogen Listeria monocytogenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Piveteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Brisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Briandet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BIOFILMS 5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, PARIS, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01570155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of abiotic and biotic soil characteristics on Listeria monocytogenes survival in the environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Locatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymé Spor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Piveteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop Interactions des Microorganismes avec leurs Environnements : Circulation, Adaptation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Dijon, France. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le système Agr de &amp;lt;em&amp;gt;Listeria monocytogenes&amp;lt;/em&amp;gt; : revisite des notions de Quorum Sensing et auto-induction par cytométrie en flux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Garmyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Revellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Piveteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SFM/AFC - Les Applications de la Cytométrie en Flux en Microbiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2011, Paris, France. , 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02809128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">&amp;lt;em&amp;gt;Listeria monocytogenes agr&amp;lt;/em&amp;gt; system: Quorum sensing, or maybe not?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Garmyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Revellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Piveteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISOPOL XVII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Porto, Portugal. 1 p., 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02823202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indigenous &amp;lt;em&amp;gt;Listeria&amp;lt;/em&amp;gt; spp. in biowastes and during composting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Lemunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Rousseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dantigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Piveteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guzzo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16. International Symposium On Problems Of Listeriosis (ISOPOL XVI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Savannah, United States. 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02819599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Differential expression of the agr locus of &amp;lt;em&amp;gt;Listeria monocytogenes&amp;lt;/em&amp;gt; EGD-e</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Rieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Weidmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Garmyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Piveteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guzzo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16. International Symposium On Problems Of Listeriosis (ISOPOL XVI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Savannah, United States. 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02823766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assessment of the roles of LuxS, Autoinducer 2 and its precursor S-Ribosyl Homocysteine, in cell attachment during biofilm formation by Listeria monocytogenes EGD-e</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Challan-Belval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal P. Piveteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guzzo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16. International Symposium On Problems Of Listeriosis (ISOPOL XVI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Savannah, United States. 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02000985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil fitness and genetic diversity of Listeria monocytogenes from pigs to land spreading</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Soil-dependent fate of naturally occurring Klebsiella pneumoniae and Listeria monocytogenes after incorporation of digestates: microcosms investigations and field experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie S Michel-Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ziebal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pinsard Gaëtan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Oliva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Piveteau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Symposium on Problems of Listeria and Listeriosis (ISOPOL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Matthew Gilmour, Sep 2024, Norwich, UK, United Kingdom</w:t>
+              <w:t xml:space="preserve">RAMIRAN 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RAMIRAN, Oct 2025, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04811501v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05569351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité génétique et compétitivité dans le sol de Listeria monocytogenes dans la valorisation des effluents d’élevage</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intégration des enjeux sanitaires dans l’Analyse du Cycle de Vie : développement d’un facteur de caractérisation spatialisé à l’échelle de la France pour Listeria monocytogenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Piveteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Aissani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Thiriet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Française de Microbiologie 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">SFM MICROBES 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Microbiologie, Sep 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04417244v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05569335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic characterization of Listeria monocytogenes strains circulating in the pig manure management chain</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sustainable organic waste management as driver of plant growth promotion and healthy environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Piveteau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Safepork 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Indo French Workshop: Plant microbiome as driver for the next green agricultural revolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSA, Lyon, May 2025, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04416101v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05569426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial transfers at the crossroads of agro-ecological transitions in dairy systems</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Bouchon</w:t>
+                <w:t xml:space="preserve">Soil fitness and genetic diversity of Listeria monocytogenes from pigs to land spreading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Douarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Félix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romero Karol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Boscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carrefours de l’innovation agronomique (CIAG) Les indicateurs de qualité des sols et leur usage dans un contexte de transitions agricoles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Orléans, France</w:t>
+              <w:t xml:space="preserve">21st International Symposium on Problems of Listeria and Listeriosis (ISOPOL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Matthew Gilmour, Sep 2024, Norwich, UK, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04826247v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04811501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive traits of Listeria monocytogenes to diverse ecological niches</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Développer des pratiques de méthanisation en tenant compte de la vie du sol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Piveteau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd One Health EJP Annual Scientific Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Les rendez-vous INRAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SPACE 2024, Sep 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03243324v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05569404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">σB and agrA regulation in Listeria monocytogenes: Effect on survival in soil/rhizosphere under biotic and abiotic conditions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal P. Piveteau</w:t>
+                <w:t xml:space="preserve">Méthanisation agricole et impact du retour au sol des digestats sur le devenir des populations de pathogènes zoonotiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Piveteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS 2017, 7th Congress of European Microbiologists</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">Journées nationales des Groupements Techniques Vétérinaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GTV, May 2024, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01789551v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05569381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of interconnections between AgrA and σB regulons of Listeria monocytogenes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal P. Piveteau</w:t>
+                <w:t xml:space="preserve">Sustainable biowaste management: opportunities and challenges of proximity management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Piveteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journée des Doctorants de l’UMR 1347 Agroécologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRA, Institut National de la Recherche Agronomique, France., Mar 2016, Dijon, France</w:t>
+              <w:t xml:space="preserve">FSAET 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GLA University, Nov 2023, Mathura, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01999299v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05569393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the adaptive strategies of &amp;lt;em&amp;gt;Listeria monocytogenes&amp;lt;/em&amp;gt; in soil/plants mesocosms</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Diversité génétique et compétitivité dans le sol de Listeria monocytogenes dans la valorisation des effluents d’élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Douarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Boscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Felix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journée des Doctorants de l’UMR 1347 Agroécologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Mar 2016, Dijon, France. 27 p</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Française de Microbiologie 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738772v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04417244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecology of &amp;lt;em&amp;gt;Listeria monocytogenes&amp;lt;/em&amp;gt; in the soil environment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Genetic characterization of Listeria monocytogenes strains circulating in the pig manure management chain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Douarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Boscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Felix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium On Problems of Listeriosis ISOPOL XIX</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Safepork 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, New Orleans, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.31274/safepork.16351⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02795978v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04416101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of root-associated biofilms of the human pathogenic bacterium Listeria monocytogenes</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Microbial transfers at the crossroads of agro-ecological transitions in dairy systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Bernalier Donadille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Bloor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bouchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence internatioanle BIOFILM 5</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, KEYBIO, Dec 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">Carrefours de l’innovation agronomique (CIAG) Les indicateurs de qualité des sols et leur usage dans un contexte de transitions agricoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01999635v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04826247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single Cell analysis evidence heterogeneous expression of the Agr communication system of[i] Listeria monocytogenes[/i]</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Devenir des pathogènes dans la filière de méthanisation depuis l’intrant jusqu’au retour au sol du digestat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Pourcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Piveteau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS 2011 - 4. Congress of European Microbiologists</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Genève, Switzerland. 1 p</w:t>
+              <w:t xml:space="preserve">Séminaire APIVALE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIS APIVALE, Oct 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189561v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05569418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le système [i]agr[/i] de [i]Listeria monocytogenes[/i] et la croissance en biofilm : revisite des notions de communication, quorum sensing et auto-induction</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Adaptive traits of Listeria monocytogenes to diverse ecological niches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Sévellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Felix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal P. Piveteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "Biofilms et Santé" ECOMICTH - RNB</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, Poitiers, France. 1 p</w:t>
+              <w:t xml:space="preserve">2nd One Health EJP Annual Scientific Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01137017v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03243324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Techniques d'études de la formation des biofilms. Retour d'expérience issu du domaine &amp;quot;agro-alimentaire&amp;quot; et du domaine &amp;quot;environnemental</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Challan-Belval</w:t>
+                <w:t xml:space="preserve">σB and agrA regulation in Listeria monocytogenes: Effect on survival in soil/rhizosphere under biotic and abiotic conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catarina Marinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Garmyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conor O'Byrne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Piveteau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Journées Thématiques Réseau National Biofilms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Dourdan, France</w:t>
+              <w:t xml:space="preserve">FEMS 2017, 7th Congress of European Microbiologists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01999910v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01789551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des conditions environnementales (statique versus dynamique) sur le développement en biofilm de &amp;lt;em&amp;gt;Listeria monocytogenes&amp;lt;/em&amp;gt; EGD-e. &amp;lt;em&amp;gt;Developpement en biofilm et expression d'Agr de Listeria monocytogenes&amp;lt;/em&amp;gt;</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigation of interconnections between AgrA and σB regulons of Listeria monocytogenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catarina Marinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Garmyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conor O'Byrne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal P. Piveteau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Journées Thématiques Réseau National Biofilms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Dourdan, France</w:t>
+              <w:t xml:space="preserve">5. Journée des Doctorants de l’UMR 1347 Agroécologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRA, Institut National de la Recherche Agronomique, France., Mar 2016, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02756506v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01999299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Investigation of the adaptive strategies of &amp;lt;em&amp;gt;Listeria monocytogenes&amp;lt;/em&amp;gt; in soil/plants mesocosms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Ortiz Camargo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Piveteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5. Journée des Doctorants de l’UMR 1347 Agroécologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Mar 2016, Dijon, France. 27 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecology of &amp;lt;em&amp;gt;Listeria monocytogenes&amp;lt;/em&amp;gt; in the soil environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Piveteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Symposium On Problems of Listeriosis ISOPOL XIX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Pasteur [Paris]. FRA., Jun 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02795978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investigation of root-associated biofilms of the human pathogenic bacterium Listeria monocytogenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Boussemart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Garmyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal P. Piveteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence internatioanle BIOFILM 5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, KEYBIO, Dec 2012, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01999635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Single Cell analysis evidence heterogeneous expression of the Agr communication system of[i] Listeria monocytogenes[/i]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Garmyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Briandet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Guilbaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Lemaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FEMS 2011 - 4. Congress of European Microbiologists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Genève, Switzerland. 1 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le système [i]agr[/i] de [i]Listeria monocytogenes[/i] et la croissance en biofilm : revisite des notions de communication, quorum sensing et auto-induction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Garmyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Revellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Piveteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Biofilms et Santé" ECOMICTH - RNB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Poitiers, France. 1 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01137017v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence des conditions environnementales (statique versus dynamique) sur le développement en biofilm de &amp;lt;em&amp;gt;Listeria monocytogenes&amp;lt;/em&amp;gt; EGD-e. &amp;lt;em&amp;gt;Developpement en biofilm et expression d'Agr de Listeria monocytogenes&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Rieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Briandet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier O. Habimana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Garmyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guzzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3. Journées Thématiques Réseau National Biofilms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Dourdan, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02756506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Techniques d'études de la formation des biofilms. Retour d'expérience issu du domaine &amp;quot;agro-alimentaire&amp;quot; et du domaine &amp;quot;environnemental</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Challan-Belval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal P. Piveteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guzzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Garrido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3. Journées Thématiques Réseau National Biofilms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Dourdan, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01999910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Involvement of communication systems during the sessile growth of &amp;lt;em&amp;gt;Listeria monocytogenes&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Piveteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. International Symposium On Problems Of Listeriosis (ISOPOL XVI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2007, Savannah, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02813333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (21)</w:t>
+        <w:t xml:space="preserve">Rapport (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic characterization of Listeria monocytogenes strains circulating in the pig manure management chain</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Boscher</w:t>
+                <w:t xml:space="preserve">Méthodes d’évaluation des risques sanitaires et environnementaux et des enjeux socio-économiques associés aux plantes obtenues au moyen de certaines nouvelles techniques génomiques (NTG)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fried</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thaura Ghneim-Herrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-04416627v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">Saisine n°2021-SA-0019, Anses. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04841808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial transfers across a food chain: from grassland to cheese using metagenetic high-throughput sequencing approaches</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Bouchon</w:t>
+                <w:t xml:space="preserve">Microbiowaste - Etude de l'innocuité microbiologique de déchets de cuisine et de table produits à l'échelle d'un territoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Druilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Pourcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Megane Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Michel-Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Piveteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-04221437v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ademe. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04673299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic diversity of Listeria monocytogenes in the pig manure recovery sector</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Boscher</w:t>
+                <w:t xml:space="preserve">Digestats de méthanisation et qualité biologique des sols agricoles : Impact des digestats de méthanisation sur la qualité biologique des sols. Metha-BioSol (APR GRAINE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Cannavacciuolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Mora-Salguero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cluzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-04416155v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">ADEME. 2024, 75 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04607790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What causes Listeria monocytogenes to colonize various ecological niches and reservoirs?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A Guerin</w:t>
+                <w:t xml:space="preserve">Évaluation des impacts sur la santé publique de la dynamique des populations de renards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gilot-Fromont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Villena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Bonnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-03243387v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">Saisine n°2022-SA-0049, Anses. 2023, 200 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04171242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, development and validation of a real-time PCR assay for detection of &amp;lt;em&amp;gt;Klebsiella pneumoniae&amp;lt;/em&amp;gt; complex in environmental matrixes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gal</w:t>
+                <w:t xml:space="preserve">Évaluation des risques relatifs aux mesures de décontamination et de gestion des sous-produits animaux lors des cas de botulisme bovin et aviaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Ganière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Hilaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Bouquin-Leneveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-02787597v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">Saisine n° 2019-SA-0113, Anses. 2022, 155 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04026651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of phylogroup-specific taqman real-time assays for identification of members of &amp;lt;em&amp;gt;klebsiella pneumoniae&amp;lt;/em&amp;gt; complex</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gal</w:t>
+                <w:t xml:space="preserve">Évaluation des risques en appui des mesures de gestion de produits dans la filière bovine, lors de suspicion et de confirmation de cas de botulisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fravalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Federighi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Ganière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Grisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Hilaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-02787416v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Saisine n° 2019-SA-0112, Anses. 2021, 112 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03792909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sigma B-dependent regulatory sRNA Rli47 represses isoleucine biosynthesis in Listeria monocytogenes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dmitry Ignatov</w:t>
+                <w:t xml:space="preserve">Impact du lagunage et de l'épandage de déchets organiques sur la diffusion et l'évolution de bactéries pathogènes de l’homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cournoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Nazaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Favre-Bonté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Rodriguez-Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...1614 lines deleted...]
-                <w:t xml:space="preserve">hal-02000985v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] Agence Nationale de la Recherche. 2009, n.p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01192152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role and regulation of the stress activated sigma factor sigma B (σB) in the saprophytic and host-associated life stages of Listeria monocytogenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amber Dorey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catarina Marinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Piveteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conor O'Byrne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Applied Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 106, pp.1-48, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/bs.aambs.2018.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02913687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">&amp;lt;em&amp;gt;Listeria monocytogenes&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Piveteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Risques microbiologiques alimentaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lavoisier, TEC-DOC</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 978-2-7430-2106-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02787365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural soil reservoirs for human pathogenic and fecal indicator bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Laura Boschiroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Falkinham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Favre-Bonté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Nazaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Piveteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Manual of Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4ème ed., ASM Press, 1088 p., 2016, 978-1555816025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02800326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural soil reservoirs for human pathogenic and fecal indicator bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Laura Boschiroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Falkinham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Favre-Bonté Sabine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazaret Sylvie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Piveteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Manual of Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4e ed., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ASM Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 13 p., 2015, Print ISBN : 9781555816025 e-ISBN : 9781555818821. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/9781555818821.ch3.3.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12997,105 +13781,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bactéries environnementales : intérêt biotechnologique et enjeux sanitaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Piveteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Bourgogne, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02817527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId370"/>
+      <w:footerReference w:type="default" r:id="rId390"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13242,51 +14026,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489220v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Vautrin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Cannavacciuolo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chauvin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Piveteau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barr&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2026.106788" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05489583v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanika Chawla" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumya Sahai Saxena" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaibhav Chandrakant Agre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avinash Sharma" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.117806" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04960223v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Michel-Le Roux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ziebal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Pinsard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sadet-Bourgeteau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Oliva" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2025.105965" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05372517v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Mora-Salguero" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol107-art06" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05186806v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilpi Sharma" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20477724.2025.2506042" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124696v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gilot-Fromont" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Villena" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bonnaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fischer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Giraud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/fr.efsa.2025.FR-0062" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05489562v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grainne Mcandrew" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Barbier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Rodrigues" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Brisse" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.001587" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04526173v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lagarde" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Feurer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Denis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Douarre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2023.104430" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04934468v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Ligowska-Marz&#281;ta" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Schr&#248;der Hansen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.00336-24" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266661v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vautrin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Piveteau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cannavacciuolo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barr&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauvin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2023.105105" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04639981v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliette Ascensio" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mounier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Raynaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aym&#233; Spor" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-63284-5" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03712850v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann S&#233;vellec" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliette Ascencio" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin F&#233;lix" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.917588" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04095843v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cannavacciuolo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Barr&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03323124v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richa Sharma" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Garmyn" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bru" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-021-01837-1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03665051v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Sevellec" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Palma" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Emmanuel Douarre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Felten" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-022-01278-6" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03831377v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Druilhe" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Aissani" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.156693" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03716401v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duarte Guerreiro" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jialun Wu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Mcdermott" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Dockery" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.00330-22" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03831169v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dereeper" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Gruel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Couvin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.01242-22" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03513862v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai Nam Truong" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Fournier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.1255" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03047944v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Brunhede" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia dos Santos" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgitte Kallipolitis" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnaa188" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03135235v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cormac Gm Gahan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cofs.2020.09.009" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02648896v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Rocio Ortiz Camargo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Bru" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaba" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.00927" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02464159v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine G. Depret" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Passet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02711-19" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02549479v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Marinho" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Garmyn" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conor O'Byrne" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnaa036" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02549460v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. S. Bisaria" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.00350" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486306v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo-Hyung Lee" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cole" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Badel-Berchoux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Felix" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.02698" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02296269v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Guerin Gu&#233;rin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01370-19" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911811v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia T. dos Santos" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rgen Johansson" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitriy Ignatov" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15476286.2019.1632776" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737164v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Vivant" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Desneux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Pourcher" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01811" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01789564v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Vivant" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hartmann" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.04134-14" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630988v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Simonin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204409v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Guilbaud" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Desvaux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Briandet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03173-14" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01789698v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lema&#238;tre" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/cib.2.4.8610" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01789652v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2014.00160" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650765v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Locatelli" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy C. Jolivet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0075969" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651036v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Maron" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nowak" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0076991" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120618v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Depret" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Henry" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel S. Dequiedt" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2013.03.017" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DHCQ3LG6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651706v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2013.00087" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01789675v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Augagneur" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0043154" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645459v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Pivato" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0024881" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000244v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan M. Guilbaud" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul J.-P. Lema&#238;tre" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02891-10" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450692v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rieu" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guzzo" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2009.04463.x" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665538v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rieux" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453479v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Habimana" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00255-08" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453478v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2008.05.006" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7T1XP49V-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667136v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lyautey" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R. Lapen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Wilkes" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Mccleary" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Pagotto" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.00354-07" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662202v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Severino" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dussurget" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Z. N. Vencio" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dumas" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Garrido" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.02730-06" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666440v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Lechner" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Brodkorb" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Geyer" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Hause" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus H&#228;rtig" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.64663-0" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441284v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Weidmann" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.00608-07" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662178v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Tyler" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/w07-084" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02001078v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Challan-Belval" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Margiewes" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Piveteau" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.72.4.2644-2650.2006" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675664v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Olier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rousseaux" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.73.1.644-648.2005" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680846v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lemunier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Francou" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dantigny" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.71.10.5779-5786.2005" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677729v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Lema&#238;tre" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Rousset" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674137v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/70.4.2180-2185.2004" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02043882v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fayolle" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Garnier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Godefroy" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mathis" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst:2003033" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676726v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice H.F. Pierre" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rousset" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929635v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708863v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673299v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Pourcher" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megane Lebreton" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04607790v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04171242v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03792909v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fravalo" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Federighi" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Gani&#232;re" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Grisot" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hilaire" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192152v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cournoyer" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nazaret" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Favre-Bont&#233;" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Richard" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rodriguez-Nava" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04811501v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romero Karol" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Boscher" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417244v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416101v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31274/safepork.16351" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04826247v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemidlin Pr&#233;vost-Bour&#233;" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Abraham" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bernalier Donadille" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bloor" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bouchon" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03243324v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Felix" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Palma" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guerin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01789551v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01999299v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738772v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Ortiz Camargo" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795978v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01999635v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boussemart" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189561v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Garmyn" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Briandet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guilbaut" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137017v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Revellin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01999910v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garrido" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756506v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Habimana" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813333v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416627v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Romero" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221437v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delb&#232;s" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416155v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03243387v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Felix" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Palma" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Guerin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787597v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rodrigues" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Passet" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787416v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lopez-Fernandez" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737622v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Teixeira dos Santos" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgitte H. Kallipolitis" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Ignatov" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01999077v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina S. Gaba" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01999070v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01999084v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01999296v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01999345v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01999661v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204382v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01570155v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749898v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809128v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823202v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823766v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819599v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02000985v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02913687v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber Dorey" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aambs.2018.11.001" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787365v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/agro-alimentaire/risques-microbiologiques-alimentaires/naitali/descriptif-9782743021061" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800326v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Laura Boschiroli" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Falkinham" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Favre-Bont&#233;" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nazaret" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602126v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Laura Boschiroli" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Favre-Bont&#233; Sabine" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazaret Sylvie" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://asmscience.org/content/book/10.1128/9781555818821.ch3.3.2;jsessionid=1is46rpdj47w3.x-asm-books-live-01#" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/9781555818821.ch3.3.2" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02817527v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05489583v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanika Chawla" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumya Sahai Saxena" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaibhav Chandrakant Agre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avinash Sharma" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Piveteau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.117806" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489220v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Vautrin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Cannavacciuolo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chauvin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barr&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2026.106788" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05489562v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grainne Mcandrew" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Barbier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Rodrigues" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Brisse" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.001587" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124696v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gilot-Fromont" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Villena" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bonnaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fischer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Giraud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/fr.efsa.2025.FR-0062" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05186806v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilpi Sharma" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20477724.2025.2506042" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05372517v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sadet-Bourgeteau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Mora-Salguero" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol107-art06" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04960223v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Michel-Le Roux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ziebal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Pinsard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Oliva" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2025.105965" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04639981v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliette Ascensio" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mounier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Raynaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aym&#233; Spor" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-63284-5" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04526173v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lagarde" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Feurer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Denis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Douarre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2023.104430" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04934468v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Ligowska-Marz&#281;ta" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Schr&#248;der Hansen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.00336-24" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266661v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vautrin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Piveteau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cannavacciuolo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barr&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauvin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2023.105105" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03712850v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann S&#233;vellec" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliette Ascencio" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin F&#233;lix" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.917588" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04095843v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cannavacciuolo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Barr&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03323124v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richa Sharma" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Garmyn" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bru" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-021-01837-1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03665051v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Sevellec" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Palma" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Emmanuel Douarre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Felten" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-022-01278-6" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03831377v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Druilhe" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Aissani" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.156693" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03716401v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duarte Guerreiro" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jialun Wu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Mcdermott" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Dockery" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.00330-22" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03831169v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dereeper" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Gruel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Couvin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.01242-22" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03047944v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Brunhede" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia dos Santos" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgitte Kallipolitis" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnaa188" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03513862v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai Nam Truong" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Fournier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.1255" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02549479v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Marinho" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Garmyn" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conor O'Byrne" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnaa036" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02549460v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. S. Bisaria" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.00350" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02648896v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Rocio Ortiz Camargo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Bru" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaba" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.00927" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03135235v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cormac Gm Gahan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cofs.2020.09.009" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02464159v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine G. Depret" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Passet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02711-19" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486306v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo-Hyung Lee" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cole" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Badel-Berchoux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Felix" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.02698" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02296269v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Guerin Gu&#233;rin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01370-19" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911811v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia T. dos Santos" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rgen Johansson" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitriy Ignatov" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15476286.2019.1632776" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737164v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Vivant" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Desneux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Pourcher" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01811" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204409v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Guilbaud" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Desvaux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Briandet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03173-14" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01789564v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Vivant" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hartmann" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.04134-14" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630988v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Simonin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01789652v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2014.00160" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01789698v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lema&#238;tre" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/cib.2.4.8610" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651706v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2013.00087" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651036v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Maron" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nowak" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0076991" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120618v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Locatelli" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Depret" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy C. Jolivet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Henry" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel S. Dequiedt" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2013.03.017" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DHCQ3LG6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650765v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0075969" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01789675v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Augagneur" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0043154" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000244v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan M. Guilbaud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul J.-P. Lema&#238;tre" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02891-10" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645459v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Pivato" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0024881" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450692v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rieu" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guzzo" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2009.04463.x" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665538v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rieux" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453479v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Habimana" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00255-08" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453478v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2008.05.006" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7T1XP49V-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662178v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lyautey" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Pagotto" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Tyler" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R. Lapen" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/w07-084" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667136v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Wilkes" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Mccleary" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.00354-07" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666440v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Lechner" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Brodkorb" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Geyer" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Hause" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus H&#228;rtig" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.64663-0" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662202v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Severino" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dussurget" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Z. N. Vencio" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dumas" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Garrido" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.02730-06" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441284v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Weidmann" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.00608-07" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02001078v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Challan-Belval" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Margiewes" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Piveteau" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.72.4.2644-2650.2006" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675664v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Olier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rousseaux" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.73.1.644-648.2005" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680846v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lemunier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Francou" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dantigny" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.71.10.5779-5786.2005" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674137v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/70.4.2180-2185.2004" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677729v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Lema&#238;tre" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Rousset" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02043882v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fayolle" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Garnier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Godefroy" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mathis" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst:2003033" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676726v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice H.F. Pierre" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rousset" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929635v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05569362v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thiriet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221437v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Abraham" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bloor" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delb&#232;s" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bernalier Donadille" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bouchon" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416627v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Romero" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Boscher" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416155v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03243387v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Felix" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Palma" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Guerin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737622v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Teixeira dos Santos" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgitte H. Kallipolitis" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Ignatov" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787597v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rodrigues" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Passet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787416v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lopez-Fernandez" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01999077v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina S. Gaba" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01999070v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01999084v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01999296v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boussemart" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01999345v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01999661v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204382v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01570155v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749898v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809128v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Revellin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823202v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819599v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823766v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02000985v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05569351v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S Michel-Le Roux" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinsard Ga&#235;tan" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Oliva" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05569335v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05569426v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04811501v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romero Karol" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05569404v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05569381v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05569393v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417244v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416101v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31274/safepork.16351" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04826247v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemidlin Pr&#233;vost-Bour&#233;" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05569418v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Pourcher" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03243324v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Felix" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Palma" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guerin" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01789551v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01999299v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738772v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Ortiz Camargo" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795978v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01999635v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189561v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Garmyn" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Briandet" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guilbaut" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137017v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756506v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Habimana" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01999910v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garrido" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813333v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04841808v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gautier" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fried" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thaura Ghneim-Herrera" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Guillou" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Corre" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673299v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megane Lebreton" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04607790v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04171242v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04026651v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Gani&#232;re" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fournier" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hilaire" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Bouquin-Leneveu" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03792909v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fravalo" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Federighi" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Grisot" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192152v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cournoyer" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nazaret" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Favre-Bont&#233;" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Richard" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rodriguez-Nava" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02913687v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber Dorey" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aambs.2018.11.001" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787365v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/agro-alimentaire/risques-microbiologiques-alimentaires/naitali/descriptif-9782743021061" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800326v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Laura Boschiroli" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Falkinham" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Favre-Bont&#233;" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nazaret" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602126v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Laura Boschiroli" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Favre-Bont&#233; Sabine" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazaret Sylvie" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://asmscience.org/content/book/10.1128/9781555818821.ch3.3.2;jsessionid=1is46rpdj47w3.x-asm-books-live-01#" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/9781555818821.ch3.3.2" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02817527v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>