--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -100,2032 +100,2032 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence and dissemination of bacterial human pathogens in agricultural environments: A food safety and health concern</w:t>
+                <w:t xml:space="preserve">Solid and liquid fractions of digestate: manure or slurry just like any others?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kanika Chawla</w:t>
+                <w:t xml:space="preserve">Florian Vautrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soumya Sahai Saxena</w:t>
+                <w:t xml:space="preserve">Mario Cannavacciuolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vaibhav Chandrakant Agre</w:t>
+                <w:t xml:space="preserve">Camille Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avinash Sharma</w:t>
+                <w:t xml:space="preserve">Pascal Piveteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Piveteau</w:t>
+                <w:t xml:space="preserve">Pierre Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 223, pp.117806. </w:t>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 219, pp.106788. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2025.117806⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2026.106788⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05489583v1</w:t>
+                <w:t xml:space="preserve">hal-05489220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid and liquid fractions of digestate: manure or slurry just like any others?</w:t>
+                <w:t xml:space="preserve">Prevalence and dissemination of bacterial human pathogens in agricultural environments: A food safety and health concern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Vautrin</w:t>
+                <w:t xml:space="preserve">Kanika Chawla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario Cannavacciuolo</w:t>
+                <w:t xml:space="preserve">Soumya Sahai Saxena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Chauvin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Vaibhav Chandrakant Agre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avinash Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Piveteau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 219, pp.106788. </w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 223, pp.117806. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2026.106788⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2025.117806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05489220v1</w:t>
+                <w:t xml:space="preserve">hal-05489583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KpSC-ID: a multiplex real-time PCR assay for the simultaneous detection of the Klebsiella pneumoniae species complex and specific identification of Klebsiella pneumoniae, Klebsiella quasipneumoniae and Klebsiella variicola</w:t>
+                <w:t xml:space="preserve">Soil-dependent fate of Klebsiella pneumoniae and Listeria monocytogenes after incorporation of digestates in soil microcosms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grainne Mcandrew</w:t>
+                <w:t xml:space="preserve">Sophie Michel-Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Barbier</w:t>
+                <w:t xml:space="preserve">Christine Ziebal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carla Rodrigues</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Piveteau</w:t>
+                <w:t xml:space="preserve">Gaëtan Pinsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Brisse</w:t>
+                <w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Oliva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/mic.0.001587⟩</w:t>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 208, pp.105965. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2025.105965⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05489562v1</w:t>
+                <w:t xml:space="preserve">hal-04960223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts sur la santé publique de la dynamique des populations de renards</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Gilot-Fromont</w:t>
+                <w:t xml:space="preserve">Klebsiella pneumoniae : a connecting link in the One Health concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kanika Chawla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Piveteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Villena</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Shilpi Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Risk Assess Europe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2903/fr.efsa.2025.FR-0062⟩</w:t>
+              <w:t xml:space="preserve">Pathogens and Global Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/20477724.2025.2506042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05124696v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05186806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Klebsiella pneumoniae : a connecting link in the One Health concept</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Metha-BioSol : Impact des digestats de méthanisation sur la qualité biologique des sols agricoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Mora-Salguero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Barre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cluzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathogens and Global Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/20477724.2025.2506042⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 107, pp.68-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol107-art06⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05186806v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05372517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metha-BioSol : Impact des digestats de méthanisation sur la qualité biologique des sols agricoles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impacts sur la santé publique de la dynamique des populations de renards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gilot-Fromont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t>
+                <w:t xml:space="preserve">Isabelle Villena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniela Mora-Salguero</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Camille Chauvin</w:t>
+                <w:t xml:space="preserve">Elsa Bonnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Barre</w:t>
+                <w:t xml:space="preserve">Claude Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Cluzeau</w:t>
+                <w:t xml:space="preserve">Etienne Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 107, pp.68-82. </w:t>
+              <w:t xml:space="preserve">Food Risk Assess Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 200 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol107-art06⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2903/fr.efsa.2025.FR-0062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05372517v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05124696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil-dependent fate of Klebsiella pneumoniae and Listeria monocytogenes after incorporation of digestates in soil microcosms</w:t>
+                <w:t xml:space="preserve">KpSC-ID: a multiplex real-time PCR assay for the simultaneous detection of the Klebsiella pneumoniae species complex and specific identification of Klebsiella pneumoniae, Klebsiella quasipneumoniae and Klebsiella variicola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Michel-Le Roux</w:t>
+                <w:t xml:space="preserve">Grainne Mcandrew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Ziebal</w:t>
+                <w:t xml:space="preserve">Elodie Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëtan Pinsard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t>
+                <w:t xml:space="preserve">Carla Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Piveteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Oliva</w:t>
+                <w:t xml:space="preserve">Sylvain Brisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 208, pp.105965. </w:t>
+              <w:t xml:space="preserve">Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 171 (7), pp.001587. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2025.105965⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1099/mic.0.001587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04960223v1</w:t>
+                <w:t xml:space="preserve">hal-05489562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Idiosyncratic invasion trajectories of human bacterial pathogens facing temperature disturbances in soil microbial communities</w:t>
+                <w:t xml:space="preserve">Listeria monocytogenes prevalence and genomic diversity along the pig and pork production chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliette Ascensio</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elodie Barbier</w:t>
+                <w:t xml:space="preserve">Jean Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Mounier</w:t>
+                <w:t xml:space="preserve">Carole Feurer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiffany Raynaud</w:t>
+                <w:t xml:space="preserve">Martine Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aymé Spor</w:t>
+                <w:t xml:space="preserve">Pierre-Emmanuel Douarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Piveteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14 (1), pp.12375. </w:t>
+              <w:t xml:space="preserve">Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 119, pp.104430. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-63284-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fm.2023.104430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04639981v1</w:t>
+                <w:t xml:space="preserve">hal-04526173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Listeria monocytogenes prevalence and genomic diversity along the pig and pork production chain</w:t>
+                <w:t xml:space="preserve">Triplex real-time PCR ZKIR-T assay for simultaneous detection of the Klebsiella pneumoniae species complex and identification of K. pneumoniae sensu stricto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Lagarde</w:t>
+                <w:t xml:space="preserve">Małgorzata Ligowska-Marzęta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Piveteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Feurer</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pascal Piveteau</w:t>
+                <w:t xml:space="preserve">Dennis Schrøder Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fm.2023.104430⟩</w:t>
+              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (12), pp.e00336-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/spectrum.00336-24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04526173v1</w:t>
+                <w:t xml:space="preserve">hal-04934468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Triplex real-time PCR ZKIR-T assay for simultaneous detection of the Klebsiella pneumoniae species complex and identification of K. pneumoniae sensu stricto</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The short-term response of soil microbial communities to digestate application depends on the characteristics of the digestate and soil type</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Vautrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Piveteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Małgorzata Ligowska-Marzęta</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pascal Piveteau</w:t>
+                <w:t xml:space="preserve">M. Cannavacciuolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dennis Schrøder Hansen</w:t>
+                <w:t xml:space="preserve">P. Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/spectrum.00336-24⟩</w:t>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 193, pp.art. 105105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2023.105105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04934468v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04266661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The short-term response of soil microbial communities to digestate application depends on the characteristics of the digestate and soil type</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Idiosyncratic invasion trajectories of human bacterial pathogens facing temperature disturbances in soil microbial communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Piveteau</w:t>
+                <w:t xml:space="preserve">Eliette Ascensio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Cannavacciuolo</w:t>
+                <w:t xml:space="preserve">Arnaud Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Barré</w:t>
+                <w:t xml:space="preserve">Tiffany Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Chauvin</w:t>
+                <w:t xml:space="preserve">Aymé Spor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 193, pp.art. 105105. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.12375. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2023.105105⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-63284-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04266661v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04639981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Listeria monocytogenes: Investigation of Fitness in Soil Does Not Support the Relevance of Ecotypes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Short-term impact of biogas digestates on soils microbial communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Vautrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Piveteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Sévellec</w:t>
+                <w:t xml:space="preserve">M Cannavacciuolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliette Ascencio</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gal</w:t>
+                <w:t xml:space="preserve">P Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revista de Investigaciones de Ciensias Agronomicas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 40, pp.102</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03712850v1</w:t>
+                <w:t xml:space="preserve">hal-04095843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-term impact of biogas digestates on soils microbial communities</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascal Piveteau</w:t>
+                <w:t xml:space="preserve">Plant Growth Promoting Bacterial Consortium Induces Shifts in Indigenous Soil Bacterial Communities and Controls Listeria monocytogenes in Rhizospheres of Cajanus cajan and Festuca arundinacea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richa Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Garmyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Cannavacciuolo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P Barré</w:t>
+                <w:t xml:space="preserve">David Bru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shilpi Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista de Investigaciones de Ciensias Agronomicas</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microbial ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 84, pp.106-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00248-021-01837-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04095843v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03323124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant Growth Promoting Bacterial Consortium Induces Shifts in Indigenous Soil Bacterial Communities and Controls Listeria monocytogenes in Rhizospheres of Cajanus cajan and Festuca arundinacea</w:t>
+                <w:t xml:space="preserve">A European-wide dataset to uncover adaptive traits of Listeria monocytogenes to diverse ecological niches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richa Sharma</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gal</w:t>
+                <w:t xml:space="preserve">Benjamin Félix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Garmyn</w:t>
+                <w:t xml:space="preserve">Yann Sevellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Bru</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Shilpi Sharma</w:t>
+                <w:t xml:space="preserve">Federica Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Emmanuel Douarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00248-021-01837-1⟩</w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (1), pp.190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41597-022-01278-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03323124v1</w:t>
+                <w:t xml:space="preserve">anses-03665051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A European-wide dataset to uncover adaptive traits of Listeria monocytogenes to diverse ecological niches</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Listeria monocytogenes: Investigation of Fitness in Soil Does Not Support the Relevance of Ecotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Sévellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliette Ascencio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Douarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Félix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Felten</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 9 (1), pp.190. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.917588. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41597-022-01278-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2022.917588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">anses-03665051v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03712850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What on earth? The impact of digestates and composts from farm effluent management on fluxes of foodborne pathogens in agricultural lands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Piveteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Druilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2228,51 +2228,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jialun Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Mcdermott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Garmyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Dockery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2375,51 +2375,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Pot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Couvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiology Spectrum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 10 (5), pp.e0124222. </w:t>
@@ -2483,64 +2483,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maja Brunhede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrícia dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Garmyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birgitte Kallipolitis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2604,90 +2604,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plants as a realized niche for Listeria monocytogenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoai Nam Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Garmyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Sevellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MicrobiologyOpen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 10 (6), pp.e1255. </w:t>
@@ -2723,969 +2723,969 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03513862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the roles of AgrA and σB regulators in Listeria monocytogenes adaptation to roots and soil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Habitat Disturbances Modulate the Barrier Effect of Resident Soil Microbiota on Listeria monocytogenes Invasion Success</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymé Spor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catarina Marinho</w:t>
+                <w:t xml:space="preserve">Angela Rocio Ortiz Camargo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique D. Garmyn</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maja Brunhede</w:t>
+                <w:t xml:space="preserve">David D. Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conor O'Byrne</w:t>
+                <w:t xml:space="preserve">Sabrina Gaba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Garmyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 367 (3), </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (927), </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/femsle/fnaa036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.00927⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02549479v1</w:t>
+                <w:t xml:space="preserve">hal-02648896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of Biocontrol Activity of Bioinoculants Against a Human Pathogen, Listeria monocytogenes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dominique D. Garmyn</w:t>
+                <w:t xml:space="preserve">Factors contributing to Listeria monocytogenes transmission and impact on food safety</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgitte Kallipolitis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. S. Bisaria</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cormac Gm Gahan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Piveteau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11, </w:t>
+              <w:t xml:space="preserve">Current Opinion in Food Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36, pp.9-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.00350⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cofs.2020.09.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02549460v1</w:t>
+                <w:t xml:space="preserve">hal-03135235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habitat Disturbances Modulate the Barrier Effect of Resident Soil Microbiota on Listeria monocytogenes Invasion Success</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aymé Spor</w:t>
+                <w:t xml:space="preserve">The ZKIR assay, a novel real-time PCR method for the detection of Klebsiella pneumoniae and closely related species in environmental Samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angela Rocio Ortiz Camargo</w:t>
+                <w:t xml:space="preserve">Géraldine G. Depret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David D. Bru</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dominique Garmyn</w:t>
+                <w:t xml:space="preserve">Virginie Passet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.00927⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 86 (7), pp.1-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.02711-19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02648896v1</w:t>
+                <w:t xml:space="preserve">hal-02464159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors contributing to Listeria monocytogenes transmission and impact on food safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Birgitte Kallipolitis</w:t>
+                <w:t xml:space="preserve">Investigation of the roles of AgrA and σB regulators in Listeria monocytogenes adaptation to roots and soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catarina Marinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cormac Gm Gahan</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dominique D. Garmyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maja Brunhede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conor O'Byrne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Food Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cofs.2020.09.009⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 367 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/femsle/fnaa036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03135235v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02549479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ZKIR assay, a novel real-time PCR method for the detection of Klebsiella pneumoniae and closely related species in environmental Samples</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Géraldine G. Depret</w:t>
+                <w:t xml:space="preserve">Evidence of Biocontrol Activity of Bioinoculants Against a Human Pathogen, Listeria monocytogenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richa Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Garmyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Passet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gal</w:t>
+                <w:t xml:space="preserve">V. S. Bisaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shilpi Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 86 (7), pp.1-39. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AEM.02711-19⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.00350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02464159v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02549460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biofilm formation of listeria monocytogenes strains under food processing environments and pan-genome-wide association study</w:t>
+                <w:t xml:space="preserve">Exploring Listeria monocytogenes transcriptomes in correlation with divergence of lineages and virulence as measured in Galleria mellonella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bo-Hyung Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Garmyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Cole</w:t>
+                <w:t xml:space="preserve">Cyprien Guerin Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Badel-Berchoux</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Felix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.02698⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 85 (21), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.01370-19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02486306v1</w:t>
+                <w:t xml:space="preserve">hal-02296269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Listeria monocytogenes transcriptomes in correlation with divergence of lineages and virulence as measured in Galleria mellonella</w:t>
+                <w:t xml:space="preserve">Biofilm formation of listeria monocytogenes strains under food processing environments and pan-genome-wide association study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bo-Hyung Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gal</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Badel-Berchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyprien Guerin Guérin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Guillier</w:t>
+                <w:t xml:space="preserve">Benjamin Felix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 85 (21), </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AEM.01370-19⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.02698⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02296269v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02486306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The σ B -dependent regulatory sRNA Rli47 represses isoleucine biosynthesis in Listeria monocytogenes through a direct interaction with the ilvA transcript</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catarina Marinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia T. dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3814,51 +3814,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Desneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Pourcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Piveteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8, 16 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3886,1208 +3886,1208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01737164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the diversity of listeria monocytogenes biofilm architecture by high-throughput confocal laser scanning microscopy and the predominance of the honeycomb-like morphotype</w:t>
+                <w:t xml:space="preserve">Survival of Listeria monocytogenes in Soil Requires AgrA-Mediated Regulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgan Guilbaud</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Anne-Laure Vivant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Garmyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Piveteau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Romain Briandet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 81 (5), pp.1813-1819. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.03173-14⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 81 (15), pp. 5073 - 5084. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/aem.04134-14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01204409v1</w:t>
+                <w:t xml:space="preserve">hal-01789564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survival of Listeria monocytogenes in Soil Requires AgrA-Mediated Regulation</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">La biodiversité de la microflore du sol prévient l’implantation de pathogènes alimentaires dans les sols agricoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Piveteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Premier Cru - Les News du Centre Inra de Dijon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01789564v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02630988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La biodiversité de la microflore du sol prévient l’implantation de pathogènes alimentaires dans les sols agricoles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Exploring the diversity of listeria monocytogenes biofilm architecture by high-throughput confocal laser scanning microscopy and the predominance of the honeycomb-like morphotype</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Piveteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gérard Simonin</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Desvaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Brisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Briandet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Premier Cru - Les News du Centre Inra de Dijon</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 81 (5), pp.1813-1819. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.03173-14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02630988v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Agr communication system provides a benefit to the populations of Listeria monocytogenes in soil</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Communication and Autoinduction in the species Listeria monocytogenes. A central role for the agr system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Garmyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Lemaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Piveteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fcimb.2014.00160⟩</w:t>
+              <w:t xml:space="preserve">Communicative and Integrative Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2 (4), pp. 371 - 374. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4161/cib.2.4.8610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01789652v1</w:t>
+                <w:t xml:space="preserve">hal-01789698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communication and Autoinduction in the species Listeria monocytogenes. A central role for the agr system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">The Agr communication system provides a benefit to the populations of Listeria monocytogenes in soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Vivant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Garmyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Piveteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communicative and Integrative Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 2 (4), pp. 371 - 374. </w:t>
+              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4161/cib.2.4.8610⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fcimb.2014.00160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01789698v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01789652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Listeria monocytogenes, a down-to-earth pathogen</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nation-wide study of the occurrence of Listeria monocytogenes in French soils using culture-based and molecular detection methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Locatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Depret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudy C. Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel S. Dequiedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fcimb.2013.00087⟩</w:t>
+              <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 93 (3), pp.242-250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mimet.2013.03.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02651706v1</w:t>
+                <w:t xml:space="preserve">hal-01120618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial diversity and structure are drivers of the biological barrier effect against Listeria monocytogenes in soil</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique D. Garmyn</w:t>
+                <w:t xml:space="preserve">Biotic and abiotic soil properties influence survival of Listeria monocytogenes in soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Locatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymé Spor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Alain Maron</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Claudy C. Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Piveteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Hartmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 8 (10), pp.1-11. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0076991⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 8 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0075969⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02651036v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nation-wide study of the occurrence of Listeria monocytogenes in French soils using culture-based and molecular detection methods</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sonia Henry</w:t>
+                <w:t xml:space="preserve">Microbial diversity and structure are drivers of the biological barrier effect against Listeria monocytogenes in soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Vivant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Garmyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel S. Dequiedt</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre-Alain Maron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Piveteau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mimet.2013.03.017⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (10), pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0076991⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01120618v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02651036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biotic and abiotic soil properties influence survival of Listeria monocytogenes in soil</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Listeria monocytogenes, a down-to-earth pathogen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Vivant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Garmyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Piveteau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Hartmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 8 (10), </w:t>
+              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3, </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0075969⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fcimb.2013.00087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02650765v1</w:t>
+                <w:t xml:space="preserve">hal-02651706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Listeria monocytogenes Differential Transcriptome Analysis Reveals Temperature-Dependent Agr Regulation and Suggests Overlaps with Other Regulons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Garmyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Augagneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Vivant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Piveteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (9), pp.e43154. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5115,291 +5115,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01789675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of autoinduction heterogeneity via expression of the agr system of listeria monocytogenes at the single-cell level</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">Changes in gene expression during adaptation of Listeria monocytogenes to the soil environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Piveteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine G. Depret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Pivato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Garmyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.02891-10⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (9), pp.e24881 ; 1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0024881⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01000244v1</w:t>
+                <w:t xml:space="preserve">hal-02645459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in gene expression during adaptation of Listeria monocytogenes to the soil environment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Géraldine G. Depret</w:t>
+                <w:t xml:space="preserve">Evidence of autoinduction heterogeneity via expression of the agr system of listeria monocytogenes at the single-cell level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Garmyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Briandet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan M. Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Pivato</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Paul J.-P. Lemaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 6 (9), pp.e24881 ; 1-10. </w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 77 (17), pp.6286-6289. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0024881⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/AEM.02891-10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02645459v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity to acetic acid, ability to colonize abiotic surfaces and virulence potential of Listeria monocytogenes EGD-e after incubation on parsley leaves.</w:t>
               </w:r>
@@ -5411,51 +5411,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guzzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Piveteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 108 (2), pp.560 - 570. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5502,77 +5502,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle du système agr chez Listeria monocytogènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Rieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Garmyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guzzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Piveteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Salles Propres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 63, pp.63-67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5610,77 +5610,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Listeria monocytogenes EGD-e biofilms: no mushrooms but a network of knitted chains.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Briandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Habimana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Garmyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guzzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5744,77 +5744,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions in dual species biofilms between Listeria monocytogenes EGD-e and several strains of Staphylococcus aureus.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guzzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Piveteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 126 (1-2), pp.76-82. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5854,762 +5854,762 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00453478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristics and frequency of detection of fecal Listeria monocytogenes shed by livestock, wildlife, and humans</w:t>
+                <w:t xml:space="preserve">Distribution and characteristics of Listeria monocytogenes isolates from surface waters of the South Nation River Watershed, Ontario, Canada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lyautey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">David R. Lapen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graham Wilkes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine Mccleary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Franco Pagotto</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David R. Lapen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1139/w07-084⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 73 (17), pp.5401-5410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/aem.00354-07⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02662178v1</w:t>
+                <w:t xml:space="preserve">hal-02667136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution and characteristics of Listeria monocytogenes isolates from surface waters of the South Nation River Watershed, Ontario, Canada</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparative transcriptome analysis of Listeria monocytogenes strains of the two major lineages reveals differences in virulence, cell wall, and stress response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katherine Mccleary</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Franco Pagotto</w:t>
+                <w:t xml:space="preserve">Patricia Severino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dussurget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Z. N. Vencio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Garrido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 73 (17), pp.5401-5410. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/aem.00354-07⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 73 (19), pp.6078-6088. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/aem.02730-06⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02667136v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aquincola tertiaricarbonis gen. nov., sp nov., a tertiary butyl moiety-degrading bacterium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ute Lechner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danny Brodkorb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Geyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerd Hause</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claus Härtig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 57, pp.1295-1303. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1099/ijs.0.64663-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02666440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative transcriptome analysis of Listeria monocytogenes strains of the two major lineages reveals differences in virulence, cell wall, and stress response</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emilie Dumas</w:t>
+                <w:t xml:space="preserve">Agr system of Listeria monocytogenes EGD-e: role in adherence and differential expression pattern.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Garrido</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphanie Weidmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Garmyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Piveteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guzzo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 73 (19), pp.6078-6088. </w:t>
+              <w:t xml:space="preserve">, 2007, 73 (19), pp.6125-33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/aem.02730-06⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/aem.00608-07⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02662202v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00441284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agr system of Listeria monocytogenes EGD-e: role in adherence and differential expression pattern.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Rieu</w:t>
+                <w:t xml:space="preserve">Characteristics and frequency of detection of fecal Listeria monocytogenes shed by livestock, wildlife, and humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lyautey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco Pagotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Weidmann</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kevin Tyler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David R. Lapen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 73 (19), pp.6125-33. </w:t>
+              <w:t xml:space="preserve">Canadian Journal of Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 53 (10), pp.1158-1167. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/aem.00608-07⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1139/w07-084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00441284v1</w:t>
+                <w:t xml:space="preserve">hal-02662178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the Roles of LuxS, S-Ribosyl Homocysteine, and Autoinducer 2 in Cell Attachment during Biofilm Formation by Listeria monocytogenes EGD-e</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Challan-Belval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Margiewes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Garmyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Piveteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6673,90 +6673,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Truncated internalin A and asymptomatic Listeria monocytogenes carriage: in vivo investigation by allelic exchange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïwenn Olier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Garmyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Rousseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul J.-P. Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Piveteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infection and Immunity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 73 (1), pp.644-648. </w:t>
@@ -6954,64 +6954,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Rousseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïwenn Olier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul J.-P. Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Piveteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guzzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7084,51 +7084,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïwenn Olier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Rousseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Piveteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7442,6342 +7442,6415 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolism of lactate and sugars by dairy propionibacteria: A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Piveteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Lait</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 79 (1), pp.23-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00929635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chapitre XVI : Listeria monocytogenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Piveteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Florence Dubois-Brissonnet (AgroParisTech); Laurent Guillier (ANSES). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Risques microbiologiques alimentaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Technique Et Documentation, 2026, Sciences Tech.agro-Alimentaire, 2743021063</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05591292v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Role and regulation of the stress activated sigma factor sigma B (σB) in the saprophytic and host-associated life stages of Listeria monocytogenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amber Dorey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catarina Marinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Piveteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conor O'Byrne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advances in Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 106, pp.1-48, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/bs.aambs.2018.11.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02913687v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">&amp;lt;em&amp;gt;Listeria monocytogenes&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Piveteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Risques microbiologiques alimentaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lavoisier, TEC-DOC</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 978-2-7430-2106-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02787365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natural soil reservoirs for human pathogenic and fecal indicator bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Laura Boschiroli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Falkinham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Favre-Bonté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Nazaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Piveteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Manual of Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4ème ed., ASM Press, 1088 p., 2016, 978-1555816025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02800326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natural soil reservoirs for human pathogenic and fecal indicator bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Laura Boschiroli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Falkinham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Favre-Bonté Sabine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazaret Sylvie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Piveteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Manual of Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4e ed., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ASM Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 13 p., 2015, Print ISBN : 9781555816025 e-ISBN : 9781555818821. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/9781555818821.ch3.3.2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (22)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intégration des enjeux sanitaires dans l’Analyse du Cycle de Vie : développement d’un facteur de caractérisation spatialisé à l’échelle de la France pour Listeria monocytogenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Piveteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Aissani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Thiriet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SFM MICROBES 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Microbiologie, Sep 2025, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05569335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sustainable organic waste management as driver of plant growth promotion and healthy environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Piveteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Indo French Workshop: Plant microbiome as driver for the next green agricultural revolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSA, Lyon, May 2025, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05569426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soil-dependent fate of naturally occurring Klebsiella pneumoniae and Listeria monocytogenes after incorporation of digestates: microcosms investigations and field experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie S Michel-Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ziebal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pinsard Gaëtan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Oliva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Piveteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RAMIRAN 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RAMIRAN, Oct 2025, Wageningen, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05569351v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soil fitness and genetic diversity of Listeria monocytogenes from pigs to land spreading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Douarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Félix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romero Karol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Boscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21st International Symposium on Problems of Listeria and Listeriosis (ISOPOL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Matthew Gilmour, Sep 2024, Norwich, UK, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04811501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Développer des pratiques de méthanisation en tenant compte de la vie du sol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Piveteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les rendez-vous INRAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SPACE 2024, Sep 2024, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05569404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méthanisation agricole et impact du retour au sol des digestats sur le devenir des populations de pathogènes zoonotiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Piveteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées nationales des Groupements Techniques Vétérinaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GTV, May 2024, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05569381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sustainable biowaste management: opportunities and challenges of proximity management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Piveteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FSAET 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GLA University, Nov 2023, Mathura, India</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05569393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diversité génétique et compétitivité dans le sol de Listeria monocytogenes dans la valorisation des effluents d’élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Douarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Boscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Felix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de la Société Française de Microbiologie 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04417244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genetic characterization of Listeria monocytogenes strains circulating in the pig manure management chain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Douarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Boscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Felix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Safepork 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, New Orleans, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.31274/safepork.16351⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04416101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Microbial transfers at the crossroads of agro-ecological transitions in dairy systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Bernalier Donadille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Bloor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bouchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carrefours de l’innovation agronomique (CIAG) Les indicateurs de qualité des sols et leur usage dans un contexte de transitions agricoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Orléans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04826247v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Devenir des pathogènes dans la filière de méthanisation depuis l’intrant jusqu’au retour au sol du digestat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Pourcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Piveteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire APIVALE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIS APIVALE, Oct 2022, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05569418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adaptive traits of Listeria monocytogenes to diverse ecological niches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Sévellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Felix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal P. Piveteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2nd One Health EJP Annual Scientific Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Prague, Czech Republic</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03243324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">σB and agrA regulation in Listeria monocytogenes: Effect on survival in soil/rhizosphere under biotic and abiotic conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catarina Marinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Garmyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conor O'Byrne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal P. Piveteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FEMS 2017, 7th Congress of European Microbiologists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Valencia, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01789551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investigation of interconnections between AgrA and σB regulons of Listeria monocytogenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catarina Marinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Garmyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conor O'Byrne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal P. Piveteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5. Journée des Doctorants de l’UMR 1347 Agroécologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRA, Institut National de la Recherche Agronomique, France., Mar 2016, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01999299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecology of &amp;lt;em&amp;gt;Listeria monocytogenes&amp;lt;/em&amp;gt; in the soil environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Piveteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Symposium On Problems of Listeriosis ISOPOL XIX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Pasteur [Paris]. FRA., Jun 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02795978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investigation of the adaptive strategies of &amp;lt;em&amp;gt;Listeria monocytogenes&amp;lt;/em&amp;gt; in soil/plants mesocosms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Ortiz Camargo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Piveteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5. Journée des Doctorants de l’UMR 1347 Agroécologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Mar 2016, Dijon, France. 27 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investigation of root-associated biofilms of the human pathogenic bacterium Listeria monocytogenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Boussemart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Garmyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal P. Piveteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence internatioanle BIOFILM 5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, KEYBIO, Dec 2012, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01999635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Single Cell analysis evidence heterogeneous expression of the Agr communication system of[i] Listeria monocytogenes[/i]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Garmyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Briandet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Guilbaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Lemaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FEMS 2011 - 4. Congress of European Microbiologists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Genève, Switzerland. 1 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le système [i]agr[/i] de [i]Listeria monocytogenes[/i] et la croissance en biofilm : revisite des notions de communication, quorum sensing et auto-induction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Garmyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Revellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Piveteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Biofilms et Santé" ECOMICTH - RNB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Poitiers, France. 1 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01137017v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Techniques d'études de la formation des biofilms. Retour d'expérience issu du domaine &amp;quot;agro-alimentaire&amp;quot; et du domaine &amp;quot;environnemental</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Challan-Belval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal P. Piveteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guzzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Garrido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3. Journées Thématiques Réseau National Biofilms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Dourdan, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01999910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence des conditions environnementales (statique versus dynamique) sur le développement en biofilm de &amp;lt;em&amp;gt;Listeria monocytogenes&amp;lt;/em&amp;gt; EGD-e. &amp;lt;em&amp;gt;Developpement en biofilm et expression d'Agr de Listeria monocytogenes&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Rieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Briandet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier O. Habimana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Garmyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guzzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3. Journées Thématiques Réseau National Biofilms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Dourdan, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02756506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Involvement of communication systems during the sessile growth of &amp;lt;em&amp;gt;Listeria monocytogenes&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Piveteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16. International Symposium On Problems Of Listeriosis (ISOPOL XVI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Savannah, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02813333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Addressing Pathogen Impact in Life Cycle Assessment: Nationwide spatially explicit characterization factor for organic fertilisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Aissani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Thiriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Piveteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RAMIRAN 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05569362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial transfers across a food chain: from grassland to cheese using metagenetic high-throughput sequencing approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Bloor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Delbès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Bernalier Donadille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FORUM ON FERMENTED FOODS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04221437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic characterization of Listeria monocytogenes strains circulating in the pig manure management chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Douarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Felix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karol Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Boscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Safepork 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, New Orleans (Louisiana), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04416627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic diversity of Listeria monocytogenes in the pig manure recovery sector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Douarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Felix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karol Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Boscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FoodMicro 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04416155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What causes Listeria monocytogenes to colonize various ecological niches and reservoirs?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Sévellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Felix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Palma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Piveteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th One Health Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Edinburg, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03243387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sigma B-dependent regulatory sRNA Rli47 represses isoleucine biosynthesis in Listeria monocytogenes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dmitry Ignatov</w:t>
+                <w:t xml:space="preserve">Development of phylogroup-specific taqman real-time assays for identification of members of &amp;lt;em&amp;gt;klebsiella pneumoniae&amp;lt;/em&amp;gt; complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lopez-Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Passet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS 2019, 8. Congress of European Microbiologists</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Glasgow, United Kingdom. , 2019</w:t>
+              <w:t xml:space="preserve">1. One Health European Joint Programme Annual Scientific Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Dublin, Ireland. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737622v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02787416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design, development and validation of a real-time PCR assay for detection of &amp;lt;em&amp;gt;Klebsiella pneumoniae&amp;lt;/em&amp;gt; complex in environmental matrixes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Depret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Passet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. One Health European Joint Programme Annual Scientific Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Dublin, Ireland. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02787597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of phylogroup-specific taqman real-time assays for identification of members of &amp;lt;em&amp;gt;klebsiella pneumoniae&amp;lt;/em&amp;gt; complex</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gal</w:t>
+                <w:t xml:space="preserve">Sigma B-dependent regulatory sRNA Rli47 represses isoleucine biosynthesis in Listeria monocytogenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catarina Marinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Teixeira dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duarte Guerreiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgitte H. Kallipolitis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Ignatov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. One Health European Joint Programme Annual Scientific Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Dublin, Ireland. , 2019</w:t>
+              <w:t xml:space="preserve">FEMS 2019, 8. Congress of European Microbiologists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Glasgow, United Kingdom. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02787416v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of habitat disturbances on the population dynamics of allochthon listeria monocytones in soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Rocio Ortiz Camargo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymé Spor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina S. Gaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Garmyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS 2017, 7th Congress of European Microbiologists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Valence, Spain. pp.859, 2017, Environmental Microbiology/Microbial Ecology /Microbial Communities - Part III</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01999077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecology of Listeria monocytogenes in soil: effect of the biotic environment on survival and transcriptome reshaping</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Sigb and agra regulation in listeria monocytognes : effect on survival in soil/rhizosphere under biotic and abiotic conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catarina Marinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Garmyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dominique Garmyn</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conor O'Byrne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Piveteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS 2017, 7th Congress of European Microbiologists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2017, Valence, Spain. pp.902, 2017, Environmental Microbiology/Microbial Ecology /Microbial Communities - Part III</w:t>
+              <w:t xml:space="preserve">, Jul 2017, Valence, Spain. pp.776, 2017, Environmental Microbiology/Microbial Ecology /Microbial Communities - Part II</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01999070v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01999084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sigb and agra regulation in listeria monocytognes : effect on survival in soil/rhizosphere under biotic and abiotic conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ecology of Listeria monocytogenes in soil: effect of the biotic environment on survival and transcriptome reshaping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catarina Marinho</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Angela Rocio Ortiz Camargo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Garmyn</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Conor O'Byrne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Piveteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS 2017, 7th Congress of European Microbiologists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2017, Valence, Spain. pp.776, 2017, Environmental Microbiology/Microbial Ecology /Microbial Communities - Part II</w:t>
+              <w:t xml:space="preserve">, Jul 2017, Valence, Spain. pp.902, 2017, Environmental Microbiology/Microbial Ecology /Microbial Communities - Part III</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01999084v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01999070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of rhizosphere as a niche for Listeria monocytogenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Boussemart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Rocio Ortiz Camargo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Garmyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Piveteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium On Problems of Listeriosis ISOPOL XIX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Paris, France. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01999296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil biodiversity as a major driver for the control of populations of the pathogenic bacterium Listeria monocytogenes in soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Piveteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Vivant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Garmyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Global Soil Biodiversity Initiative conference (GSBI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Dijon, France. pp.617, 2014, Assessing soil biodiversity and its role for ecosystem services</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01999345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le système Agr de Listeria monocytogenes et la croissance en biofilm : approche transcriptomique de l’effet de la température</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pascal P. Piveteau</w:t>
+                <w:t xml:space="preserve">Biofilms structural diversity of 100 strains of the food-borne pathogen Listeria monocytogenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Piveteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Brisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Briandet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop "Interactions des Microorganismes avec leurs Environnements : Circulation, Adaptation"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Dijon, France. Workshop "Interactions des Microorganismes avec leurs Environnements : Circulation, Adaptation", 2012</w:t>
+              <w:t xml:space="preserve">BIOFILMS 5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01999661v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01570155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single cell analysis evidence Heterogeneous expression of the Agr communication system of Listeria monocytogenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Vivant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Garmyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Briandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop Interactions des Microorganismes avec leurs Environnements : Circulation, Adaptation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Dijon, France. , 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01204382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biofilms structural diversity of 100 strains of the food-borne pathogen Listeria monocytogenes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Romain Briandet</w:t>
+                <w:t xml:space="preserve">Le système Agr de Listeria monocytogenes et la croissance en biofilm : approche transcriptomique de l’effet de la température</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Garmyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul J.-P. Lemaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal P. Piveteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BIOFILMS 5</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, PARIS, France</w:t>
+              <w:t xml:space="preserve">Workshop "Interactions des Microorganismes avec leurs Environnements : Circulation, Adaptation"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Dijon, France. Workshop "Interactions des Microorganismes avec leurs Environnements : Circulation, Adaptation", 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01570155v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01999661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of abiotic and biotic soil characteristics on Listeria monocytogenes survival in the environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymé Spor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Piveteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hartmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop Interactions des Microorganismes avec leurs Environnements : Circulation, Adaptation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Dijon, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02749898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le système Agr de &amp;lt;em&amp;gt;Listeria monocytogenes&amp;lt;/em&amp;gt; : revisite des notions de Quorum Sensing et auto-induction par cytométrie en flux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Garmyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Revellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Piveteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFM/AFC - Les Applications de la Cytométrie en Flux en Microbiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2011, Paris, France. , 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02809128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">&amp;lt;em&amp;gt;Listeria monocytogenes agr&amp;lt;/em&amp;gt; system: Quorum sensing, or maybe not?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Garmyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Revellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Piveteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISOPOL XVII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Porto, Portugal. 1 p., 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02823202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indigenous &amp;lt;em&amp;gt;Listeria&amp;lt;/em&amp;gt; spp. in biowastes and during composting</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Differential expression of the agr locus of &amp;lt;em&amp;gt;Listeria monocytogenes&amp;lt;/em&amp;gt; EGD-e</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Rieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Weidmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Garmyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Piveteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guzzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. International Symposium On Problems Of Listeriosis (ISOPOL XVI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2007, Savannah, United States. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02819599v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02823766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential expression of the agr locus of &amp;lt;em&amp;gt;Listeria monocytogenes&amp;lt;/em&amp;gt; EGD-e</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Indigenous &amp;lt;em&amp;gt;Listeria&amp;lt;/em&amp;gt; spp. in biowastes and during composting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Lemunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Rousseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dantigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Piveteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guzzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. International Symposium On Problems Of Listeriosis (ISOPOL XVI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2007, Savannah, United States. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02823766v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02819599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the roles of LuxS, Autoinducer 2 and its precursor S-Ribosyl Homocysteine, in cell attachment during biofilm formation by Listeria monocytogenes EGD-e</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Challan-Belval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Piveteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guzzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. International Symposium On Problems Of Listeriosis (ISOPOL XVI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2007, Savannah, United States. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02000985v1</w:t>
-              </w:r>
-[...2278 lines deleted...]
-                <w:t xml:space="preserve">hal-02813333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes d’évaluation des risques sanitaires et environnementaux et des enjeux socio-économiques associés aux plantes obtenues au moyen de certaines nouvelles techniques génomiques (NTG)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valérie Le Corre</w:t>
+                <w:t xml:space="preserve">Microbiowaste - Etude de l'innocuité microbiologique de déchets de cuisine et de table produits à l'échelle d'un territoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Druilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Pourcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Megane Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Michel-Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Piveteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Saisine n°2021-SA-0019, Anses. 2024</w:t>
+              <w:t xml:space="preserve">Ademe. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04841808v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04673299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiowaste - Etude de l'innocuité microbiologique de déchets de cuisine et de table produits à l'échelle d'un territoire</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Piveteau</w:t>
+                <w:t xml:space="preserve">Méthodes d’évaluation des risques sanitaires et environnementaux et des enjeux socio-économiques associés aux plantes obtenues au moyen de certaines nouvelles techniques génomiques (NTG)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fried</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thaura Ghneim-Herrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Ademe. 2024</w:t>
+              <w:t xml:space="preserve">Saisine n°2021-SA-0019, Anses. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04673299v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04841808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digestats de méthanisation et qualité biologique des sols agricoles : Impact des digestats de méthanisation sur la qualité biologique des sols. Metha-BioSol (APR GRAINE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Cannavacciuolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Mora-Salguero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cluzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ADEME. 2024, 75 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04607790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation des impacts sur la santé publique de la dynamique des populations de renards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Gilot-Fromont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Villena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Bonnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Saisine n°2022-SA-0049, Anses. 2023, 200 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04171242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation des risques relatifs aux mesures de décontamination et de gestion des sous-produits animaux lors des cas de botulisme bovin et aviaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Ganière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Hilaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Bouquin-Leneveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Saisine n° 2019-SA-0113, Anses. 2022, 155 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04026651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation des risques en appui des mesures de gestion de produits dans la filière bovine, lors de suspicion et de confirmation de cas de botulisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fravalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Federighi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Ganière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Grisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Hilaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Saisine n° 2019-SA-0112, Anses. 2021, 112 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-03792909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact du lagunage et de l'épandage de déchets organiques sur la diffusion et l'évolution de bactéries pathogènes de l’homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cournoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Nazaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Favre-Bonté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Rodriguez-Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] Agence Nationale de la Recherche. 2009, n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01192152v1</w:t>
-              </w:r>
-[...501 lines deleted...]
-                <w:t xml:space="preserve">hal-01602126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -13795,51 +13868,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bactéries environnementales : intérêt biotechnologique et enjeux sanitaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Piveteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Bourgogne, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14026,51 +14099,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05489583v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanika Chawla" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumya Sahai Saxena" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaibhav Chandrakant Agre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avinash Sharma" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Piveteau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.117806" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489220v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Vautrin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Cannavacciuolo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chauvin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barr&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2026.106788" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05489562v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grainne Mcandrew" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Barbier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Rodrigues" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Brisse" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.001587" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124696v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gilot-Fromont" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Villena" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bonnaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fischer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Giraud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/fr.efsa.2025.FR-0062" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05186806v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilpi Sharma" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20477724.2025.2506042" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05372517v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sadet-Bourgeteau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Mora-Salguero" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol107-art06" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04960223v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Michel-Le Roux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ziebal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Pinsard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Oliva" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2025.105965" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04639981v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliette Ascensio" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mounier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Raynaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aym&#233; Spor" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-63284-5" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04526173v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lagarde" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Feurer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Denis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Douarre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2023.104430" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04934468v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Ligowska-Marz&#281;ta" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Schr&#248;der Hansen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.00336-24" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266661v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vautrin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Piveteau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cannavacciuolo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barr&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauvin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2023.105105" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03712850v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann S&#233;vellec" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliette Ascencio" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin F&#233;lix" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.917588" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04095843v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cannavacciuolo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Barr&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03323124v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richa Sharma" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Garmyn" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bru" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-021-01837-1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03665051v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Sevellec" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Palma" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Emmanuel Douarre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Felten" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-022-01278-6" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03831377v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Druilhe" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Aissani" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.156693" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03716401v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duarte Guerreiro" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jialun Wu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Mcdermott" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Dockery" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.00330-22" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03831169v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dereeper" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Gruel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Couvin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.01242-22" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03047944v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Brunhede" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia dos Santos" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgitte Kallipolitis" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnaa188" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03513862v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai Nam Truong" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Fournier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.1255" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02549479v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Marinho" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Garmyn" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conor O'Byrne" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnaa036" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02549460v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. S. Bisaria" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.00350" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02648896v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Rocio Ortiz Camargo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Bru" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaba" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.00927" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03135235v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cormac Gm Gahan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cofs.2020.09.009" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02464159v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine G. Depret" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Passet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02711-19" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486306v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo-Hyung Lee" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cole" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Badel-Berchoux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Felix" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.02698" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02296269v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Guerin Gu&#233;rin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01370-19" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911811v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia T. dos Santos" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rgen Johansson" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitriy Ignatov" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15476286.2019.1632776" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737164v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Vivant" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Desneux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Pourcher" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01811" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204409v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Guilbaud" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Desvaux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Briandet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03173-14" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01789564v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Vivant" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hartmann" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.04134-14" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630988v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Simonin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01789652v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2014.00160" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01789698v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lema&#238;tre" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/cib.2.4.8610" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651706v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2013.00087" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651036v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Maron" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nowak" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0076991" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120618v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Locatelli" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Depret" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy C. Jolivet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Henry" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel S. Dequiedt" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2013.03.017" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DHCQ3LG6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650765v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0075969" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01789675v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Augagneur" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0043154" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000244v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan M. Guilbaud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul J.-P. Lema&#238;tre" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02891-10" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645459v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Pivato" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0024881" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450692v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rieu" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guzzo" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2009.04463.x" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665538v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rieux" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453479v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Habimana" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00255-08" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453478v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2008.05.006" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7T1XP49V-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662178v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lyautey" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Pagotto" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Tyler" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R. Lapen" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/w07-084" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667136v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Wilkes" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Mccleary" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.00354-07" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666440v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Lechner" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Brodkorb" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Geyer" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Hause" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus H&#228;rtig" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.64663-0" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662202v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Severino" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dussurget" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Z. N. Vencio" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dumas" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Garrido" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.02730-06" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441284v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Weidmann" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.00608-07" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02001078v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Challan-Belval" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Margiewes" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Piveteau" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.72.4.2644-2650.2006" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675664v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Olier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rousseaux" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.73.1.644-648.2005" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680846v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lemunier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Francou" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dantigny" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.71.10.5779-5786.2005" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674137v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/70.4.2180-2185.2004" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677729v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Lema&#238;tre" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Rousset" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02043882v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fayolle" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Garnier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Godefroy" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mathis" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst:2003033" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676726v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice H.F. Pierre" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rousset" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929635v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05569362v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thiriet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221437v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Abraham" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bloor" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delb&#232;s" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bernalier Donadille" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bouchon" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416627v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Romero" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Boscher" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416155v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03243387v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Felix" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Palma" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Guerin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737622v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Teixeira dos Santos" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgitte H. Kallipolitis" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Ignatov" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787597v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rodrigues" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Passet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787416v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lopez-Fernandez" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01999077v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina S. Gaba" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01999070v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01999084v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01999296v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boussemart" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01999345v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01999661v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204382v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01570155v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749898v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809128v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Revellin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823202v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819599v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823766v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02000985v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05569351v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S Michel-Le Roux" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinsard Ga&#235;tan" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Oliva" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05569335v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05569426v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04811501v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romero Karol" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05569404v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05569381v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05569393v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417244v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416101v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31274/safepork.16351" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04826247v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemidlin Pr&#233;vost-Bour&#233;" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05569418v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Pourcher" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03243324v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Felix" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Palma" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guerin" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01789551v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01999299v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738772v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Ortiz Camargo" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795978v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01999635v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189561v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Garmyn" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Briandet" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guilbaut" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137017v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756506v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Habimana" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01999910v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garrido" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813333v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04841808v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gautier" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fried" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thaura Ghneim-Herrera" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Guillou" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Corre" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673299v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megane Lebreton" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04607790v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04171242v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04026651v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Gani&#232;re" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fournier" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hilaire" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Bouquin-Leneveu" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03792909v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fravalo" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Federighi" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Grisot" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192152v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cournoyer" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nazaret" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Favre-Bont&#233;" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Richard" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rodriguez-Nava" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02913687v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber Dorey" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aambs.2018.11.001" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787365v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/agro-alimentaire/risques-microbiologiques-alimentaires/naitali/descriptif-9782743021061" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800326v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Laura Boschiroli" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Falkinham" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Favre-Bont&#233;" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nazaret" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602126v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Laura Boschiroli" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Favre-Bont&#233; Sabine" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazaret Sylvie" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://asmscience.org/content/book/10.1128/9781555818821.ch3.3.2;jsessionid=1is46rpdj47w3.x-asm-books-live-01#" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/9781555818821.ch3.3.2" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02817527v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489220v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Vautrin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Cannavacciuolo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chauvin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Piveteau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barr&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2026.106788" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05489583v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanika Chawla" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumya Sahai Saxena" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaibhav Chandrakant Agre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avinash Sharma" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.117806" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04960223v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Michel-Le Roux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ziebal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Pinsard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sadet-Bourgeteau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Oliva" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2025.105965" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05186806v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilpi Sharma" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20477724.2025.2506042" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05372517v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Mora-Salguero" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol107-art06" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124696v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gilot-Fromont" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Villena" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bonnaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fischer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Giraud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/fr.efsa.2025.FR-0062" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05489562v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grainne Mcandrew" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Barbier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Rodrigues" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Brisse" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.001587" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04526173v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lagarde" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Feurer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Denis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Douarre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2023.104430" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04934468v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Ligowska-Marz&#281;ta" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Schr&#248;der Hansen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.00336-24" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266661v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vautrin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Piveteau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cannavacciuolo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barr&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauvin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2023.105105" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04639981v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliette Ascensio" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mounier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Raynaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aym&#233; Spor" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-63284-5" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04095843v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cannavacciuolo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Barr&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03323124v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richa Sharma" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Garmyn" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bru" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-021-01837-1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03665051v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin F&#233;lix" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Sevellec" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Palma" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Emmanuel Douarre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Felten" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-022-01278-6" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03712850v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann S&#233;vellec" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliette Ascencio" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.917588" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03831377v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Druilhe" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Aissani" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.156693" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03716401v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duarte Guerreiro" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jialun Wu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Mcdermott" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Dockery" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.00330-22" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03831169v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dereeper" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Gruel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Couvin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.01242-22" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03047944v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Brunhede" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia dos Santos" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgitte Kallipolitis" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnaa188" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03513862v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai Nam Truong" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Fournier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.1255" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02648896v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Rocio Ortiz Camargo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Bru" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaba" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.00927" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03135235v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cormac Gm Gahan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cofs.2020.09.009" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02464159v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine G. Depret" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Passet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02711-19" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02549479v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Marinho" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Garmyn" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conor O'Byrne" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnaa036" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02549460v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. S. Bisaria" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.00350" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02296269v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo-Hyung Lee" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Guerin Gu&#233;rin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01370-19" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486306v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cole" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Badel-Berchoux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Felix" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.02698" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911811v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia T. dos Santos" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rgen Johansson" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitriy Ignatov" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15476286.2019.1632776" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737164v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Vivant" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Desneux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Pourcher" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01811" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01789564v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Vivant" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hartmann" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.04134-14" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630988v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Simonin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204409v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Guilbaud" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Desvaux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Briandet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03173-14" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01789698v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lema&#238;tre" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/cib.2.4.8610" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01789652v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2014.00160" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120618v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Locatelli" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Depret" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy C. Jolivet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Henry" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel S. Dequiedt" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2013.03.017" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DHCQ3LG6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650765v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0075969" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651036v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Maron" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nowak" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0076991" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651706v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2013.00087" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01789675v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Augagneur" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0043154" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645459v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Pivato" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0024881" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000244v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan M. Guilbaud" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul J.-P. Lema&#238;tre" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02891-10" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450692v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rieu" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guzzo" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2009.04463.x" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665538v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rieux" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453479v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Habimana" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00255-08" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453478v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2008.05.006" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7T1XP49V-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667136v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lyautey" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R. Lapen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Wilkes" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Mccleary" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Pagotto" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.00354-07" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662202v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Severino" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dussurget" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Z. N. Vencio" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dumas" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Garrido" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.02730-06" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666440v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Lechner" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Brodkorb" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Geyer" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Hause" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus H&#228;rtig" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.64663-0" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441284v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Weidmann" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.00608-07" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662178v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Tyler" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/w07-084" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02001078v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Challan-Belval" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Margiewes" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Piveteau" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.72.4.2644-2650.2006" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675664v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Olier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rousseaux" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.73.1.644-648.2005" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680846v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lemunier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Francou" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dantigny" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.71.10.5779-5786.2005" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674137v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/70.4.2180-2185.2004" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677729v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Lema&#238;tre" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Rousset" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02043882v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fayolle" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Garnier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Godefroy" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mathis" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst:2003033" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676726v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice H.F. Pierre" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rousset" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929635v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05591292v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02913687v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber Dorey" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aambs.2018.11.001" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787365v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/agro-alimentaire/risques-microbiologiques-alimentaires/naitali/descriptif-9782743021061" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800326v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Laura Boschiroli" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Falkinham" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Favre-Bont&#233;" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nazaret" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602126v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Laura Boschiroli" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Favre-Bont&#233; Sabine" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazaret Sylvie" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://asmscience.org/content/book/10.1128/9781555818821.ch3.3.2;jsessionid=1is46rpdj47w3.x-asm-books-live-01#" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/9781555818821.ch3.3.2" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05569335v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thiriet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05569426v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05569351v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S Michel-Le Roux" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinsard Ga&#235;tan" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04811501v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romero Karol" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Boscher" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05569404v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05569381v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05569393v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417244v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416101v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31274/safepork.16351" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04826247v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemidlin Pr&#233;vost-Bour&#233;" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Abraham" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bernalier Donadille" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bloor" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bouchon" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05569418v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Pourcher" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03243324v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Felix" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Palma" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guerin" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01789551v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01999299v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795978v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738772v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Ortiz Camargo" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01999635v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boussemart" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189561v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Garmyn" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Briandet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guilbaut" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137017v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Revellin" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01999910v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garrido" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756506v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Habimana" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813333v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05569362v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221437v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delb&#232;s" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416627v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Romero" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416155v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03243387v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Felix" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Palma" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Guerin" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787416v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lopez-Fernandez" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rodrigues" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Passet" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787597v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737622v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Teixeira dos Santos" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgitte H. Kallipolitis" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Ignatov" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01999077v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina S. Gaba" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01999084v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01999070v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01999296v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01999345v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01570155v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204382v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01999661v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749898v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809128v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823202v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823766v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819599v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02000985v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673299v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megane Lebreton" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04841808v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gautier" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fried" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thaura Ghneim-Herrera" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Guillou" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Corre" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04607790v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04171242v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04026651v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Gani&#232;re" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fournier" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hilaire" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Bouquin-Leneveu" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03792909v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fravalo" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Federighi" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Grisot" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192152v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cournoyer" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nazaret" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Favre-Bont&#233;" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Richard" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rodriguez-Nava" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02817527v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>