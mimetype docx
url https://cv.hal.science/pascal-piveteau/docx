--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -100,2032 +100,2032 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid and liquid fractions of digestate: manure or slurry just like any others?</w:t>
+                <w:t xml:space="preserve">Prevalence and dissemination of bacterial human pathogens in agricultural environments: A food safety and health concern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Vautrin</w:t>
+                <w:t xml:space="preserve">Kanika Chawla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario Cannavacciuolo</w:t>
+                <w:t xml:space="preserve">Soumya Sahai Saxena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Chauvin</w:t>
+                <w:t xml:space="preserve">Vaibhav Chandrakant Agre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Avinash Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pascal Piveteau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 219, pp.106788. </w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 223, pp.117806. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2026.106788⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2025.117806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05489220v1</w:t>
+                <w:t xml:space="preserve">hal-05489583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence and dissemination of bacterial human pathogens in agricultural environments: A food safety and health concern</w:t>
+                <w:t xml:space="preserve">Solid and liquid fractions of digestate: manure or slurry just like any others?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kanika Chawla</w:t>
+                <w:t xml:space="preserve">Florian Vautrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soumya Sahai Saxena</w:t>
+                <w:t xml:space="preserve">Mario Cannavacciuolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vaibhav Chandrakant Agre</w:t>
+                <w:t xml:space="preserve">Camille Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Piveteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avinash Sharma</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Piveteau</w:t>
+                <w:t xml:space="preserve">Pierre Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 223, pp.117806. </w:t>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 219, pp.106788. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2025.117806⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2026.106788⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05489583v1</w:t>
+                <w:t xml:space="preserve">hal-05489220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil-dependent fate of Klebsiella pneumoniae and Listeria monocytogenes after incorporation of digestates in soil microcosms</w:t>
+                <w:t xml:space="preserve">KpSC-ID: a multiplex real-time PCR assay for the simultaneous detection of the Klebsiella pneumoniae species complex and specific identification of Klebsiella pneumoniae, Klebsiella quasipneumoniae and Klebsiella variicola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Michel-Le Roux</w:t>
+                <w:t xml:space="preserve">Grainne Mcandrew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Ziebal</w:t>
+                <w:t xml:space="preserve">Elodie Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëtan Pinsard</w:t>
+                <w:t xml:space="preserve">Carla Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Piveteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Oliva</w:t>
+                <w:t xml:space="preserve">Sylvain Brisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2025.105965⟩</w:t>
+              <w:t xml:space="preserve">Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 171 (7), pp.001587. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/mic.0.001587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04960223v1</w:t>
+                <w:t xml:space="preserve">hal-05489562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Klebsiella pneumoniae : a connecting link in the One Health concept</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Piveteau</w:t>
+                <w:t xml:space="preserve">Impacts sur la santé publique de la dynamique des populations de renards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gilot-Fromont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shilpi Sharma</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Isabelle Villena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Bonnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathogens and Global Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/20477724.2025.2506042⟩</w:t>
+              <w:t xml:space="preserve">Food Risk Assess Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 200 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2903/fr.efsa.2025.FR-0062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05186806v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05124696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metha-BioSol : Impact des digestats de méthanisation sur la qualité biologique des sols agricoles</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Klebsiella pneumoniae : a connecting link in the One Health concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kanika Chawla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Piveteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shilpi Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol107-art06⟩</w:t>
+              <w:t xml:space="preserve">Pathogens and Global Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/20477724.2025.2506042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05372517v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05186806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts sur la santé publique de la dynamique des populations de renards</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Metha-BioSol : Impact des digestats de méthanisation sur la qualité biologique des sols agricoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Villena</w:t>
+                <w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Bonnaud</w:t>
+                <w:t xml:space="preserve">Daniela Mora-Salguero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Fischer</w:t>
+                <w:t xml:space="preserve">Pierre Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Giraud</w:t>
+                <w:t xml:space="preserve">Daniel Cluzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Risk Assess Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 200 p. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 107, pp.68-82. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2903/fr.efsa.2025.FR-0062⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol107-art06⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05124696v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05372517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KpSC-ID: a multiplex real-time PCR assay for the simultaneous detection of the Klebsiella pneumoniae species complex and specific identification of Klebsiella pneumoniae, Klebsiella quasipneumoniae and Klebsiella variicola</w:t>
+                <w:t xml:space="preserve">Soil-dependent fate of Klebsiella pneumoniae and Listeria monocytogenes after incorporation of digestates in soil microcosms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grainne Mcandrew</w:t>
+                <w:t xml:space="preserve">Sophie Michel-Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Barbier</w:t>
+                <w:t xml:space="preserve">Christine Ziebal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carla Rodrigues</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Piveteau</w:t>
+                <w:t xml:space="preserve">Gaëtan Pinsard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Brisse</w:t>
+                <w:t xml:space="preserve">Anaïs Oliva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 171 (7), pp.001587. </w:t>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 208, pp.105965. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1099/mic.0.001587⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2025.105965⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05489562v1</w:t>
+                <w:t xml:space="preserve">hal-04960223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Listeria monocytogenes prevalence and genomic diversity along the pig and pork production chain</w:t>
+                <w:t xml:space="preserve">Idiosyncratic invasion trajectories of human bacterial pathogens facing temperature disturbances in soil microbial communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Lagarde</w:t>
+                <w:t xml:space="preserve">Eliette Ascensio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Feurer</w:t>
+                <w:t xml:space="preserve">Arnaud Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Denis</w:t>
+                <w:t xml:space="preserve">Tiffany Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Emmanuel Douarre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Piveteau</w:t>
+                <w:t xml:space="preserve">Aymé Spor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 119, pp.104430. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.12375. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fm.2023.104430⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-63284-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04526173v1</w:t>
+                <w:t xml:space="preserve">hal-04639981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Triplex real-time PCR ZKIR-T assay for simultaneous detection of the Klebsiella pneumoniae species complex and identification of K. pneumoniae sensu stricto</w:t>
+                <w:t xml:space="preserve">Listeria monocytogenes prevalence and genomic diversity along the pig and pork production chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Małgorzata Ligowska-Marzęta</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Jean Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Feurer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Douarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Piveteau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dennis Schrøder Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/spectrum.00336-24⟩</w:t>
+              <w:t xml:space="preserve">Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 119, pp.104430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fm.2023.104430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04934468v1</w:t>
+                <w:t xml:space="preserve">hal-04526173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The short-term response of soil microbial communities to digestate application depends on the characteristics of the digestate and soil type</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Triplex real-time PCR ZKIR-T assay for simultaneous detection of the Klebsiella pneumoniae species complex and identification of K. pneumoniae sensu stricto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Cannavacciuolo</w:t>
+                <w:t xml:space="preserve">Małgorzata Ligowska-Marzęta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Piveteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Barré</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Chauvin</w:t>
+                <w:t xml:space="preserve">Dennis Schrøder Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2023.105105⟩</w:t>
+              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (12), pp.e00336-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/spectrum.00336-24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04266661v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04934468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Idiosyncratic invasion trajectories of human bacterial pathogens facing temperature disturbances in soil microbial communities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The short-term response of soil microbial communities to digestate application depends on the characteristics of the digestate and soil type</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Vautrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliette Ascensio</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elodie Barbier</w:t>
+                <w:t xml:space="preserve">P. Piveteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Mounier</w:t>
+                <w:t xml:space="preserve">M. Cannavacciuolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiffany Raynaud</w:t>
+                <w:t xml:space="preserve">P. Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aymé Spor</w:t>
+                <w:t xml:space="preserve">C. Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14 (1), pp.12375. </w:t>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 193, pp.art. 105105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-63284-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2023.105105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04639981v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04266661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-term impact of biogas digestates on soils microbial communities</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Listeria monocytogenes: Investigation of Fitness in Soil Does Not Support the Relevance of Ecotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Cannavacciuolo</w:t>
+                <w:t xml:space="preserve">Yann Sévellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Barré</w:t>
+                <w:t xml:space="preserve">Eliette Ascencio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Douarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Félix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista de Investigaciones de Ciensias Agronomicas</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.917588. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2022.917588⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04095843v1</w:t>
+                <w:t xml:space="preserve">hal-03712850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant Growth Promoting Bacterial Consortium Induces Shifts in Indigenous Soil Bacterial Communities and Controls Listeria monocytogenes in Rhizospheres of Cajanus cajan and Festuca arundinacea</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dominique Garmyn</w:t>
+                <w:t xml:space="preserve">Short-term impact of biogas digestates on soils microbial communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Vautrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Piveteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Bru</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Shilpi Sharma</w:t>
+                <w:t xml:space="preserve">M Cannavacciuolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revista de Investigaciones de Ciensias Agronomicas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 40, pp.102</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03323124v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04095843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A European-wide dataset to uncover adaptive traits of Listeria monocytogenes to diverse ecological niches</w:t>
+                <w:t xml:space="preserve">Plant Growth Promoting Bacterial Consortium Induces Shifts in Indigenous Soil Bacterial Communities and Controls Listeria monocytogenes in Rhizospheres of Cajanus cajan and Festuca arundinacea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Félix</w:t>
+                <w:t xml:space="preserve">Richa Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Sevellec</w:t>
+                <w:t xml:space="preserve">Dominique Garmyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federica Palma</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Felten</w:t>
+                <w:t xml:space="preserve">David Bru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shilpi Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41597-022-01278-6⟩</w:t>
+              <w:t xml:space="preserve">Microbial ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 84, pp.106-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00248-021-01837-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-03665051v1</w:t>
+                <w:t xml:space="preserve">hal-03323124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Listeria monocytogenes: Investigation of Fitness in Soil Does Not Support the Relevance of Ecotypes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A European-wide dataset to uncover adaptive traits of Listeria monocytogenes to diverse ecological niches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Félix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Sevellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Sévellec</w:t>
+                <w:t xml:space="preserve">Pierre Emmanuel Douarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliette Ascencio</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gal</w:t>
+                <w:t xml:space="preserve">Arnaud Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13, pp.917588. </w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (1), pp.190. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2022.917588⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41597-022-01278-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03712850v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03665051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What on earth? The impact of digestates and composts from farm effluent management on fluxes of foodborne pathogens in agricultural lands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Piveteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Druilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2228,51 +2228,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jialun Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Mcdermott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Garmyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Dockery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2375,51 +2375,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Pot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Couvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiology Spectrum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 10 (5), pp.e0124222. </w:t>
@@ -2483,64 +2483,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maja Brunhede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrícia dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Garmyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birgitte Kallipolitis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2604,90 +2604,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plants as a realized niche for Listeria monocytogenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoai Nam Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Garmyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Sevellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MicrobiologyOpen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 10 (6), pp.e1255. </w:t>
@@ -2723,727 +2723,727 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03513862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habitat Disturbances Modulate the Barrier Effect of Resident Soil Microbiota on Listeria monocytogenes Invasion Success</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aymé Spor</w:t>
+                <w:t xml:space="preserve">Evidence of Biocontrol Activity of Bioinoculants Against a Human Pathogen, Listeria monocytogenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richa Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angela Rocio Ortiz Camargo</w:t>
+                <w:t xml:space="preserve">Dominique D. Garmyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David D. Bru</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dominique Garmyn</w:t>
+                <w:t xml:space="preserve">V. S. Bisaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shilpi Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 11 (927), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.00927⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.00350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02648896v1</w:t>
+                <w:t xml:space="preserve">hal-02549460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors contributing to Listeria monocytogenes transmission and impact on food safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Birgitte Kallipolitis</w:t>
+                <w:t xml:space="preserve">Investigation of the roles of AgrA and σB regulators in Listeria monocytogenes adaptation to roots and soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catarina Marinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Garmyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maja Brunhede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cormac Gm Gahan</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Conor O'Byrne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Food Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 36, pp.9-17. </w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 367 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cofs.2020.09.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/femsle/fnaa036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03135235v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02549479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ZKIR assay, a novel real-time PCR method for the detection of Klebsiella pneumoniae and closely related species in environmental Samples</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carla Rodrigues</w:t>
+                <w:t xml:space="preserve">Factors contributing to Listeria monocytogenes transmission and impact on food safety</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgitte Kallipolitis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine G. Depret</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cormac Gm Gahan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Piveteau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.02711-19⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Food Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36, pp.9-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cofs.2020.09.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02464159v1</w:t>
+                <w:t xml:space="preserve">hal-03135235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the roles of AgrA and σB regulators in Listeria monocytogenes adaptation to roots and soil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Habitat Disturbances Modulate the Barrier Effect of Resident Soil Microbiota on Listeria monocytogenes Invasion Success</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymé Spor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Rocio Ortiz Camargo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catarina Marinho</w:t>
+                <w:t xml:space="preserve">David D. Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique D. Garmyn</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Conor O'Byrne</w:t>
+                <w:t xml:space="preserve">Sabrina Gaba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Garmyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/femsle/fnaa036⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (927), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.00927⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02549479v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02648896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of Biocontrol Activity of Bioinoculants Against a Human Pathogen, Listeria monocytogenes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The ZKIR assay, a novel real-time PCR method for the detection of Klebsiella pneumoniae and closely related species in environmental Samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine G. Depret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Passet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richa Sharma</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurent Gal</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Shilpi Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11, </w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 86 (7), pp.1-39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.00350⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/AEM.02711-19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02549460v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02464159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring Listeria monocytogenes transcriptomes in correlation with divergence of lineages and virulence as measured in Galleria mellonella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bo-Hyung Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Garmyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Guerin Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3641,51 +3641,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The σ B -dependent regulatory sRNA Rli47 represses isoleucine biosynthesis in Listeria monocytogenes through a direct interaction with the ilvA transcript</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catarina Marinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia T. dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3814,51 +3814,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Desneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Pourcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Piveteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8, 16 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3886,1208 +3886,1208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01737164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survival of Listeria monocytogenes in Soil Requires AgrA-Mediated Regulation</w:t>
+                <w:t xml:space="preserve">Exploring the diversity of listeria monocytogenes biofilm architecture by high-throughput confocal laser scanning microscopy and the predominance of the honeycomb-like morphotype</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Vivant</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gal</w:t>
+                <w:t xml:space="preserve">Morgan Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Piveteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Hartmann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Piveteau</w:t>
+                <w:t xml:space="preserve">Mickaël Desvaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Brisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Briandet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 81 (15), pp. 5073 - 5084. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/aem.04134-14⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 81 (5), pp.1813-1819. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.03173-14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01789564v1</w:t>
+                <w:t xml:space="preserve">hal-01204409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La biodiversité de la microflore du sol prévient l’implantation de pathogènes alimentaires dans les sols agricoles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Survival of Listeria monocytogenes in Soil Requires AgrA-Mediated Regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Vivant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Garmyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Piveteau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérard Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Premier Cru - Les News du Centre Inra de Dijon</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 81 (15), pp. 5073 - 5084. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/aem.04134-14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02630988v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01789564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the diversity of listeria monocytogenes biofilm architecture by high-throughput confocal laser scanning microscopy and the predominance of the honeycomb-like morphotype</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">La biodiversité de la microflore du sol prévient l’implantation de pathogènes alimentaires dans les sols agricoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Piveteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Romain Briandet</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Premier Cru - Les News du Centre Inra de Dijon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204409v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02630988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communication and Autoinduction in the species Listeria monocytogenes. A central role for the agr system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">The Agr communication system provides a benefit to the populations of Listeria monocytogenes in soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Vivant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Garmyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Piveteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communicative and Integrative Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4161/cib.2.4.8610⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcimb.2014.00160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01789698v1</w:t>
+                <w:t xml:space="preserve">hal-01789652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Agr communication system provides a benefit to the populations of Listeria monocytogenes in soil</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Communication and Autoinduction in the species Listeria monocytogenes. A central role for the agr system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Garmyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Lemaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Piveteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 4, </w:t>
+              <w:t xml:space="preserve">Communicative and Integrative Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2 (4), pp. 371 - 374. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fcimb.2014.00160⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4161/cib.2.4.8610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01789652v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01789698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nation-wide study of the occurrence of Listeria monocytogenes in French soils using culture-based and molecular detection methods</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Listeria monocytogenes, a down-to-earth pathogen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Vivant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Garmyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Piveteau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mimet.2013.03.017⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcimb.2013.00087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01120618v1</w:t>
+                <w:t xml:space="preserve">hal-02651706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biotic and abiotic soil properties influence survival of Listeria monocytogenes in soil</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aymé Spor</w:t>
+                <w:t xml:space="preserve">Microbial diversity and structure are drivers of the biological barrier effect against Listeria monocytogenes in soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Vivant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Garmyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudy C. Jolivet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Pierre-Alain Maron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Piveteau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Hartmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 8 (10), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0075969⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 8 (10), pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0076991⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02650765v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02651036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial diversity and structure are drivers of the biological barrier effect against Listeria monocytogenes in soil</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Biotic and abiotic soil properties influence survival of Listeria monocytogenes in soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Locatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymé Spor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudy C. Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Piveteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Hartmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 8 (10), pp.1-11. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0076991⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 8 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0075969⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02651036v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Listeria monocytogenes, a down-to-earth pathogen</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nation-wide study of the occurrence of Listeria monocytogenes in French soils using culture-based and molecular detection methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Locatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Depret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudy C. Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel S. Dequiedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 93 (3), pp.242-250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mimet.2013.03.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fcimb.2013.00087⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02651706v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01120618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Listeria monocytogenes Differential Transcriptome Analysis Reveals Temperature-Dependent Agr Regulation and Suggests Overlaps with Other Regulons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Garmyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Augagneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Vivant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Piveteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (9), pp.e43154. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5115,291 +5115,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01789675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in gene expression during adaptation of Listeria monocytogenes to the soil environment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Géraldine G. Depret</w:t>
+                <w:t xml:space="preserve">Evidence of autoinduction heterogeneity via expression of the agr system of listeria monocytogenes at the single-cell level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Garmyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Briandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Pivato</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Morgan M. Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul J.-P. Lemaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0024881⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 77 (17), pp.6286-6289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.02891-10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02645459v1</w:t>
+                <w:t xml:space="preserve">hal-01000244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of autoinduction heterogeneity via expression of the agr system of listeria monocytogenes at the single-cell level</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Changes in gene expression during adaptation of Listeria monocytogenes to the soil environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Piveteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine G. Depret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Pivato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Garmyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 77 (17), pp.6286-6289. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (9), pp.e24881 ; 1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AEM.02891-10⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0024881⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000244v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02645459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity to acetic acid, ability to colonize abiotic surfaces and virulence potential of Listeria monocytogenes EGD-e after incubation on parsley leaves.</w:t>
               </w:r>
@@ -5411,51 +5411,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guzzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Piveteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 108 (2), pp.560 - 570. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5502,77 +5502,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle du système agr chez Listeria monocytogènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Rieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Garmyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guzzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Piveteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Salles Propres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 63, pp.63-67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5610,77 +5610,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Listeria monocytogenes EGD-e biofilms: no mushrooms but a network of knitted chains.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Briandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Habimana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Garmyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guzzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5744,77 +5744,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions in dual species biofilms between Listeria monocytogenes EGD-e and several strains of Staphylococcus aureus.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guzzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Piveteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 126 (1-2), pp.76-82. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5854,762 +5854,762 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00453478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution and characteristics of Listeria monocytogenes isolates from surface waters of the South Nation River Watershed, Ontario, Canada</w:t>
+                <w:t xml:space="preserve">Characteristics and frequency of detection of fecal Listeria monocytogenes shed by livestock, wildlife, and humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lyautey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Franco Pagotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Tyler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">David R. Lapen</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Franco Pagotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/aem.00354-07⟩</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 53 (10), pp.1158-1167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/w07-084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02667136v1</w:t>
+                <w:t xml:space="preserve">hal-02662178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative transcriptome analysis of Listeria monocytogenes strains of the two major lineages reveals differences in virulence, cell wall, and stress response</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Distribution and characteristics of Listeria monocytogenes isolates from surface waters of the South Nation River Watershed, Ontario, Canada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lyautey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David R. Lapen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graham Wilkes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Severino</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Patricia Garrido</w:t>
+                <w:t xml:space="preserve">Katherine Mccleary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco Pagotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 73 (19), pp.6078-6088. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/aem.02730-06⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 73 (17), pp.5401-5410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/aem.00354-07⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02662202v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02667136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aquincola tertiaricarbonis gen. nov., sp nov., a tertiary butyl moiety-degrading bacterium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative transcriptome analysis of Listeria monocytogenes strains of the two major lineages reveals differences in virulence, cell wall, and stress response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Severino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dussurget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Z. N. Vencio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ute Lechner</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Claus Härtig</w:t>
+                <w:t xml:space="preserve">Patricia Garrido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/ijs.0.64663-0⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 73 (19), pp.6078-6088. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/aem.02730-06⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02666440v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agr system of Listeria monocytogenes EGD-e: role in adherence and differential expression pattern.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Rieu</w:t>
+                <w:t xml:space="preserve">Aquincola tertiaricarbonis gen. nov., sp nov., a tertiary butyl moiety-degrading bacterium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ute Lechner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danny Brodkorb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Geyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerd Hause</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Weidmann</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Claus Härtig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 73 (19), pp.6125-33. </w:t>
+              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 57, pp.1295-1303. </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/aem.00608-07⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1099/ijs.0.64663-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00441284v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristics and frequency of detection of fecal Listeria monocytogenes shed by livestock, wildlife, and humans</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Franco Pagotto</w:t>
+                <w:t xml:space="preserve">Agr system of Listeria monocytogenes EGD-e: role in adherence and differential expression pattern.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Tyler</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphanie Weidmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Garmyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Piveteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guzzo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 53 (10), pp.1158-1167. </w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 73 (19), pp.6125-33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1139/w07-084⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/aem.00608-07⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02662178v1</w:t>
+                <w:t xml:space="preserve">hal-00441284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the Roles of LuxS, S-Ribosyl Homocysteine, and Autoinducer 2 in Cell Attachment during Biofilm Formation by Listeria monocytogenes EGD-e</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Challan-Belval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Margiewes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Garmyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Piveteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6673,90 +6673,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Truncated internalin A and asymptomatic Listeria monocytogenes carriage: in vivo investigation by allelic exchange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïwenn Olier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Garmyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Rousseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul J.-P. Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Piveteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infection and Immunity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 73 (1), pp.644-648. </w:t>
@@ -6922,282 +6922,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02680846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of PCR-restriction fragment length polymorphism of inlA for rapid screening of Listeria monocytogenes strains deficient in the ability to invade Caco-2 cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Screening of glutamate decarboxylase activity and bile salt resistance of human asymptomic carriage, clinical, food, and environmental isolates of Listeria monocytogenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïwenn Olier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Rousseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Piveteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Lemaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 93 (1), pp.87-99</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02674137v1</w:t>
+                <w:t xml:space="preserve">hal-02677729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening of glutamate decarboxylase activity and bile salt resistance of human asymptomic carriage, clinical, food, and environmental isolates of Listeria monocytogenes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Use of PCR-restriction fragment length polymorphism of inlA for rapid screening of Listeria monocytogenes strains deficient in the ability to invade Caco-2 cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Rousseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïwenn Olier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul J.-P. Lemaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Piveteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guzzo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 70 (4), pp.2180-2185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/70.4.2180-2185.2004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02677729v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02674137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limitations in Mtbe Biodegradation</w:t>
               </w:r>
@@ -7356,51 +7356,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice H.F. Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Rousseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7442,51 +7442,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolism of lactate and sugars by dairy propionibacteria: A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Piveteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Lait</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 79 (1), pp.23-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7543,51 +7543,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre XVI : Listeria monocytogenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Piveteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Florence Dubois-Brissonnet (AgroParisTech); Laurent Guillier (ANSES). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Risques microbiologiques alimentaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Technique Et Documentation, 2026, Sciences Tech.agro-Alimentaire, 2743021063</w:t>
@@ -7629,77 +7629,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role and regulation of the stress activated sigma factor sigma B (σB) in the saprophytic and host-associated life stages of Listeria monocytogenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amber Dorey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catarina Marinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Piveteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conor O'Byrne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Applied Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 106, pp.1-48, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7733,51 +7733,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">&amp;lt;em&amp;gt;Listeria monocytogenes&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Piveteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Risques microbiologiques alimentaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7867,51 +7867,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Favre-Bonté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Nazaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Piveteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Manual of Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4ème ed., ASM Press, 1088 p., 2016, 978-1555816025</w:t>
@@ -7992,51 +7992,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Favre-Bonté Sabine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazaret Sylvie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Piveteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Manual of Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4e ed., </w:t>
@@ -8113,536 +8113,536 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration des enjeux sanitaires dans l’Analyse du Cycle de Vie : développement d’un facteur de caractérisation spatialisé à l’échelle de la France pour Listeria monocytogenes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Soil-dependent fate of naturally occurring Klebsiella pneumoniae and Listeria monocytogenes after incorporation of digestates: microcosms investigations and field experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie S Michel-Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ziebal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pinsard Gaëtan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Oliva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Piveteau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Thiriet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFM MICROBES 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Microbiologie, Sep 2025, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">RAMIRAN 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RAMIRAN, Oct 2025, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05569335v1</w:t>
+                <w:t xml:space="preserve">hal-05569351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable organic waste management as driver of plant growth promotion and healthy environment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Intégration des enjeux sanitaires dans l’Analyse du Cycle de Vie : développement d’un facteur de caractérisation spatialisé à l’échelle de la France pour Listeria monocytogenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Piveteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Aissani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Thiriet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indo French Workshop: Plant microbiome as driver for the next green agricultural revolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSA, Lyon, May 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">SFM MICROBES 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Microbiologie, Sep 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05569426v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05569335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil-dependent fate of naturally occurring Klebsiella pneumoniae and Listeria monocytogenes after incorporation of digestates: microcosms investigations and field experiments</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Sustainable organic waste management as driver of plant growth promotion and healthy environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Piveteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RAMIRAN 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RAMIRAN, Oct 2025, Wageningen, Netherlands</w:t>
+              <w:t xml:space="preserve">Indo French Workshop: Plant microbiome as driver for the next green agricultural revolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSA, Lyon, May 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05569351v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05569426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil fitness and genetic diversity of Listeria monocytogenes from pigs to land spreading</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Développer des pratiques de méthanisation en tenant compte de la vie du sol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Piveteau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Symposium on Problems of Listeria and Listeriosis (ISOPOL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Matthew Gilmour, Sep 2024, Norwich, UK, United Kingdom</w:t>
+              <w:t xml:space="preserve">Les rendez-vous INRAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SPACE 2024, Sep 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-04811501v1</w:t>
+                <w:t xml:space="preserve">hal-05569404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développer des pratiques de méthanisation en tenant compte de la vie du sol</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Soil fitness and genetic diversity of Listeria monocytogenes from pigs to land spreading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Douarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Félix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romero Karol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Boscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les rendez-vous INRAE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SPACE 2024, Sep 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">21st International Symposium on Problems of Listeria and Listeriosis (ISOPOL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Matthew Gilmour, Sep 2024, Norwich, UK, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05569404v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04811501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthanisation agricole et impact du retour au sol des digestats sur le devenir des populations de pathogènes zoonotiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Piveteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées nationales des Groupements Techniques Vétérinaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GTV, May 2024, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8667,51 +8667,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainable biowaste management: opportunities and challenges of proximity management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Piveteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FSAET 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GLA University, Nov 2023, Mathura, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8736,90 +8736,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité génétique et compétitivité dans le sol de Listeria monocytogenes dans la valorisation des effluents d’élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Douarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Boscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Felix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8861,90 +8861,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic characterization of Listeria monocytogenes strains circulating in the pig manure management chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Douarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Boscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Felix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9133,51 +9133,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devenir des pathogènes dans la filière de méthanisation depuis l’intrant jusqu’au retour au sol du digestat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Pourcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Piveteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire APIVALE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GIS APIVALE, Oct 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9202,51 +9202,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive traits of Listeria monocytogenes to diverse ecological niches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Sévellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Felix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9327,90 +9327,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">σB and agrA regulation in Listeria monocytogenes: Effect on survival in soil/rhizosphere under biotic and abiotic conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catarina Marinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Garmyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conor O'Byrne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Piveteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9448,90 +9448,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of interconnections between AgrA and σB regulons of Listeria monocytogenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catarina Marinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Garmyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conor O'Byrne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Piveteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9569,51 +9569,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecology of &amp;lt;em&amp;gt;Listeria monocytogenes&amp;lt;/em&amp;gt; in the soil environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Piveteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium On Problems of Listeriosis ISOPOL XIX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Pasteur [Paris]. FRA., Jun 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9651,51 +9651,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the adaptive strategies of &amp;lt;em&amp;gt;Listeria monocytogenes&amp;lt;/em&amp;gt; in soil/plants mesocosms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Ortiz Camargo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Piveteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journée des Doctorants de l’UMR 1347 Agroécologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Mar 2016, Dijon, France. 27 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9733,64 +9733,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of root-associated biofilms of the human pathogenic bacterium Listeria monocytogenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Boussemart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Garmyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Piveteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9841,90 +9841,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single Cell analysis evidence heterogeneous expression of the Agr communication system of[i] Listeria monocytogenes[/i]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Garmyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Briandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Guilbaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS 2011 - 4. Congress of European Microbiologists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Genève, Switzerland. 1 p</w:t>
@@ -9953,77 +9953,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le système [i]agr[/i] de [i]Listeria monocytogenes[/i] et la croissance en biofilm : revisite des notions de communication, quorum sensing et auto-induction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Garmyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Revellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Piveteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "Biofilms et Santé" ECOMICTH - RNB</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2010, Poitiers, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10042,307 +10042,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01137017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Techniques d'études de la formation des biofilms. Retour d'expérience issu du domaine &amp;quot;agro-alimentaire&amp;quot; et du domaine &amp;quot;environnemental</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gal</w:t>
+                <w:t xml:space="preserve">Influence des conditions environnementales (statique versus dynamique) sur le développement en biofilm de &amp;lt;em&amp;gt;Listeria monocytogenes&amp;lt;/em&amp;gt; EGD-e. &amp;lt;em&amp;gt;Developpement en biofilm et expression d'Agr de Listeria monocytogenes&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Rieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Briandet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier O. Habimana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Garmyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guzzo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Garrido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Journées Thématiques Réseau National Biofilms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01999910v1</w:t>
+                <w:t xml:space="preserve">hal-02756506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des conditions environnementales (statique versus dynamique) sur le développement en biofilm de &amp;lt;em&amp;gt;Listeria monocytogenes&amp;lt;/em&amp;gt; EGD-e. &amp;lt;em&amp;gt;Developpement en biofilm et expression d'Agr de Listeria monocytogenes&amp;lt;/em&amp;gt;</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Briandet</w:t>
+                <w:t xml:space="preserve">Techniques d'études de la formation des biofilms. Retour d'expérience issu du domaine &amp;quot;agro-alimentaire&amp;quot; et du domaine &amp;quot;environnemental</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Challan-Belval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal P. Piveteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guzzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier O. Habimana</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean Guzzo</w:t>
+                <w:t xml:space="preserve">F. Garrido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Journées Thématiques Réseau National Biofilms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02756506v1</w:t>
+                <w:t xml:space="preserve">hal-01999910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Involvement of communication systems during the sessile growth of &amp;lt;em&amp;gt;Listeria monocytogenes&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Piveteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. International Symposium On Problems Of Listeriosis (ISOPOL XVI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2007, Savannah, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10412,64 +10412,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Addressing Pathogen Impact in Life Cycle Assessment: Nationwide spatially explicit characterization factor for organic fertilisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Aissani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Thiriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Piveteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RAMIRAN 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10619,103 +10619,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic characterization of Listeria monocytogenes strains circulating in the pig manure management chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Douarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Felix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karol Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Boscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Safepork 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, New Orleans (Louisiana), France</w:t>
@@ -10744,103 +10744,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic diversity of Listeria monocytogenes in the pig manure recovery sector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Douarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Felix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karol Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Boscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FoodMicro 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Athens, Greece</w:t>
@@ -10869,51 +10869,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What causes Listeria monocytogenes to colonize various ecological niches and reservoirs?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Sévellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Felix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10988,234 +10988,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03243387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of phylogroup-specific taqman real-time assays for identification of members of &amp;lt;em&amp;gt;klebsiella pneumoniae&amp;lt;/em&amp;gt; complex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elodie Barbier</w:t>
+                <w:t xml:space="preserve">Sigma B-dependent regulatory sRNA Rli47 represses isoleucine biosynthesis in Listeria monocytogenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catarina Marinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Lopez-Fernandez</w:t>
+                <w:t xml:space="preserve">Patricia Teixeira dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duarte Guerreiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Rodrigues</w:t>
+                <w:t xml:space="preserve">Birgitte H. Kallipolitis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Passet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gal</w:t>
+                <w:t xml:space="preserve">Dmitry Ignatov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. One Health European Joint Programme Annual Scientific Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Dublin, Ireland. , 2019</w:t>
+              <w:t xml:space="preserve">FEMS 2019, 8. Congress of European Microbiologists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Glasgow, United Kingdom. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02787416v1</w:t>
+                <w:t xml:space="preserve">hal-02737622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design, development and validation of a real-time PCR assay for detection of &amp;lt;em&amp;gt;Klebsiella pneumoniae&amp;lt;/em&amp;gt; complex in environmental matrixes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Depret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Passet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. One Health European Joint Programme Annual Scientific Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Dublin, Ireland. , 2019</w:t>
@@ -11230,242 +11230,242 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02787597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sigma B-dependent regulatory sRNA Rli47 represses isoleucine biosynthesis in Listeria monocytogenes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catarina Marinho</w:t>
+                <w:t xml:space="preserve">Development of phylogroup-specific taqman real-time assays for identification of members of &amp;lt;em&amp;gt;klebsiella pneumoniae&amp;lt;/em&amp;gt; complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lopez-Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Teixeira dos Santos</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Dmitry Ignatov</w:t>
+                <w:t xml:space="preserve">V. Passet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS 2019, 8. Congress of European Microbiologists</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Glasgow, United Kingdom. , 2019</w:t>
+              <w:t xml:space="preserve">1. One Health European Joint Programme Annual Scientific Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Dublin, Ireland. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737622v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02787416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of habitat disturbances on the population dynamics of allochthon listeria monocytones in soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Rocio Ortiz Camargo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymé Spor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina S. Gaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Garmyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS 2017, 7th Congress of European Microbiologists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Valence, Spain. pp.859, 2017, Environmental Microbiology/Microbial Ecology /Microbial Communities - Part III</w:t>
@@ -11494,90 +11494,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sigb and agra regulation in listeria monocytognes : effect on survival in soil/rhizosphere under biotic and abiotic conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catarina Marinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Garmyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conor O'Byrne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Piveteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11615,77 +11615,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecology of Listeria monocytogenes in soil: effect of the biotic environment on survival and transcriptome reshaping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Rocio Ortiz Camargo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Garmyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Piveteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11723,90 +11723,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of rhizosphere as a niche for Listeria monocytogenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Boussemart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Rocio Ortiz Camargo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Garmyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Piveteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11857,90 +11857,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil biodiversity as a major driver for the control of populations of the pathogenic bacterium Listeria monocytogenes in soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Piveteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Vivant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Garmyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Global Soil Biodiversity Initiative conference (GSBI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Dijon, France. pp.617, 2014, Assessing soil biodiversity and its role for ecosystem services</w:t>
@@ -11963,437 +11963,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01999345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biofilms structural diversity of 100 strains of the food-borne pathogen Listeria monocytogenes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+                <w:t xml:space="preserve">Single cell analysis evidence Heterogeneous expression of the Agr communication system of Listeria monocytogenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Vivant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Garmyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Briandet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BIOFILMS 5</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, PARIS, France</w:t>
+              <w:t xml:space="preserve">Workshop Interactions des Microorganismes avec leurs Environnements : Circulation, Adaptation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Dijon, France. , 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01570155v1</w:t>
+                <w:t xml:space="preserve">hal-01204382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single cell analysis evidence Heterogeneous expression of the Agr communication system of Listeria monocytogenes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Le système Agr de Listeria monocytogenes et la croissance en biofilm : approche transcriptomique de l’effet de la température</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Garmyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul J.-P. Lemaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal P. Piveteau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Interactions des Microorganismes avec leurs Environnements : Circulation, Adaptation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Dijon, France. , 2012</w:t>
+              <w:t xml:space="preserve">Workshop "Interactions des Microorganismes avec leurs Environnements : Circulation, Adaptation"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Dijon, France. Workshop "Interactions des Microorganismes avec leurs Environnements : Circulation, Adaptation", 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01204382v1</w:t>
+                <w:t xml:space="preserve">hal-01999661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le système Agr de Listeria monocytogenes et la croissance en biofilm : approche transcriptomique de l’effet de la température</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pascal P. Piveteau</w:t>
+                <w:t xml:space="preserve">Biofilms structural diversity of 100 strains of the food-borne pathogen Listeria monocytogenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Piveteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Brisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Briandet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop "Interactions des Microorganismes avec leurs Environnements : Circulation, Adaptation"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Dijon, France. Workshop "Interactions des Microorganismes avec leurs Environnements : Circulation, Adaptation", 2012</w:t>
+              <w:t xml:space="preserve">BIOFILMS 5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01999661v1</w:t>
+                <w:t xml:space="preserve">hal-01570155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of abiotic and biotic soil characteristics on Listeria monocytogenes survival in the environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymé Spor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Piveteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hartmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop Interactions des Microorganismes avec leurs Environnements : Circulation, Adaptation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Dijon, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12418,77 +12418,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le système Agr de &amp;lt;em&amp;gt;Listeria monocytogenes&amp;lt;/em&amp;gt; : revisite des notions de Quorum Sensing et auto-induction par cytométrie en flux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Garmyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Revellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Piveteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFM/AFC - Les Applications de la Cytométrie en Flux en Microbiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2011, Paris, France. , 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12513,77 +12513,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">&amp;lt;em&amp;gt;Listeria monocytogenes agr&amp;lt;/em&amp;gt; system: Quorum sensing, or maybe not?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Garmyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Revellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Piveteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISOPOL XVII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Porto, Portugal. 1 p., 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12602,96 +12602,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02823202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential expression of the agr locus of &amp;lt;em&amp;gt;Listeria monocytogenes&amp;lt;/em&amp;gt; EGD-e</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Indigenous &amp;lt;em&amp;gt;Listeria&amp;lt;/em&amp;gt; spp. in biowastes and during composting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Lemunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Rousseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dantigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Piveteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guzzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12699,120 +12699,120 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. International Symposium On Problems Of Listeriosis (ISOPOL XVI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2007, Savannah, United States. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02823766v1</w:t>
+                <w:t xml:space="preserve">hal-02819599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indigenous &amp;lt;em&amp;gt;Listeria&amp;lt;/em&amp;gt; spp. in biowastes and during composting</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Differential expression of the agr locus of &amp;lt;em&amp;gt;Listeria monocytogenes&amp;lt;/em&amp;gt; EGD-e</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Rieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Weidmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Garmyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Piveteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guzzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12820,51 +12820,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. International Symposium On Problems Of Listeriosis (ISOPOL XVI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2007, Savannah, United States. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02819599v1</w:t>
+                <w:t xml:space="preserve">hal-02823766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the roles of LuxS, Autoinducer 2 and its precursor S-Ribosyl Homocysteine, in cell attachment during biofilm formation by Listeria monocytogenes EGD-e</w:t>
               </w:r>
@@ -12876,51 +12876,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Challan-Belval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Piveteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guzzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12984,349 +12984,349 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiowaste - Etude de l'innocuité microbiologique de déchets de cuisine et de table produits à l'échelle d'un territoire</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Méthodes d’évaluation des risques sanitaires et environnementaux et des enjeux socio-économiques associés aux plantes obtenues au moyen de certaines nouvelles techniques génomiques (NTG)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Megane Lebreton</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pascal Piveteau</w:t>
+                <w:t xml:space="preserve">Michel Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fried</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thaura Ghneim-Herrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Ademe. 2024</w:t>
+              <w:t xml:space="preserve">Saisine n°2021-SA-0019, Anses. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04673299v1</w:t>
+                <w:t xml:space="preserve">hal-04841808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes d’évaluation des risques sanitaires et environnementaux et des enjeux socio-économiques associés aux plantes obtenues au moyen de certaines nouvelles techniques génomiques (NTG)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microbiowaste - Etude de l'innocuité microbiologique de déchets de cuisine et de table produits à l'échelle d'un territoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Druilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Pourcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Megane Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Michel-Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Piveteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ademe. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Guillou</w:t>
-[...46 lines deleted...]
-                <w:t xml:space="preserve">hal-04841808v1</w:t>
+                <w:t xml:space="preserve">hal-04673299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digestats de méthanisation et qualité biologique des sols agricoles : Impact des digestats de méthanisation sur la qualité biologique des sols. Metha-BioSol (APR GRAINE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Cannavacciuolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Mora-Salguero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cluzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ADEME. 2024, 75 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -13348,103 +13348,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation des impacts sur la santé publique de la dynamique des populations de renards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Gilot-Fromont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Villena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Bonnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Saisine n°2022-SA-0049, Anses. 2023, 200 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -13496,51 +13496,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Ganière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Hilaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13868,51 +13868,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bactéries environnementales : intérêt biotechnologique et enjeux sanitaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Piveteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Bourgogne, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14099,51 +14099,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489220v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Vautrin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Cannavacciuolo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chauvin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Piveteau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barr&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2026.106788" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05489583v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanika Chawla" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumya Sahai Saxena" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaibhav Chandrakant Agre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avinash Sharma" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.117806" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04960223v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Michel-Le Roux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ziebal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Pinsard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sadet-Bourgeteau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Oliva" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2025.105965" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05186806v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilpi Sharma" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20477724.2025.2506042" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05372517v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Mora-Salguero" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol107-art06" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124696v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gilot-Fromont" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Villena" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bonnaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fischer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Giraud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/fr.efsa.2025.FR-0062" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05489562v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grainne Mcandrew" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Barbier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Rodrigues" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Brisse" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.001587" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04526173v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lagarde" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Feurer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Denis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Douarre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2023.104430" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04934468v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Ligowska-Marz&#281;ta" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Schr&#248;der Hansen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.00336-24" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266661v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vautrin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Piveteau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cannavacciuolo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barr&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauvin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2023.105105" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04639981v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliette Ascensio" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mounier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Raynaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aym&#233; Spor" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-63284-5" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04095843v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cannavacciuolo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Barr&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03323124v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richa Sharma" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Garmyn" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bru" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-021-01837-1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03665051v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin F&#233;lix" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Sevellec" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Palma" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Emmanuel Douarre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Felten" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-022-01278-6" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03712850v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann S&#233;vellec" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliette Ascencio" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.917588" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03831377v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Druilhe" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Aissani" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.156693" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03716401v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duarte Guerreiro" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jialun Wu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Mcdermott" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Dockery" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.00330-22" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03831169v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dereeper" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Gruel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Couvin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.01242-22" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03047944v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Brunhede" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia dos Santos" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgitte Kallipolitis" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnaa188" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03513862v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai Nam Truong" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Fournier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.1255" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02648896v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Rocio Ortiz Camargo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Bru" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaba" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.00927" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03135235v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cormac Gm Gahan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cofs.2020.09.009" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02464159v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine G. Depret" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Passet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02711-19" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02549479v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Marinho" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Garmyn" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conor O'Byrne" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnaa036" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02549460v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. S. Bisaria" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.00350" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02296269v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo-Hyung Lee" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Guerin Gu&#233;rin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01370-19" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486306v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cole" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Badel-Berchoux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Felix" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.02698" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911811v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia T. dos Santos" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rgen Johansson" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitriy Ignatov" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15476286.2019.1632776" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737164v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Vivant" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Desneux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Pourcher" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01811" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01789564v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Vivant" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hartmann" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.04134-14" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630988v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Simonin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204409v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Guilbaud" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Desvaux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Briandet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03173-14" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01789698v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lema&#238;tre" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/cib.2.4.8610" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01789652v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2014.00160" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120618v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Locatelli" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Depret" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy C. Jolivet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Henry" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel S. Dequiedt" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2013.03.017" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DHCQ3LG6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650765v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0075969" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651036v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Maron" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nowak" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0076991" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651706v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2013.00087" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01789675v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Augagneur" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0043154" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645459v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Pivato" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0024881" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000244v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan M. Guilbaud" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul J.-P. Lema&#238;tre" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02891-10" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450692v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rieu" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guzzo" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2009.04463.x" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665538v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rieux" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453479v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Habimana" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00255-08" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453478v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2008.05.006" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7T1XP49V-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667136v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lyautey" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R. Lapen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Wilkes" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Mccleary" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Pagotto" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.00354-07" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662202v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Severino" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dussurget" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Z. N. Vencio" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dumas" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Garrido" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.02730-06" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666440v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Lechner" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Brodkorb" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Geyer" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Hause" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus H&#228;rtig" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.64663-0" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441284v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Weidmann" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.00608-07" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662178v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Tyler" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/w07-084" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02001078v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Challan-Belval" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Margiewes" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Piveteau" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.72.4.2644-2650.2006" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675664v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Olier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rousseaux" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.73.1.644-648.2005" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680846v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lemunier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Francou" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dantigny" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.71.10.5779-5786.2005" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674137v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/70.4.2180-2185.2004" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677729v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Lema&#238;tre" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Rousset" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02043882v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fayolle" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Garnier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Godefroy" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mathis" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst:2003033" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676726v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice H.F. Pierre" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rousset" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929635v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05591292v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02913687v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber Dorey" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aambs.2018.11.001" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787365v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/agro-alimentaire/risques-microbiologiques-alimentaires/naitali/descriptif-9782743021061" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800326v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Laura Boschiroli" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Falkinham" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Favre-Bont&#233;" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nazaret" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602126v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Laura Boschiroli" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Favre-Bont&#233; Sabine" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazaret Sylvie" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://asmscience.org/content/book/10.1128/9781555818821.ch3.3.2;jsessionid=1is46rpdj47w3.x-asm-books-live-01#" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/9781555818821.ch3.3.2" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05569335v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thiriet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05569426v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05569351v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S Michel-Le Roux" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinsard Ga&#235;tan" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04811501v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romero Karol" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Boscher" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05569404v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05569381v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05569393v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417244v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416101v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31274/safepork.16351" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04826247v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemidlin Pr&#233;vost-Bour&#233;" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Abraham" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bernalier Donadille" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bloor" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bouchon" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05569418v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Pourcher" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03243324v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Felix" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Palma" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guerin" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01789551v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01999299v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795978v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738772v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Ortiz Camargo" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01999635v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boussemart" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189561v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Garmyn" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Briandet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guilbaut" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137017v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Revellin" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01999910v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garrido" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756506v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Habimana" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813333v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05569362v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221437v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delb&#232;s" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416627v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Romero" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416155v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03243387v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Felix" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Palma" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Guerin" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787416v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lopez-Fernandez" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rodrigues" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Passet" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787597v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737622v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Teixeira dos Santos" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgitte H. Kallipolitis" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Ignatov" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01999077v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina S. Gaba" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01999084v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01999070v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01999296v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01999345v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01570155v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204382v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01999661v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749898v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809128v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823202v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823766v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819599v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02000985v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673299v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megane Lebreton" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04841808v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gautier" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fried" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thaura Ghneim-Herrera" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Guillou" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Corre" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04607790v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04171242v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04026651v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Gani&#232;re" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fournier" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hilaire" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Bouquin-Leneveu" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03792909v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fravalo" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Federighi" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Grisot" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192152v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cournoyer" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nazaret" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Favre-Bont&#233;" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Richard" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rodriguez-Nava" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02817527v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05489583v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanika Chawla" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumya Sahai Saxena" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaibhav Chandrakant Agre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avinash Sharma" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Piveteau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.117806" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489220v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Vautrin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Cannavacciuolo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chauvin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barr&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2026.106788" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05489562v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grainne Mcandrew" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Barbier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Rodrigues" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Brisse" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.001587" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124696v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gilot-Fromont" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Villena" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bonnaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fischer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Giraud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/fr.efsa.2025.FR-0062" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05186806v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilpi Sharma" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20477724.2025.2506042" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05372517v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sadet-Bourgeteau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Mora-Salguero" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol107-art06" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04960223v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Michel-Le Roux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ziebal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Pinsard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Oliva" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2025.105965" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04639981v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliette Ascensio" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mounier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Raynaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aym&#233; Spor" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-63284-5" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04526173v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lagarde" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Feurer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Denis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Douarre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2023.104430" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04934468v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Ligowska-Marz&#281;ta" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Schr&#248;der Hansen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.00336-24" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266661v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vautrin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Piveteau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cannavacciuolo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barr&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauvin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2023.105105" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03712850v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann S&#233;vellec" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliette Ascencio" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin F&#233;lix" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.917588" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04095843v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cannavacciuolo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Barr&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03323124v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richa Sharma" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Garmyn" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bru" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-021-01837-1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03665051v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Sevellec" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Palma" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Emmanuel Douarre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Felten" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-022-01278-6" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03831377v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Druilhe" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Aissani" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.156693" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03716401v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duarte Guerreiro" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jialun Wu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Mcdermott" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Dockery" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.00330-22" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03831169v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dereeper" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Gruel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Couvin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.01242-22" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03047944v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Brunhede" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia dos Santos" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgitte Kallipolitis" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnaa188" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03513862v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai Nam Truong" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Fournier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.1255" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02549460v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Garmyn" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. S. Bisaria" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.00350" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02549479v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Marinho" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conor O'Byrne" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnaa036" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03135235v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cormac Gm Gahan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cofs.2020.09.009" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02648896v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Rocio Ortiz Camargo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Bru" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaba" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.00927" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02464159v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine G. Depret" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Passet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02711-19" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02296269v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo-Hyung Lee" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Guerin Gu&#233;rin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01370-19" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486306v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cole" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Badel-Berchoux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Felix" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.02698" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911811v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia T. dos Santos" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rgen Johansson" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitriy Ignatov" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15476286.2019.1632776" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737164v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Vivant" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Desneux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Pourcher" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01811" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204409v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Guilbaud" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Desvaux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Briandet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03173-14" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01789564v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Vivant" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hartmann" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.04134-14" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630988v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Simonin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01789652v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2014.00160" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01789698v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lema&#238;tre" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/cib.2.4.8610" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651706v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2013.00087" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651036v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Maron" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nowak" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0076991" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650765v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Locatelli" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy C. Jolivet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0075969" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120618v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Depret" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Henry" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel S. Dequiedt" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2013.03.017" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DHCQ3LG6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01789675v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Augagneur" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0043154" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000244v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan M. Guilbaud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul J.-P. Lema&#238;tre" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02891-10" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645459v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Pivato" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0024881" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450692v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rieu" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guzzo" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2009.04463.x" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665538v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rieux" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453479v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Habimana" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00255-08" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453478v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2008.05.006" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7T1XP49V-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662178v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lyautey" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Pagotto" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Tyler" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R. Lapen" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/w07-084" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667136v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Wilkes" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Mccleary" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.00354-07" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662202v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Severino" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dussurget" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Z. N. Vencio" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dumas" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Garrido" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.02730-06" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666440v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Lechner" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Brodkorb" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Geyer" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Hause" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus H&#228;rtig" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.64663-0" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441284v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Weidmann" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.00608-07" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02001078v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Challan-Belval" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Margiewes" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Piveteau" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.72.4.2644-2650.2006" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675664v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Olier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rousseaux" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.73.1.644-648.2005" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680846v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lemunier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Francou" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dantigny" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.71.10.5779-5786.2005" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677729v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Lema&#238;tre" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Rousset" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674137v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/70.4.2180-2185.2004" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02043882v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fayolle" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Garnier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Godefroy" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mathis" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst:2003033" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676726v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice H.F. Pierre" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rousset" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929635v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05591292v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02913687v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber Dorey" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aambs.2018.11.001" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787365v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/agro-alimentaire/risques-microbiologiques-alimentaires/naitali/descriptif-9782743021061" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800326v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Laura Boschiroli" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Falkinham" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Favre-Bont&#233;" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nazaret" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602126v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Laura Boschiroli" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Favre-Bont&#233; Sabine" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazaret Sylvie" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://asmscience.org/content/book/10.1128/9781555818821.ch3.3.2;jsessionid=1is46rpdj47w3.x-asm-books-live-01#" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/9781555818821.ch3.3.2" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05569351v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S Michel-Le Roux" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinsard Ga&#235;tan" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05569335v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thiriet" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05569426v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05569404v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04811501v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romero Karol" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Boscher" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05569381v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05569393v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417244v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416101v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31274/safepork.16351" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04826247v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemidlin Pr&#233;vost-Bour&#233;" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Abraham" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bernalier Donadille" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bloor" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bouchon" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05569418v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Pourcher" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03243324v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Felix" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Palma" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guerin" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01789551v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01999299v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795978v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738772v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Ortiz Camargo" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01999635v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boussemart" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189561v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Garmyn" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Briandet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guilbaut" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137017v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Revellin" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756506v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Habimana" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01999910v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garrido" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813333v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05569362v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221437v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delb&#232;s" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416627v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Romero" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416155v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03243387v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Felix" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Palma" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Guerin" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737622v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Teixeira dos Santos" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgitte H. Kallipolitis" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Ignatov" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787597v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rodrigues" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Passet" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787416v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lopez-Fernandez" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01999077v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina S. Gaba" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01999084v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01999070v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01999296v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01999345v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204382v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01999661v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01570155v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749898v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809128v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823202v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819599v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823766v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02000985v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04841808v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gautier" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fried" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thaura Ghneim-Herrera" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Guillou" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Corre" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673299v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megane Lebreton" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04607790v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04171242v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04026651v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Gani&#232;re" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fournier" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hilaire" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Bouquin-Leneveu" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03792909v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fravalo" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Federighi" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Grisot" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192152v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cournoyer" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nazaret" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Favre-Bont&#233;" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Richard" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rodriguez-Nava" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02817527v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>