--- v0 (2026-03-06)
+++ v1 (2026-04-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pascal PLANTARD </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Curriculum vitæ</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Nom : PLANTARD  Prénom : Pascal**</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professeur des Université en Sciences de l’Éducation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologue des usages éducatifs des technologies numériques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Etablissement(s) d’affectation au cours des deux dernières années :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Rennes 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire ou école doctorale :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CREAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Centre de Recherche sur l’Éducation, les Apprentissages et la Didactique (EA N°3875)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Titre thèse :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approche Clinique de l’Informatique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Titre HDR :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie des usages du numérique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Domaines de spécialité scientifique au sein de la section :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anthropologie des usages,E.éducation, E.inclusion, Fracture numérique, technologies éducatives, anthropologie sociale et culturelle, communications numériques, vulnérabilité sociale, situation de handicap, jeunesse, ingénierie pédagogique et de formation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">***Activité scientifique***</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encadrement et animation :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre permanent du </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CREAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Équipe d’accueil N°3875</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre de Recherche sur l’Éducation, les Apprentissages et les Didactiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre élu du Conseil d’Unité du CREAD de 2004 à 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable de l’axe « TEF : Technologies pour l’Éducation et la Formation : conceptions, modélisation et usages » du CREAD de 2004 à 2008 (13 chercheurs, 5 associés, 9 doctorants)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre Conseil Scientifique du </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIS M@RSOUIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> depuis 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coordination des programmes E-éducation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coordination des programmes E-inclusion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre (fondateur – Représentant M@rsouin) réseau national SOURIR (Synergie des Observatoires des Usages Régionaux de l'Internet et des Réseaux)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre (fondateur) réseau OFUN (Observatoires Francophones des Usages du Numérique)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du Conseil Scientifique Laboratoire LOUSTIC depuis 2006 (Rep. CREAD)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre (fondateur ) du Conseil d’Administration de la Cantine Numérique Rennaise de 2009 à 2014 (Représentant M@rsouin-Rennes 2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du Comité Opérationnel de la Chaire « Modélisation des Imaginaires » Institut Mines-Telecom et U R2, de 2012 à 2015 (Représentant U R2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autres responsabilités scientifiques:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Programme </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANR CAPACITY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2014 à 2017) : Autour du concept “d’empowerment”, ce projet vise à questionner le potentiel de la société numérique à distribuer plus égalitairement les capacités d’agir.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable de la recherche qualitative et sur les pratiques numériques des enfants et des adolescents.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Partenaires : FING, CREAD, ESO, Mines-Telecom Bretagne (3 équipes GIS M@rsouin)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Programme « </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technographie d’un collège connecté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> » (2013 à 2014) SG MAP (Secrétariat général pour la modernisation de l’action publique – Service du 1er Ministre) et DNE (Direction du Numérique pour l'Éducation du MEN)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Direction scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Partenaires : CREAD, ESO (2 équipes GIS M@rsouin)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Programme </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANR INEDUC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2012 à 2014) : Les parcours scolaires, numérique et de loisirs des collégiens.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable de la recherche qualitative et sur les pratiques numérique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Partenaires : ESO, CREAD, CEREQ de Caen (2 équipes GIS M@rsouin)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Programme </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Recherche internationale sur les Étudiants et Internet (2006 à 2012)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Direction scientifique du sous-programme REBI (2006 à 2008) :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Recherche sur les Étudiants de Bretagne et Internet</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Partenaires : CREAD, Telecom Bretagne (2 équipes GIS M@rsouin)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Université de Montréal, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Jonkoping University, Suède</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Ulrika Sjöberg, Halmstad University, Suède</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Universidad del Estado de Morelos, Cuernavaca</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Universidad de Guadalajara</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable scientifique de l’organisation des ÉTÉs TIC de Bretagne de 2007, Université Rennes 1, Rennes 2 et Conseil Régional de Bretagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encadrement :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3 directions et 2 co-directions de thèse en cours ; 2 co-directions de thèses soutenues</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">51 encadrements de mémoires de Masters 2 : TEF depuis 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Expertises pour 12 revues</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités pédagogiques :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 1998 : Concepteur, fondateur et responsable pédagogique de la filière USETIC-TEF, 3 formations, sur 5 années, unique en France, destinée à la formation des professionnels des usages des TIC. Formations professionnelles, pluridisciplinaires (11 disciplines principalement sciences de l’éducation, de l’information et de la communication et sociologie), en alternance, hybride (incluant des dispositifs d’auto-formation, de formation coopérative et à distance) et mixte (formation initiale et formation continue).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">*OS*</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACL</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTN</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INV</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AP</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications récentes :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plantard, P.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•  (2015). Numérique et éducation : encore un coup de « tablette magique ? », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Administration et Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N°146, juillet 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• (2015). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’imaginaire numérique dans l’éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Collection Modélisations des imaginaires. Paris : Manucius</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• (2015). Le collège et les pratiques numériques des adolescents, In </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossier des cahiers « École et classes populaires : face à face ou côte à côte ? », Les Cahiers Pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N°520, mars 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• (2014). Usages des technologies numériques : innovations et imaginaires. In Musso, P. [dir.] </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrie, imaginaire et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Paris : Manucius pp 57-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• (2014). E-inclusion : approche anthropologique In Meyer, V. [dir.] </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les technologies numériques au service de l’usager… au secours du travail social ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Bordeaux : Les Études Hospitalières. pp. 51-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•  (2013). La fracture numérique, mythe ou réalité ? In </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation permanente, Hors-série sur la société numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris : AFPA. pp. 161-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• (2013). E-inclusion : braconnage, bricolage et butinage In </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Place publique, N°25</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rennes : Place des débats. pp. 16-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• (2011). [dir.] Pour en finir avec la fracture numérique. Limoges : Fyp. Collection Us@ges</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">& Le Mentec, M. :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• (2015). INEDUC : pratiques numériques des adolescents et territoires In </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks and Communication Studies, NETCOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol. 28, N°1-2, Montpellier : France. pp. 168-183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• (2013). INEDUC : focales sur les inégalités scolaires, de loisirs et de pratiques numériques chez les adolescents. In </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TERMINAL N°113, les TIC à l’école</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris : CREIS/L’Harmattan. pp. 79-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">& Le Chêne, V. :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•  (2014). Les perspectives d’E-inclusion dans le secteur du handicap mental In </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TERMINAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°115, Pratiques des outils numériques et relations sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris : CREIS/L’Harmattan. pp. 11-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">& André, G. :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• (2015). Adolescences numériques ? Génération « Y » et inégalités éducatives In Les familles et les technologies numériques – </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N°e304, Mons : Belgique. pp. 168-183</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (57)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour en finir avec les « 13 millions » ? Au défi de rendre compte de l’éloignement du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Clerget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Bléhaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 139, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/132iz⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être élève, être enseignant à l’ère numérique : entre avancées égalitaires et inégalités nouvelles. Edito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Grimault-Leprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Joffredo-Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 55, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ree.12298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capital culturel numérique des enseignants et territoires apprenants. Analyses des ressources et des parcours d’appropriation du numérique par les enseignants dans des tiers lieux coopératifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 55, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ree.12394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05363303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendre visibles les inégalités numériques : concepts et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Clerget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palimpseste. Sciences, humanités, sociétés </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation inclusive au numérique en période de confinement : des ingénieries bouleversées. Étude de cas de la préparation numérique à travers la notion d’environnement capacitant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Puzos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Phronesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (4), pp.75-95. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1092335ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'école face à la pandémie La pandémie de Covid-19 : un fait social total &amp;quot;numérique&amp;quot; en éducation ? Approche anthropologique des pratiques numériques éducatives en Bretagne pendant les confinements de 2020 à 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Serreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 200, pp.166-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05363347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique a-t-il aidé les Français à mieux vivre le confinement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Guérillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soazig Lalancette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des Mines - Enjeux Numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04526885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques numériques des enseignants en Bretagne pendant le confinement. Analyse anthropologique des premières données qualitatives et quantitatives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation et profession : revue scientifique internationale en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28 (4 hors-série), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18162/fp.2020.686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05362477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des pratiques numériques juvéniles différentes selon le genre. un reflet des inégalités hommes-femmes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de veille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02901075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités d'usages entre les jeunes - Les déterminants socio-économiques et culturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de veille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02901065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cultures numériques des jeunes ont-elles une place dans l'institution scolaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de veille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4, https://www.reseau-canope.fr/agence-des-usages/dossiers-thematiques_pratiques-et-usages-juveniles.html#bandeauPtf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02901054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Digital Natives...Ils sont encore là?!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de veille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02901060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mythes, rites et tribus numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation permanente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Le numérique, une illusion pédagogique ?, 219/2019-2, pp.116-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tablette, smartphone, console, télé, ordi... Faut-il les interdire aux enfants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan y Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jehel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSERM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, https://www.inserm.fr/actualites-et-evenements/actualites/tablette-smartphone-console-tele-ordi-faut-il-interdire-enfants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'E-inclusion des personnes en situation d'incapacités cognitives ou psychique dans les établissements médico-sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Le Chêne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement humain, handicap et changement social/Journal of Human Development, Disability and Social Change </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25, pp.75-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des fonctions d’un glossaire dans un programme de recherche pluridisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Keerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Thémines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Boudesseul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Danic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appropriation des TICE par les personnes avec déficiences intellectuelles et troubles psychiques en contexte d’établissements médico-sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Le Chêne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; formations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.e306</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions d'e-inclusion? Stratégies d'accompagnement et processus d'appropriation des technologies numériques dans le champ des ESAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Le Chêne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'Actif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Impacts des TIC et du numérique sur les pratiques professionnelles dans les ESSMS, 496</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un processus inavouable de sur-exclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lien social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1207, pp.28-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérique et inégalités éducatives? Du coup de tablette magique à l'e-éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4ème trimestre 2016 (186), pp.27-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropologie des usages des technologies numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Champs culturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Avril</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérique? Entre potentialités et risques pour le travail social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du Travail Social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Le numérique, nouveau paradigme sociétal?, 83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolescences numériques? Génération &amp;quot;Y&amp;quot; et inégalités éducatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; formations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Les familles et les technologies numériques, e306, pp.111-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accompagnement : un &amp;quot;coming out&amp;quot; pédagogique pour l'enseignement supérieur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Devauchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Café Pédagogique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temps numériques et contretemps pédagogiques en Collège Connecté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16, pp.En ligne. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/dms.1660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mythe de la fracture numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réalités familiales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La génération numérique passée au scan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INEDUC : pratiques numériques des adolescents et territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Le Mentec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28-3/4, pp.217-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01217913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérique et éducation: encore un coup de &amp;quot;tablette magique&amp;quot;?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Administration &amp; éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 146, pp.63-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le collège et les pratiques numériques des adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 520</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérique et éducation : encore un coup de &amp;quot;tablette magique&amp;quot; ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Administration &amp; éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, https://www.cairn.info/revue-administration-et-education-2015-2-page-63.htm#</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'exclusion numérique se définit par les usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connexion sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-inclusion et handicap mental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Le Chêne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches sur la société du numérique et ses usages - M@rsouin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enjeu n'est pas l'innovation technologique mais l'innovation sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'AFIM (Agence Fédérale d'information mutualiste)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérique à l'école : l'Etat et le coup de &amp;quot;tablette magique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde.fr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, http://archives.lesclesdedemain.lemonde.fr/education/numerique-a-l-ecole-l-etat-et-le-coup-de-tablette-magique-_a-75-4983.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contre la &amp;quot;fracture numérique&amp;quot;, pas de coup de tablette magique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Projet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Le numérique, une chance pour l'école?, 345, pp.23-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La professionnalisation des animateurs multimédia en question? Usages, formations et médiations numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet: interactions et interfaces - M@rsouin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3, pp.121-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les perspectives d'e-Inclusion dans le secteur du handicap mental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Le Chêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Pratiques des outils numériques et relations sociales, 115, pp.11-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ineduc : Focales sur les inégalités scolaires, de loisirs et de pratiques numériques chez les adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Le Mentec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Enseignement, informatique, TIC et société, 113-114, pp.79-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se limiter à distribuer une tablette numérique à chaque collégien est un non-sens éducatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AEF info</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 489494</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis d'expert : comment l'internet mobile réveille le monde du handicap mental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vivre ensemble</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 113, pp.6-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fracture numérique, mythe ou réalité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation permanente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.161-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INEDUC : focales sur les inégalités scolaires, de loisirs et de pratiques numériques chez les adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Le Mentec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Les TIC à l'école, 113-114, pp.79-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refondation de l'école, redressement économique et numérique, quelles cohérences ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Devauchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lieury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expresso (L') (café pédagogique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 26 fév. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accès au numérique, un défi pour les personnes handicapées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Actualités sociales hebdomadaires : ASH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2819-2820, pp.36-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refondation de l'école, redressement économique et numérique, quelles cohérences ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Devauchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lieury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EducPros</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 27 fév. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les TIC, facteur d'inclusion ou d'exclusion sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 56, pp.12-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'anthropologie des usages du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Trainoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le numérique en sociétés - M@rsouin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2, pp.175-195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le secteur se réveille doucement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grand Angle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Les travailleurs sociaux tâtonnent sur le web, Travail social actualités, 34, pp.18-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">StigmaTIC: errances et technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Trainoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches sur la société du numérique et ses usages - M@rsouin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1, pp.17-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'exclusion numérique se définit par les usages, interview pour le dossier spécial numérique et travail social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Actualités sociales hebdomadaires : ASH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2631</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’éducation virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VEI enjeux : migrants formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, LES NOUVELLES TECHNOLOGIES ET L’EXCLUSION, 119, pp.142-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informatique et intégration : le village planétaire est-il encore possible ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VEI enjeux : migrants formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 119, pp.24-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informatique et intégration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Païdeusis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, LES NOUVELLES TECHNOLOGIES ET INTÉGRATION, 19, pp.25-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A.M., R.A.M., tous les chemins mènent à la R.O.M.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre du GRAPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, L’enfant et les savoirs, 27, pp.93-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinique, Technologie et social, parcours de ruptures à l'université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives documentaires en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 38, pp.54-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno et le LOGO – Clinique et informatique en psychopédagogie des adultes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VST - Vie sociale et traitements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 39, pp.19-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (132)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les inégalités numériques éducatives : état des lieux des recherches en Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Clerget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Serreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude du Gtnum « GoData ».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lever le voile sur l’éloignement du numérique : approches conceptuelles et quantification du phénomène en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Clerget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés en crise et travail social : Explorer les dynamiques politiques, de formations, de recherches, d’interventions et d’expériences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIFRIS, Jul 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation pédagogique et usages du numérique dans l’enseignement supérieur : la question du pouvoir d’agir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Clerget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'éducation et la formation face aux grands défis de notre temps : les migrations, la société numérique et le développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association mondiale des sciences de l'éducation, Jun 2022, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dynamiques coopératives à l’œuvre dans le projet DUNE-DESIR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Clerget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Serreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agir ensemble dans l’enseignement supérieur : enjeux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale de Pédagogie Universitaire, May 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répondre à la « crise » de l’enseignement supérieur par le numérique ? L’innovation pédagogique et numérique dans le projet DUNE-DESIR.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Clerget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crise(s) en éducation et en formation dans un monde globalisé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Est Créteil, Laboratoire Interdisciplinaire de Recherche sur les Transformations des pratiques Educatives et des pratiques Sociales (LIRTES), Nov 2022, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail coopératif dans le projet DUNE-DESIR : Un exemple de rencontre entre des professionnels de l’enseignement, de l’accompagnement, et de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Clerget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeux actuels et futurs de la formation et de la profession enseignante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche interuniversitaire sur la formation et la profession enseignante, May 2022, Montréal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation-action : Education et pratiques numériques des jeunes : objectiver les pratiques par la recherche pour construire des projets pédagogiques numériques pertinents vis-à-vis du public et du contexte social et culturel en Martinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Rendez-vous du Numérique éducatif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lycée Bellevue, Jan 2019, Fort-de-France, Martinique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etats des recherches en Bretagne sur le numérique et les inégalités : approche socio-anthropologique et communicationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Grimault-Leprince</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence pour l'Inspection Générale de l'Education Nationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGEN; Carré Suffren, Apr 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vulnérabilités sociales et culturelles face aux écrans : approche anthropologique et communicationnelle. Conférence introductive.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire commun</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie des sciences; Académie nationale de médecine; Académie des technologies sur l'enfant, l'adolescent, la famille et les écrans; Institut de France, Apr 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques numériques des jeunes et inégalités éducatives : approche anthropologique et communicationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence pour le Conseil Scientifique de l'Education Nationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Méta-Cognition; Carré Suffren, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique, ange ou démon pour la santé mentale : approche anthropologique et communicationnelle. Conférence d'ouverture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée santé mentale à l'ère du numérique, semaine d'Information sur la santé mentale (SISM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CD 93; Hôtel de Ville, Mar 2019, Bondy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etats des recherches en Bretagne sur le numérique et les inégalités : approche socio-anthropologique et communicationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Grimault-Leprince</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence pour la DNE aux rencontres de l'ORME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ORME; Palais du Faro, Apr 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment PENSER l'accès pour tous dans le contexte de dématérialisation des démarches. Conférence d'ouverture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude FEPEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, French Tech Rennes-St Malo; La Mabilais, Jan 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La santé mentale à l'ère du numérique : approche anthropologique et communicationnelle. Conférence d'ouverture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée santé mentale à l'ère du numérique, semaine d'Information sur la santé mentale (SISM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil Rennais de la santé Mentale; Ville de Rennes - Maison des associations, Mar 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inclusion numérique et santé mentale : enjeux et perspectives. Conférence d'ouverture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée santé mentale à l'ère du numérique, semaine d'information sur la santé mentale (SISM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil Malouin de la santé mentale, Apr 2019, Saint-Malo - La Découverte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation-action : Territoire, établissement et appropriation des technologies numériques par les enseignants : comment prendre en compte l'interculturalité en Martinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Rendez-vous du Numérique éducatif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège Asselin de Beauville, Jan 2019, Ducos, Martinique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre communication et usage : osez le numérique avec les personnes accompagnées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence pour les rendez-vous du travail social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil régional du travail social; Métropole Rouen-Normandie; UNAFORIS-ASKORIA, Mar 2019, Saint-Brieuc, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux sociaux, usages, communication, visibilité et harcèlement : les apports de la recherche. Conférence introductive.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire national sur l'intervention de la prévention spécialisée et des réseaux sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil national du travail social; ASKORIA, Apr 2019, Rouen - Seine Innopolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fractures numériques, inégalités éducatives, communication, médias et usages des technologies numériques. Conférence d'ouverture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Rendez-vous du Numérique éducatif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lycée Acajou 2, Jan 2019, Le Lamentin, Martinique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Divide ? Contribution à une analyse anthropologique et communicationnelle de la fracture numérique et de l'e-inclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence pour le séminaire de recherche de la Chaire : Accessibilité, droits et citoyenneté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPN12 Santé-Solidarité; Laboratoire interdisciplinaire pour la sociologie économique - Lise; CNAM, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérique et travail social : entre social business et empowerment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Sorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude : Quels territoires et quelles régulations pour gouverner les solidarités ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sciences Po Rennes, Jan 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages du numérique et éducation populaire : une approche anthropologique et communicationnelle. Conférence d'ouverture.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confrence d'ouverture au Congrés annuel de la fédération des MJC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération des MJC, Jan 2019, Dole, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transition numérique de l’intervention sociale : enjeux et perspectives. Conférence d'ouverture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium international Ethique et travail social : nouvelles voies pour la pensée et pour l'action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Revue Nouvelles Pratiques Sociales; Association Internationale pour la Formation, la Recherche et l'Intervention Sociale - AIFRIS; UQAM, Mar 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centres sociaux et numérique : enjeux et perspectives. Conférence d'ouverture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum annuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération des centres sociaux 49 et 53, Mar 2018, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat de la recherche sur l'inclusion numérique. Conférence d'ouverture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum "La transition numérique dans les collectivités territoriales"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CD 86, Dec 2018, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour vers le futur de la médiation numérique. Conférence d'ouverture.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique international Web Walker</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lab-Access Askoria, Dec 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à une analyse anthropologique de l'inclusion : communication, médiation et usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque scientifique international Regards croisés sur l'Education Inclusive et les Technologies Numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MISHA; Université de Strasbourg, Apr 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle action publique pour une société numérique ? Table ronde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Numérique en Commun</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NEC; Cité de l'architecture et du patrimoine, Sep 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ado 2.0 : les enjeux du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel de l'ACOPF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Conseiller.e.s d'orientation-Psychologues, Sep 2018, Lannion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toi, Moi, Nous et le monde numérique... Conférence d'ouverture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum "Le numérique et les âges de la vie"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mairie, Oct 2018, Eragny, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagnement, communication et médiation face au &amp;quot;tout numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UNIFAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Narbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transition numérique en bibliothèque : enjeux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel de l'ADBGV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des directrices et directeurs des bibliothèques municipales et groupements intercommunaux des villes de France, Oct 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital divide & Social Business</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque scientifique international Vitual Schola</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cité de l'architecture et du patrimoine, Oct 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techno-imaginaire et raisons pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire doctoral "les sciences humaines au défi du numérique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Secteur SHS; Université de Poitiers; EMF, Jan 2018, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à l'anthropologie des usages ou comment comprendre les mondes numériques. Conférence d'ouverture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude nationale de la fédération des IRTS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Régional de Travail Social; Centre des congrès, Jan 2018, Montbéliard, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des parcours d'appropriation des instruments numériques. Conférence d'ouverture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire des DAN de la DNE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDUSPOT; Palais des congrès, Mar 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les centres sociaux face au &amp;quot;numérique&amp;quot;. Conférence d'ouverture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de la fédération des centres sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PdL, Dec 2018, Chemillé, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropologie des fractures médiatiques et numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque scientifique international Fractures corporelles/Fractures numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Cognitique - MSH, Dec 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour vers le futur de la médiation numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Promeneurs du Net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Askoria, Dec 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transition numérique de l'intervention sociale : enjeux et perspectives. Conférence d'ouverture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum "La transition numérique dans les collectivités territoriales"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CD 14, May 2018, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techno-imaginaires et raisons pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire doctoral du secteur SHS de l'Université de Poitiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMF; Université de Poitiers, Jan 2018, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre et construire l'e-inclusion. Quels enjeux pour les bibliothèques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque des Bibliopôles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bibliopôles; CD 49, Jun 2018, Le Lion d'Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique dans la vie quotidienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université populaire d'ATD Quart-Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ATD Quart-Monde, Feb 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat de la recherche sur le numérique éducatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SNUIPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nos jeunes et les réseaux sociaux : formidable aventure ou véritable cauchemar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50 ans de la MGEN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MGEN, May 2017, Pacé, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropo-histoire du numérique à l'école en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'ENS Ulm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS; EHEss, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages et Accès pour tous au numérique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IREPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Instance Régionale d'Education et de Promotion de la Santé Bretagne, Nov 2017, La Roche sur Yon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art et Anthropologie des usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Supérieure Européenne de l'Image </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EESI, Mar 2017, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'e-inclusion... Conférence introductive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque LabAcess</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Askoria, Dec 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication, médiation et numérique : la méthodologie living-lab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque-formation des ateliers de CANOPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau de création et d'accompagnement pédagogiques, Mar 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'e-inclusion...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence introductive au Colloque annuel de l'AFNIC-Fondation de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Fonderie de l'Image, Dec 2017, Bagnolet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La &amp;quot;révolution numérique&amp;quot;, un &amp;quot;atout&amp;quot; pour les organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque FISAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération nationale pour l'inclusion des personnes en situation de handicap sensoriel et DYS en France, Jun 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités éducatives : quelles pratiques numériques et médiatiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Profession-banlieue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques numériques des élèves et autonomisation (Projet e-FRAN Idée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Grimault-Leprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Printemps de la recherche en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropologie des usages médiatiques et numériques des jeunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DDEC 35</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La &amp;quot;révolution numérique&amp;quot;, un &amp;quot;atout&amp;quot; pour les services publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAF 85</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, La Roche sur Yon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fractures numériques: des inégalités d'accès et d'usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Changer l'Economie : les inégalités sont-elles une fatalité ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APSES; Alternatives Economiques; Les Champs Libres, Jan 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités éducatives et territoires: focales sur les pratiques numériques des adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium "Familles, profesionnel.le.s et technologies numériques", Congrés international d'Actualité de la Recherche en Education et en Formation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AREF; AECSE; ABC-Educ; SSRE; Université de Mons, Jul 2016, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-inclusion des personnes en situation de handicap mental et/ou psychique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Le Chêne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque scientifique international: pour une ville inclusive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RIPPH-CIRRIS; Université Laval, Nov 2016, Laval, Canada. pp.127-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les inégalités éducatives chez les adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littératies du XXIème siècle sens dessus dessous, Colloque final de l'ANR TransLit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 3; Cité des sciences et de l'industrie, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propositions méthodologiques et théoriques pour éviter le coup de tablette magique et le code enchanté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Sommet du Numérique en Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collectif des Universités du Québec à Montréal, May 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Révolution numérique : vous avez dit Révolution ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès régional FSU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Manoir de la Vicomté, Oct 2016, Dinard, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les inégalités éducatives: focales sur les pratiques numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium "Persévérances scolaires et territoire. Inégalités, risques sociaux, suivi et prévention". 84ème Congrés de l'ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS; Université du Québec à Montréal, May 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'e-education en question? Du coup de tablette magique aux usages pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude GERIICO: Etablissements connectés, bibliothèques augmentées, école étendue: le numérique au défi des usages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GERIICO; Université Lille 3; ESPE site de Lille, Oct 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérique et inégalités éducatives chez les adolescents: de l'identification à la compensation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Colloque scientifique international en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collectif des Universités du Québec, May 2016, Montréal Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une anthropologie du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque scientifique international e-education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESENESR-TELUQ, Nov 2016, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacity: numérique et pouvoir d'agir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Marchandise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">84ème Congrès de l'ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS; Université du Québec à Montréal, May 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies numériques et travail social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée professionnelle du Pôle Solidarités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil départemental du Pas-de-Calais; Maison Départementale des Solidarités, Nov 2016, Saint Pol sur Ternoise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanités numériques: convergences et polémiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque francophone interdisciplinaire "Activité humaine et numérique: en hommage à Monique Linard"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CREAD; AECES, Jan 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'EMI : entre communication, journalisme, numérique et éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque-formation des ateliers CANOPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CANOPE, Nov 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fracture numérique : mythes et réalités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Scientifique Ressourcial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Lyon, France. pp.78-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fracture numérique : mythes et réalités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Scientifique ESPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESPE, Oct 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques numériques des adolescents dans la famille, au collège et sur les territoires: quelles inégalités? Quelles médiations?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de recherche "Numérique et Education Familiale"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CREF; Université Paris-Ouest, Jan 2016, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les inégalités éducatives: sens et contresens numériques?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque scientifique international "La sémiotique face aux défis sociétaux du XXIème siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Recherches Sémiotiques, Nov 2015, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les inégalités éducatives : sens et contresens numériques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque scientifique international "La sémiotique face aux défis sociétaux du XXIème siècle"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Recherches Sémiotiques, Nov 2015, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérique: e-éducation et e-inclusion, où en est-on ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres régionales : quelles compétences numériques pour demain ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Région Rhônes-Alpes, Nov 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les imaginaires numériques en éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les jeudis de l'imaginaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire MODIM; Institut Mines-Telecom, Jan 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropologie des usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire TECHNE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Poitiers, Jan 2015, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'anthropologie des usages à la croisée des sciences de l'éducation et de l'information-communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Colloque IDEKIS "Didactiques, Métiers de l'Humain, Intelligence collective : construction des savoirs et de dispositifs didactiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LISEC; Université de Strasbourg; ESPE site de Colmar, Dec 2015, Colmar, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INEDUC, Collèges connectés, Capacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation des recherches CREAD-Rennes 2, Journée d'étude "autour du numérique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CREN-CREAD; MSH de Nantes, Mar 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies numériques et processus d'exclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème rencontres de l'UNAFO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNAFO; Palais des congrés, Nov 2015, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réinventer les communs avec le numérique: la question de l'e-education?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "La mise en données du monde"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Poitiers; CNRS; Espace Mendès France, Nov 2015, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage des technologies numériques : connexions, pratiques et sociabilités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème journée nationale pour la prévention du suicide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PeGAPSe (Promotion et Gestion d'Actions de Prévention du Suicide); UNPS (Union Nationales pour la Prévention du Suicide), Feb 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les collèges connectés et le grand plan numérique pour l'école : que dit la recherche universitaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UNA : Université Numérique d'Automne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation et anthropologie des usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire pluridisciplinaire de la Chaire MODIM (Modélisation des Imaginaires)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Mines-Telecom, Sep 2014, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR INEDUC: présentation et premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Grimault-Leprince</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du CREN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CREN; Université de Nantes, Dec 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solidarités numériques : émancipation, réussite et insertion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 15 ans de Ville Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hôtel de ville de Paris, Feb 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usages des TIC avec les adultes en situation de handicap mental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Le Chêne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Scientifique International sur les TIC en Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Québec à Montréal; Université de Montréal, May 2014, Montréal, Canada. pp.81-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Cities Need Smart Citizens: about E-education and E-inclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Smart Cities Summit in Morocco and North-Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Ifrane, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer et piloter un collège connecté: les apports de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ECRITECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INEDUC: pratiques numériques des adolescents et territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Le Mentec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Fontar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème séminaire du GIS Marsouin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, M@rsouin, May 2014, Le Bono, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-inclusion : de la recherche-action aux approches anthropologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque les technologies numériques au service de l'usager.. au secours de travail social ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nice, Sophia Antipolis, Toulon et GEPSO, Sep 2014, Menton, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-inclusion: les processus d'appropriation des iPad par les personnes en situation de handicap mental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Le Chêne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Somment de l'iPad en Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Québec à Montréal; Université de Montréal, May 2012, Montréal, Canada. pp.93-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compétences numériques étudiantes: de la créativité à l'Université à l'innovation en entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WEBinaire </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Laval (ITIS); Université Rennes 2 (M@rsouin); Cantine Numérique Rennaise, Jun 2014, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail des agents à l'épreuve du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Boboc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connecteur Recherche - Semaine de l'innovation publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGMAP-FING; Le 104, Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lycéens et des étudiants face aux dispositifs numériques d'enseignement et de formation : quelques fausses évidences sur &amp;quot;la génération Y</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du printemps des universités VIVALDI : développer la pédagogie universitaire numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'e-inclusion ou comment lutter contre la fracture numérique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences : technologies au quotidien du CNAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques numériques des lycéens et des étudiants : quelques fausses évidences sur &amp;quot;la génération Y</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque : Apprendre avec le numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MEN; Rectorat; Le Quartz, Apr 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformer la ville en laboratoire vivant des usages du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Suire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Scientifique International ITIS: Bâtir la ville de demain: cinq axes comprendre et construire les villes intelligentes, 81ème congrès de l'ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS; Université de Laval, May 2013, Laval, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques fausses évidences sur la &amp;quot;fracture numérique&amp;quot; et sur la &amp;quot;génération Y&amp;quot;: les apports de l'anthropologie des usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque scientifique international APPEA "Enfants Mut@nts?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association francophone de psychologie et de psychopathologie de l'enfant et de l'adolescent; Cité des sciences, Oct 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation à l'épreuve du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle "Education permanente"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFPA; CNAM, Nov 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fracture numérique ne se réduit pas, elle se déplace !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table-ronde: comment réduire la fracture numérique ? du colloque Scientifique International ITIS "Bâtir la ville de demain : cinq axes pour comprendre et construire les villes intelligentes", 81ème congrès de l'ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITIS; ACFAS; Université de Laval, May 2013, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence d'ouverture : de la fracture numérique à la mutation des EPN et des métiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres de la Culture Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de la culture et de la communication (secrétariat général); Ministère chargé de la PME, de l'Innovation et de l'Economie Numérique (délégation aux usages d'internet); La Gaité Lyrique, Jun 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EIHM: E-inclusion dans le handicap mental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Le Chêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème séminaire du GIS Marsouin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, M@rsouin, May 2013, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ineduc : les inégalités scolaires, de loisirs et pratiques numériques chez les adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Fontar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Le Mentec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e séminaire Marsouin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS Marsouin, May 2013, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figures du collège numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Paquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Marchandise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connecteur Recherches - Futur en Seine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FING; Le 104, Jun 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-réputation collective et construction des identités individuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Usage des médias sociaux: enjeux sur la e-reputation des organisations, 81ème congrès de l'ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS; Université de Laval, May 2013, Laval, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques repères sur les usages, les fractures numériques et la génération Y en Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Médiathèque de Lorient, Nov 2012, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde de clôture: société et économie numériques, prospective des ruptures et innovations. Axe continuité et ruptures sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grand Colloque des Sciences et Technologies de l'Inofrmation et de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence Nationale de la Recherche, Jan 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre le numérique : quelques repères anthropologiques sur les usages, les fractures numériques et la génération Y en Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque: Apprendre avec le Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MEN; Rectorat; Les champs libres, Nov 2012, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaginaires et modélisation des usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Modélisation des Imaginaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Rennes 2, Jun 2012, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INEDUC: focales sur les inégalités scolaires, de loisirs et de pratiques numériques chez les adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée internationale de la recherche: humanités et numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Rennes 2, Jun 2012, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages et médiations numériques: pour la professionnalisation des animateurs multimédias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème séminaire du GIS Marsouin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, M@rsouin; Océanopolis, May 2012, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Education et nouvelles formes d'apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Paquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connecteur Recherche - Futur en Seine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FING; Le 104, Jun 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage, Individualisation et Médiation Numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Scientifique International sur les TIC en Education </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Québec à Montréal; Université de Montréal, May 2012, Montréal, Canada. pp.297-306</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fractures numériques, l'état des savoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Internet pour tous</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Fontenay-sous-Bois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fracture numérique : formes anciennes et nouvelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Arenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Landais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Trainoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Citoyens connectés et innovation sociale. Rencontres communication et technologies nouvelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définir le numérique populaire?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étés TIC de Bretagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil Régional de Bretagne; Université Rennes 1; Université Rennes 2, Jun 2011, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on encore parler de fracture numérique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoom recherche : le numérique dans les quartiers politique de la ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Délégation à la politique de la Ville et de l'intégration, Apr 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La M@rsouin s'immerge...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Trainoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème séminaire du GIS Marsouin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, M@rsouin, May 2011, Benodet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">StigmaTIC : errances et technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Trainoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème séminaire M@rsouin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Dinan, France. pp.17-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00633865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fractures numériques : l’état des savoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Le Mentec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Trainoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afterwork de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Cantine Numérique, Jan 2011, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'e-inclusion : l'état des savoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Internet solidaire : exclusions et inclusions dans la société numérique du 21ème sicèle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Assemblée Nationale, Mar 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jeunes et les usages des TIC en Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Poste - IEP Rennes, Nov 2010, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation sociale et numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matinale FING - Les 2 ans de la cantine - Silicon sentier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FING, Jan 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insertion et Education (Président)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème séminaire du GIS Marsouin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, M@rsouin, Jun 2010, Dinan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation professionnelle et insertion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée nationale FNARS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FNARS, Jun 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles pistes de travail pour avancer vers l'e-inclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème forum des usages coopératifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropologie des usages des TIC : focales sur la fracture numérique et l'e-inclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Recherche et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Monde/La Recherche; Collège de France, Jun 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repères scientifiques sur l'e-inclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Le numérique au service de la solidarité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Assemblée Nationale, Sep 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REBI: Recherche sur les Etudiants de Bretagne et Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étés des TIC de Bretagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil Régional de Bretagne; Université Rennes 1; Université Rennes 2, Jun 2011, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropological approach of ICTE in higher education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">V International Conference on Multimedia and ICTs in Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISB - Internet and the Students in Brittany: hindrances and uses of the Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Moisy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">V International Conference on Multimedia and ICTs in Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Lisbon, Portugal. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etre élève, être enseignant à l'ère numérique : entre avancées égalitaires et inégalités nouvelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Grimault-Leprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Joffredo-Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 55, 2024, Revue Recherche en éducation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05383174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformations pédagogique et numérique de l'enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Clerget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Serreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines. 2022, 978-2-35671-772-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bibliothèques et la transition numérique: les ateliers internet, entre injonctions sociales et constructions individuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Camus-Vigué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BPI-Presses de l'ENSSIB, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'imaginaire numérique dans l'éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Manucius, 2015, Collection Modélisations des imaginaires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'insertion par l'activité économique: pédagogies de l'alternance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CARIF, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les liens entre la scolarité des adolescents, leur contexte de vie et leurs usages du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Grimault-Leprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Rouillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I. Danic; M. Hardouin; R. Keerle; P. Plantard; O. David. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adolescent.e.s des champs, adolescent.e.s des villes. La construction spatiale des inégalités éducatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.62-77, 2022, 978-2-7535-8488-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropologie des usages des technologies numériques à la croisée des sciences de l'éducation et des sciences de l'information-communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frisch, M. (dir.). Constructions de savoirs et de dispositifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.99-118, 2018, Collection ID</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bibliothèques et la transition numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Camus-Vigué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Servet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plantard, P. &amp; Camus-Vigué, A. (dir.). Les bibliothèques et la transition numérique: les ateliers internet, entre injonctions sociales et constructions individuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BPI-Presses de l'ENSSIB, pp.7-16, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fracture numérique: visages et usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plantard, P. &amp; Camus-Vigué, A. (dir.). Les bibliothèques et la transition numérique: les ateliers internet, entre injonctions sociales et constructions individuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BPI-Presses de l'ENSSIB, pp.17-27, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les trois pouvoirs de la médiation numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plantard, P. &amp; Camus-Vigué, A. (dir.). Les bibliothèques et la transition numérique: les ateliers internet, entre injonctions sociales et constructions individuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BPI-Presses de l'ENSSIB, pp.201-207, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages des technologies numériques: innovations et imaginaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musso, P. (dir.). Industrie, imaginaire et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Manucius, pp.57-68, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-inclusion: approche anthropologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meyer, V. (dir.). Les technologies numériques au service de l'usager.. au secours du travail social?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Etudes Hospitalières, pp.51-60, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour en finir avec la fracture numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Plantard P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour en finir avec la fracture numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fyp, pp.139-159, 2011, Us@ges</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00633870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie des usages des TIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Plantard P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour en finir avec la fracture numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fyp, pp.17-39, 2011, Us@ges</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00633869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'e-inclusion... Les TICE dans les dispositifs d'insertion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sidir M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La communication éducative et les TIC : épistémologie et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès / Lavoisier, pp.261-290, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00633861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'aventure en aventure, Auto-poïèse autour de l'objet hypermoderne en éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Taylor P. et Larc'hantec M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La poétique et la musique en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.75-88, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00633860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche anthropologique des TICE dans les formations professionnelles supérieures : modélisation, ingénierie et anthropologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Desagulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sidir M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La communication éducative et les TIC : épistémologie et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès / Lavoisier, pp.157-187, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00633863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formations professionnelles à l'université : la question de l'alternance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compétences, emploi et enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.269-275, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00856434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compétences collectives et travail collaboratif ; l'introduction des TICe dans l'enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compétences, emploi et enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.175-181, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00856433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les étudiants et la démocratisation face à l'emploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'entrée des jeunes dans la vie active</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions REgards/Syllepse, pp.47-57, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00856435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GTnum CREAD DISPAR #disparites_num - La forme scolaire après le confinement. Bulletin de veille - Groupes thématiques numériques de la Direction du numérique pour l'éducation (Ministère de l'Éducation nationale et de la jeunesse) 2020-2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Serreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04124027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GTnum CREAD DISPAR #disparites_num - Forme scolaire et numérique .Bulletin de veille - Groupes thématiques numériques de la Direction du numérique pour l'éducation (Ministère de l'Éducation nationale et de la jeunesse) 2020-2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Serreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04124003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GTnum CREAD DISPAR #disparites_num - La notion de forme scolaire. Bulletin de veille - Groupes thématiques numériques de la Direction du numérique pour l'éducation (Ministère de l'Éducation nationale et de la jeunesse) 2020-2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Serreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérisation des services administratifs dans les communes bretonnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Clerget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Collas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview : Il est urgent d'arrêter de fétichiser le discours médiatique des géants du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tribune : &amp;quot;Enfants face aux écrans, ne cédons pas à la démagogie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Angelergues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Belamich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Marie Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dugnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview : Allô, allô, monsieur l'ordinateur... Bienvenue dans l'ère du digitalosaure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview : L'exclusion numérique, un nouveau fléau social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérique et inégalités éducatives: du coup de &amp;quot;tablette magique&amp;quot; à l'e-education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques numériques des jeunes : que dit la recherche ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique : des enjeux d'éducation partagée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le citoyen-patient-usager connecté-auteur de sa santé et l'hôpital : état des lieux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La santé à l'heure du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques numériques des adolescents : quelles inégalités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies numériques et travail social : risques et opportunités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edito de l'E-inclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-inclusion, &amp;quot;fractures numériques&amp;quot;, internet social et éducation populaire : restitution des travaux de recherche du GIS M@rsouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiation numérique dans tous ses états</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérique et Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-inclusion : l'état des savoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages du numérique et jeunesse : quelles pistes pour repenser l'innovation sociale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence d'ouverture : les TIC et vous ? Pratiques professionnelles, relation avec l'usager : évolution ou révolution ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utilisateur a toujours raison !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-inclusion: braconnage, bricolage et butinage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.16-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropologie des usages et TICE : avec, par et dans le numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence d'ouverture : l'assistant familial et le numérique : enjeux, usages et nouvelles pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer les usages du numérique au niveau régional : l'apport des sciences humaines et sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Huiban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages et pratiques numériques des bretons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Godefroy Dang Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formations qualifiantes pour les animateurs multimédia : l'expérience USETIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérique et travail social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence d'ouverture : les TIC dans la société d'aujourd'hui et leur impact dans l'action-sociale et médico-sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropologie des usages et TICE : avec, par et dans le numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les influences culturelles des jeunes collégiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grandeurs et décadences des notions de toxicomanie, d'addiction et dépendance au numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies numériques et protection de l'enfance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Tisseron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placement.familial@TIC-en-Bzh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Tisseron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Stora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La génération Y en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fracture numérique : formes anciennes et nouvelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Trainoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Arenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Landais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence d'ouverture : les TIC, facteur d'inclusion ou d'exclusion sociale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Education populaire et TIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages et pratiques numériques des jeunes en errance de Rennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Trainoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Question de confiance ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Le Drian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeunesse et TIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'e-inclusion : histoires de fracture, d'exclusion, d'insertion, d'inclusion... et d'usages des TIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport sur la gouvernance du dispositif des Coopératives Pédagogiques Numériques (CPN) : politiques numériques à diverses échelles, formation continue et organisation hiérarchique des CPN.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte de Varent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Idee Volet Appropriatik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les freins psychosociaux à l'usage du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Brice Mensecal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Clerget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Serreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agence nationale de la cohésion des territoires. 2025, https://labo.societenumerique.gouv.fr/fr/articles/la-soci%C3%A9t%C3%A9-num%C3%A9rique-fran%C3%A7aise-comprendre-les-freins-psychosociaux-%C3%A0-lusage-du-num%C3%A9rique/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les professionnels de la médiation numérique au défi de l’éloignement numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Brice Mensecal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Clerget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Serreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agence nationale de la cohésion des territoires. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GTnum CREAD DISPAR #disparites_num - Plan de gestion de données - Groupes thématiques numériques de la Direction du numérique pour l'éducation (Ministère de l'Éducation nationale et de la jeunesse) 2020-2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Serreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CREAD; Université Rennes 2. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04207017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définir et quantifier l’éloignement du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Bléhaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Clerget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Serreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agence nationale de la cohésion des territoires. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse scientifique du projet ANR e-FRAN Idée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Grimault-Leprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caisse des dépôts - Institut pour la recherche et Banque des territoires. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05383483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic territorial. Projet ANR e-FRAN Idée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Grimault-Leprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caisse des dépôts - Institut pour la recherche et Banque des territoires. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05383487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès aux droits et lutte contre le non-recours dans un contexte de dématérialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Sorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Vallauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Labacces. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03218664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technographie du Collège Connecté Léonard De Vinci à Saint-Brieuc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Le Chêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Le Mentec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Rouillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Collège Léonard de Vinci. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01692032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technographies des collèges connectés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SG MAP; DNE. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EIHM : E-Inclusion dans le secteur du Handicap Mental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Fondation "Solidarités numériques"; UNAPEI; DUI (Délégation aux Usages d'Internet). 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation professionnelle des animateurs multimédia et avenir des EPN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] DUI (Délégation aux Usages d'Internet). 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport pour la création du réseau OFUN (Observatoire Francophone des Usages du Numérique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] OFUN. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARP PRISE 2011. Prospective des ruptures et innovations dans la société et l'économie : synthèse de l'Atelier de Réflexion Prospective : Tendances lourdes, Inconnues et Tensions fondatrices pour la société et l'économie numériques à l'horizon 2030</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-François Marchandise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Kaplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Dpt Management Marketing et Stratégie (Institut Mines-Télécom Business School (Institut Mines-Télécom)); Fondation pour l'Internet de Nouvelle Génération ; Dispositifs d'information et de communication à l'ère du numérique (CNAM); Centre de Recherche sur l’Éducation les Apprentissages et la Didactique – EA 3875 (Université Rennes 2); Analyse des Dynamiques Industrielles et Sociales (Université Paris 11). 2011, pp.107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-inclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] DUI (Délégation aux Usages d'Internet). 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche Clinique de l'Informatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. Université de Nanterre - Paris X, 1992. Français. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00001443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropologie des usages du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anthropologie sociale et ethnologie. Université de Nantes, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01164360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId352"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pascal PLANTARD </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Curriculum vitæ</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Nom : PLANTARD  Prénom : Pascal**</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professeur des Université en Sciences de l’Éducation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologue des usages éducatifs des technologies numériques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Etablissement(s) d’affectation au cours des deux dernières années :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Rennes 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire ou école doctorale :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CREAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Centre de Recherche sur l’Éducation, les Apprentissages et la Didactique (EA N°3875)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Titre thèse :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approche Clinique de l’Informatique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Titre HDR :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie des usages du numérique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Domaines de spécialité scientifique au sein de la section :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anthropologie des usages,E.éducation, E.inclusion, Fracture numérique, technologies éducatives, anthropologie sociale et culturelle, communications numériques, vulnérabilité sociale, situation de handicap, jeunesse, ingénierie pédagogique et de formation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">***Activité scientifique***</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encadrement et animation :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre permanent du </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CREAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Équipe d’accueil N°3875</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre de Recherche sur l’Éducation, les Apprentissages et les Didactiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre élu du Conseil d’Unité du CREAD de 2004 à 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable de l’axe « TEF : Technologies pour l’Éducation et la Formation : conceptions, modélisation et usages » du CREAD de 2004 à 2008 (13 chercheurs, 5 associés, 9 doctorants)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre Conseil Scientifique du </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIS M@RSOUIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> depuis 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coordination des programmes E-éducation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coordination des programmes E-inclusion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre (fondateur – Représentant M@rsouin) réseau national SOURIR (Synergie des Observatoires des Usages Régionaux de l'Internet et des Réseaux)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre (fondateur) réseau OFUN (Observatoires Francophones des Usages du Numérique)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du Conseil Scientifique Laboratoire LOUSTIC depuis 2006 (Rep. CREAD)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre (fondateur ) du Conseil d’Administration de la Cantine Numérique Rennaise de 2009 à 2014 (Représentant M@rsouin-Rennes 2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du Comité Opérationnel de la Chaire « Modélisation des Imaginaires » Institut Mines-Telecom et U R2, de 2012 à 2015 (Représentant U R2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autres responsabilités scientifiques:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Programme </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANR CAPACITY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2014 à 2017) : Autour du concept “d’empowerment”, ce projet vise à questionner le potentiel de la société numérique à distribuer plus égalitairement les capacités d’agir.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable de la recherche qualitative et sur les pratiques numériques des enfants et des adolescents.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Partenaires : FING, CREAD, ESO, Mines-Telecom Bretagne (3 équipes GIS M@rsouin)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Programme « </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technographie d’un collège connecté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> » (2013 à 2014) SG MAP (Secrétariat général pour la modernisation de l’action publique – Service du 1er Ministre) et DNE (Direction du Numérique pour l'Éducation du MEN)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Direction scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Partenaires : CREAD, ESO (2 équipes GIS M@rsouin)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Programme </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANR INEDUC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2012 à 2014) : Les parcours scolaires, numérique et de loisirs des collégiens.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable de la recherche qualitative et sur les pratiques numérique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Partenaires : ESO, CREAD, CEREQ de Caen (2 équipes GIS M@rsouin)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Programme </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Recherche internationale sur les Étudiants et Internet (2006 à 2012)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Direction scientifique du sous-programme REBI (2006 à 2008) :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Recherche sur les Étudiants de Bretagne et Internet</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Partenaires : CREAD, Telecom Bretagne (2 équipes GIS M@rsouin)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Université de Montréal, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Jonkoping University, Suède</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Ulrika Sjöberg, Halmstad University, Suède</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Universidad del Estado de Morelos, Cuernavaca</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Universidad de Guadalajara</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable scientifique de l’organisation des ÉTÉs TIC de Bretagne de 2007, Université Rennes 1, Rennes 2 et Conseil Régional de Bretagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encadrement :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3 directions et 2 co-directions de thèse en cours ; 2 co-directions de thèses soutenues</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">51 encadrements de mémoires de Masters 2 : TEF depuis 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Expertises pour 12 revues</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités pédagogiques :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 1998 : Concepteur, fondateur et responsable pédagogique de la filière USETIC-TEF, 3 formations, sur 5 années, unique en France, destinée à la formation des professionnels des usages des TIC. Formations professionnelles, pluridisciplinaires (11 disciplines principalement sciences de l’éducation, de l’information et de la communication et sociologie), en alternance, hybride (incluant des dispositifs d’auto-formation, de formation coopérative et à distance) et mixte (formation initiale et formation continue).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">*OS*</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACL</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTN</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INV</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AP</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications récentes :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plantard, P.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•  (2015). Numérique et éducation : encore un coup de « tablette magique ? », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Administration et Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N°146, juillet 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• (2015). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’imaginaire numérique dans l’éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Collection Modélisations des imaginaires. Paris : Manucius</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• (2015). Le collège et les pratiques numériques des adolescents, In </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossier des cahiers « École et classes populaires : face à face ou côte à côte ? », Les Cahiers Pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N°520, mars 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• (2014). Usages des technologies numériques : innovations et imaginaires. In Musso, P. [dir.] </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrie, imaginaire et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Paris : Manucius pp 57-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• (2014). E-inclusion : approche anthropologique In Meyer, V. [dir.] </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les technologies numériques au service de l’usager… au secours du travail social ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Bordeaux : Les Études Hospitalières. pp. 51-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•  (2013). La fracture numérique, mythe ou réalité ? In </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation permanente, Hors-série sur la société numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris : AFPA. pp. 161-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• (2013). E-inclusion : braconnage, bricolage et butinage In </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Place publique, N°25</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rennes : Place des débats. pp. 16-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• (2011). [dir.] Pour en finir avec la fracture numérique. Limoges : Fyp. Collection Us@ges</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">& Le Mentec, M. :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• (2015). INEDUC : pratiques numériques des adolescents et territoires In </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks and Communication Studies, NETCOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol. 28, N°1-2, Montpellier : France. pp. 168-183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• (2013). INEDUC : focales sur les inégalités scolaires, de loisirs et de pratiques numériques chez les adolescents. In </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TERMINAL N°113, les TIC à l’école</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris : CREIS/L’Harmattan. pp. 79-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">& Le Chêne, V. :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•  (2014). Les perspectives d’E-inclusion dans le secteur du handicap mental In </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TERMINAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°115, Pratiques des outils numériques et relations sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris : CREIS/L’Harmattan. pp. 11-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">& André, G. :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• (2015). Adolescences numériques ? Génération « Y » et inégalités éducatives In Les familles et les technologies numériques – </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N°e304, Mons : Belgique. pp. 168-183</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour en finir avec les « 13 millions » ? Au défi de rendre compte de l’éloignement du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Clerget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Bléhaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 139, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/132iz⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être élève, être enseignant à l’ère numérique : entre avancées égalitaires et inégalités nouvelles. Edito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Grimault-Leprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Joffredo-Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 55, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ree.12298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capital culturel numérique des enseignants et territoires apprenants. Analyses des ressources et des parcours d’appropriation du numérique par les enseignants dans des tiers lieux coopératifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 55, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ree.12394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05363303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendre visibles les inégalités numériques : concepts et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Clerget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palimpseste. Sciences, humanités, sociétés </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation inclusive au numérique en période de confinement : des ingénieries bouleversées. Étude de cas de la préparation numérique à travers la notion d’environnement capacitant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Puzos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Phronesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (4), pp.75-95. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1092335ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'école face à la pandémie La pandémie de Covid-19 : un fait social total &amp;quot;numérique&amp;quot; en éducation ? Approche anthropologique des pratiques numériques éducatives en Bretagne pendant les confinements de 2020 à 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Serreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 200, pp.166-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05363347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique a-t-il aidé les Français à mieux vivre le confinement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Guérillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soazig Lalancette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des Mines - Enjeux Numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04526885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques numériques des enseignants en Bretagne pendant le confinement. Analyse anthropologique des premières données qualitatives et quantitatives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation et profession : revue scientifique internationale en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28 (4 hors-série), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18162/fp.2020.686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05362477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mythes, rites et tribus numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation permanente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Le numérique, une illusion pédagogique ?, 219/2019-2, pp.116-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tablette, smartphone, console, télé, ordi... Faut-il les interdire aux enfants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan y Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jehel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSERM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, https://www.inserm.fr/actualites-et-evenements/actualites/tablette-smartphone-console-tele-ordi-faut-il-interdire-enfants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'E-inclusion des personnes en situation d'incapacités cognitives ou psychique dans les établissements médico-sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Le Chêne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement humain, handicap et changement social/Journal of Human Development, Disability and Social Change </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25, pp.75-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des fonctions d’un glossaire dans un programme de recherche pluridisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Keerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Thémines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Boudesseul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Danic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appropriation des TICE par les personnes avec déficiences intellectuelles et troubles psychiques en contexte d’établissements médico-sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Le Chêne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; formations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.e306</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions d'e-inclusion? Stratégies d'accompagnement et processus d'appropriation des technologies numériques dans le champ des ESAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Le Chêne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'Actif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Impacts des TIC et du numérique sur les pratiques professionnelles dans les ESSMS, 496</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un processus inavouable de sur-exclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lien social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1207, pp.28-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérique et inégalités éducatives? Du coup de tablette magique à l'e-éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4ème trimestre 2016 (186), pp.27-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropologie des usages des technologies numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Champs culturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Avril</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolescences numériques? Génération &amp;quot;Y&amp;quot; et inégalités éducatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; formations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Les familles et les technologies numériques, e306, pp.111-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérique? Entre potentialités et risques pour le travail social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du Travail Social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Le numérique, nouveau paradigme sociétal?, 83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accompagnement : un &amp;quot;coming out&amp;quot; pédagogique pour l'enseignement supérieur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Devauchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Café Pédagogique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temps numériques et contretemps pédagogiques en Collège Connecté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16, pp.En ligne. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/dms.1660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mythe de la fracture numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réalités familiales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INEDUC : pratiques numériques des adolescents et territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Le Mentec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28-3/4, pp.217-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01217913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La génération numérique passée au scan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'exclusion numérique se définit par les usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connexion sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-inclusion et handicap mental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Le Chêne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches sur la société du numérique et ses usages - M@rsouin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérique et éducation : encore un coup de &amp;quot;tablette magique&amp;quot; ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Administration &amp; éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, https://www.cairn.info/revue-administration-et-education-2015-2-page-63.htm#</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérique et éducation: encore un coup de &amp;quot;tablette magique&amp;quot;?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Administration &amp; éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 146, pp.63-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le collège et les pratiques numériques des adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 520</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enjeu n'est pas l'innovation technologique mais l'innovation sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'AFIM (Agence Fédérale d'information mutualiste)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérique à l'école : l'Etat et le coup de &amp;quot;tablette magique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde.fr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, http://archives.lesclesdedemain.lemonde.fr/education/numerique-a-l-ecole-l-etat-et-le-coup-de-tablette-magique-_a-75-4983.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contre la &amp;quot;fracture numérique&amp;quot;, pas de coup de tablette magique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Projet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Le numérique, une chance pour l'école?, 345, pp.23-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les perspectives d'e-Inclusion dans le secteur du handicap mental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Le Chêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Pratiques des outils numériques et relations sociales, 115, pp.11-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La professionnalisation des animateurs multimédia en question? Usages, formations et médiations numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet: interactions et interfaces - M@rsouin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3, pp.121-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ineduc : Focales sur les inégalités scolaires, de loisirs et de pratiques numériques chez les adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Le Mentec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Enseignement, informatique, TIC et société, 113-114, pp.79-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se limiter à distribuer une tablette numérique à chaque collégien est un non-sens éducatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AEF info</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 489494</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INEDUC : focales sur les inégalités scolaires, de loisirs et de pratiques numériques chez les adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Le Mentec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Les TIC à l'école, 113-114, pp.79-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fracture numérique, mythe ou réalité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation permanente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.161-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis d'expert : comment l'internet mobile réveille le monde du handicap mental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vivre ensemble</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 113, pp.6-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refondation de l'école, redressement économique et numérique, quelles cohérences ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Devauchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lieury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expresso (L') (café pédagogique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 26 fév. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accès au numérique, un défi pour les personnes handicapées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Actualités sociales hebdomadaires : ASH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2819-2820, pp.36-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refondation de l'école, redressement économique et numérique, quelles cohérences ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Devauchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lieury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EducPros</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 27 fév. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les TIC, facteur d'inclusion ou d'exclusion sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 56, pp.12-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le secteur se réveille doucement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grand Angle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Les travailleurs sociaux tâtonnent sur le web, Travail social actualités, 34, pp.18-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'anthropologie des usages du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Trainoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le numérique en sociétés - M@rsouin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2, pp.175-195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">StigmaTIC: errances et technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Trainoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches sur la société du numérique et ses usages - M@rsouin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1, pp.17-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'exclusion numérique se définit par les usages, interview pour le dossier spécial numérique et travail social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Actualités sociales hebdomadaires : ASH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2631</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informatique et intégration : le village planétaire est-il encore possible ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VEI enjeux : migrants formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 119, pp.24-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’éducation virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VEI enjeux : migrants formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, LES NOUVELLES TECHNOLOGIES ET L’EXCLUSION, 119, pp.142-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informatique et intégration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Païdeusis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, LES NOUVELLES TECHNOLOGIES ET INTÉGRATION, 19, pp.25-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A.M., R.A.M., tous les chemins mènent à la R.O.M.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre du GRAPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, L’enfant et les savoirs, 27, pp.93-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinique, Technologie et social, parcours de ruptures à l'université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives documentaires en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 38, pp.54-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno et le LOGO – Clinique et informatique en psychopédagogie des adultes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VST - Vie sociale et traitements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 39, pp.19-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (132)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les inégalités numériques éducatives : état des lieux des recherches en Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Clerget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Serreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude du Gtnum « GoData ».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lever le voile sur l’éloignement du numérique : approches conceptuelles et quantification du phénomène en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Clerget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés en crise et travail social : Explorer les dynamiques politiques, de formations, de recherches, d’interventions et d’expériences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIFRIS, Jul 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dynamiques coopératives à l’œuvre dans le projet DUNE-DESIR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Clerget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Serreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agir ensemble dans l’enseignement supérieur : enjeux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale de Pédagogie Universitaire, May 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation pédagogique et usages du numérique dans l’enseignement supérieur : la question du pouvoir d’agir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Clerget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'éducation et la formation face aux grands défis de notre temps : les migrations, la société numérique et le développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association mondiale des sciences de l'éducation, Jun 2022, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répondre à la « crise » de l’enseignement supérieur par le numérique ? L’innovation pédagogique et numérique dans le projet DUNE-DESIR.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Clerget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crise(s) en éducation et en formation dans un monde globalisé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Est Créteil, Laboratoire Interdisciplinaire de Recherche sur les Transformations des pratiques Educatives et des pratiques Sociales (LIRTES), Nov 2022, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail coopératif dans le projet DUNE-DESIR : Un exemple de rencontre entre des professionnels de l’enseignement, de l’accompagnement, et de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Clerget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeux actuels et futurs de la formation et de la profession enseignante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche interuniversitaire sur la formation et la profession enseignante, May 2022, Montréal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etats des recherches en Bretagne sur le numérique et les inégalités : approche socio-anthropologique et communicationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Grimault-Leprince</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence pour l'Inspection Générale de l'Education Nationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGEN; Carré Suffren, Apr 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vulnérabilités sociales et culturelles face aux écrans : approche anthropologique et communicationnelle. Conférence introductive.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire commun</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie des sciences; Académie nationale de médecine; Académie des technologies sur l'enfant, l'adolescent, la famille et les écrans; Institut de France, Apr 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation-action : Education et pratiques numériques des jeunes : objectiver les pratiques par la recherche pour construire des projets pédagogiques numériques pertinents vis-à-vis du public et du contexte social et culturel en Martinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Rendez-vous du Numérique éducatif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lycée Bellevue, Jan 2019, Fort-de-France, Martinique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques numériques des jeunes et inégalités éducatives : approche anthropologique et communicationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence pour le Conseil Scientifique de l'Education Nationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Méta-Cognition; Carré Suffren, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment PENSER l'accès pour tous dans le contexte de dématérialisation des démarches. Conférence d'ouverture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude FEPEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, French Tech Rennes-St Malo; La Mabilais, Jan 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La santé mentale à l'ère du numérique : approche anthropologique et communicationnelle. Conférence d'ouverture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée santé mentale à l'ère du numérique, semaine d'Information sur la santé mentale (SISM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil Rennais de la santé Mentale; Ville de Rennes - Maison des associations, Mar 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etats des recherches en Bretagne sur le numérique et les inégalités : approche socio-anthropologique et communicationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Grimault-Leprince</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence pour la DNE aux rencontres de l'ORME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ORME; Palais du Faro, Apr 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique, ange ou démon pour la santé mentale : approche anthropologique et communicationnelle. Conférence d'ouverture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée santé mentale à l'ère du numérique, semaine d'Information sur la santé mentale (SISM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CD 93; Hôtel de Ville, Mar 2019, Bondy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre communication et usage : osez le numérique avec les personnes accompagnées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence pour les rendez-vous du travail social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil régional du travail social; Métropole Rouen-Normandie; UNAFORIS-ASKORIA, Mar 2019, Saint-Brieuc, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation-action : Territoire, établissement et appropriation des technologies numériques par les enseignants : comment prendre en compte l'interculturalité en Martinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Rendez-vous du Numérique éducatif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège Asselin de Beauville, Jan 2019, Ducos, Martinique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inclusion numérique et santé mentale : enjeux et perspectives. Conférence d'ouverture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée santé mentale à l'ère du numérique, semaine d'information sur la santé mentale (SISM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil Malouin de la santé mentale, Apr 2019, Saint-Malo - La Découverte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fractures numériques, inégalités éducatives, communication, médias et usages des technologies numériques. Conférence d'ouverture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Rendez-vous du Numérique éducatif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lycée Acajou 2, Jan 2019, Le Lamentin, Martinique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux sociaux, usages, communication, visibilité et harcèlement : les apports de la recherche. Conférence introductive.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire national sur l'intervention de la prévention spécialisée et des réseaux sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil national du travail social; ASKORIA, Apr 2019, Rouen - Seine Innopolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérique et travail social : entre social business et empowerment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Sorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude : Quels territoires et quelles régulations pour gouverner les solidarités ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sciences Po Rennes, Jan 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Divide ? Contribution à une analyse anthropologique et communicationnelle de la fracture numérique et de l'e-inclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence pour le séminaire de recherche de la Chaire : Accessibilité, droits et citoyenneté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPN12 Santé-Solidarité; Laboratoire interdisciplinaire pour la sociologie économique - Lise; CNAM, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transition numérique de l’intervention sociale : enjeux et perspectives. Conférence d'ouverture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium international Ethique et travail social : nouvelles voies pour la pensée et pour l'action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Revue Nouvelles Pratiques Sociales; Association Internationale pour la Formation, la Recherche et l'Intervention Sociale - AIFRIS; UQAM, Mar 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages du numérique et éducation populaire : une approche anthropologique et communicationnelle. Conférence d'ouverture.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confrence d'ouverture au Congrés annuel de la fédération des MJC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération des MJC, Jan 2019, Dole, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centres sociaux et numérique : enjeux et perspectives. Conférence d'ouverture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum annuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération des centres sociaux 49 et 53, Mar 2018, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat de la recherche sur l'inclusion numérique. Conférence d'ouverture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum "La transition numérique dans les collectivités territoriales"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CD 86, Dec 2018, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ado 2.0 : les enjeux du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel de l'ACOPF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Conseiller.e.s d'orientation-Psychologues, Sep 2018, Lannion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à une analyse anthropologique de l'inclusion : communication, médiation et usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque scientifique international Regards croisés sur l'Education Inclusive et les Technologies Numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MISHA; Université de Strasbourg, Apr 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour vers le futur de la médiation numérique. Conférence d'ouverture.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique international Web Walker</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lab-Access Askoria, Dec 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle action publique pour une société numérique ? Table ronde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Numérique en Commun</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NEC; Cité de l'architecture et du patrimoine, Sep 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transition numérique en bibliothèque : enjeux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel de l'ADBGV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des directrices et directeurs des bibliothèques municipales et groupements intercommunaux des villes de France, Oct 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagnement, communication et médiation face au &amp;quot;tout numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UNIFAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Narbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toi, Moi, Nous et le monde numérique... Conférence d'ouverture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum "Le numérique et les âges de la vie"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mairie, Oct 2018, Eragny, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital divide & Social Business</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque scientifique international Vitual Schola</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cité de l'architecture et du patrimoine, Oct 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techno-imaginaire et raisons pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire doctoral "les sciences humaines au défi du numérique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Secteur SHS; Université de Poitiers; EMF, Jan 2018, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à l'anthropologie des usages ou comment comprendre les mondes numériques. Conférence d'ouverture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude nationale de la fédération des IRTS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Régional de Travail Social; Centre des congrès, Jan 2018, Montbéliard, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des parcours d'appropriation des instruments numériques. Conférence d'ouverture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire des DAN de la DNE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDUSPOT; Palais des congrès, Mar 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les centres sociaux face au &amp;quot;numérique&amp;quot;. Conférence d'ouverture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de la fédération des centres sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PdL, Dec 2018, Chemillé, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropologie des fractures médiatiques et numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque scientifique international Fractures corporelles/Fractures numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Cognitique - MSH, Dec 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre et construire l'e-inclusion. Quels enjeux pour les bibliothèques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque des Bibliopôles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bibliopôles; CD 49, Jun 2018, Le Lion d'Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique dans la vie quotidienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université populaire d'ATD Quart-Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ATD Quart-Monde, Feb 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techno-imaginaires et raisons pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire doctoral du secteur SHS de l'Université de Poitiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMF; Université de Poitiers, Jan 2018, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transition numérique de l'intervention sociale : enjeux et perspectives. Conférence d'ouverture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum "La transition numérique dans les collectivités territoriales"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CD 14, May 2018, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour vers le futur de la médiation numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Promeneurs du Net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Askoria, Dec 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat de la recherche sur le numérique éducatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SNUIPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages et Accès pour tous au numérique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IREPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Instance Régionale d'Education et de Promotion de la Santé Bretagne, Nov 2017, La Roche sur Yon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nos jeunes et les réseaux sociaux : formidable aventure ou véritable cauchemar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50 ans de la MGEN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MGEN, May 2017, Pacé, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropo-histoire du numérique à l'école en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'ENS Ulm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS; EHEss, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'e-inclusion... Conférence introductive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque LabAcess</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Askoria, Dec 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'e-inclusion...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence introductive au Colloque annuel de l'AFNIC-Fondation de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Fonderie de l'Image, Dec 2017, Bagnolet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication, médiation et numérique : la méthodologie living-lab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque-formation des ateliers de CANOPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau de création et d'accompagnement pédagogiques, Mar 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art et Anthropologie des usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Supérieure Européenne de l'Image </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EESI, Mar 2017, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La &amp;quot;révolution numérique&amp;quot;, un &amp;quot;atout&amp;quot; pour les organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque FISAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération nationale pour l'inclusion des personnes en situation de handicap sensoriel et DYS en France, Jun 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques numériques des élèves et autonomisation (Projet e-FRAN Idée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Grimault-Leprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Printemps de la recherche en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités éducatives : quelles pratiques numériques et médiatiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Profession-banlieue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropologie des usages médiatiques et numériques des jeunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DDEC 35</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La &amp;quot;révolution numérique&amp;quot;, un &amp;quot;atout&amp;quot; pour les services publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAF 85</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, La Roche sur Yon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fractures numériques: des inégalités d'accès et d'usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Changer l'Economie : les inégalités sont-elles une fatalité ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APSES; Alternatives Economiques; Les Champs Libres, Jan 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités éducatives et territoires: focales sur les pratiques numériques des adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium "Familles, profesionnel.le.s et technologies numériques", Congrés international d'Actualité de la Recherche en Education et en Formation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AREF; AECSE; ABC-Educ; SSRE; Université de Mons, Jul 2016, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-inclusion des personnes en situation de handicap mental et/ou psychique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Le Chêne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque scientifique international: pour une ville inclusive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RIPPH-CIRRIS; Université Laval, Nov 2016, Laval, Canada. pp.127-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les inégalités éducatives chez les adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littératies du XXIème siècle sens dessus dessous, Colloque final de l'ANR TransLit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 3; Cité des sciences et de l'industrie, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Révolution numérique : vous avez dit Révolution ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès régional FSU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Manoir de la Vicomté, Oct 2016, Dinard, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propositions méthodologiques et théoriques pour éviter le coup de tablette magique et le code enchanté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Sommet du Numérique en Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collectif des Universités du Québec à Montréal, May 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérique et inégalités éducatives chez les adolescents: de l'identification à la compensation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Colloque scientifique international en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collectif des Universités du Québec, May 2016, Montréal Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les inégalités éducatives: focales sur les pratiques numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium "Persévérances scolaires et territoire. Inégalités, risques sociaux, suivi et prévention". 84ème Congrés de l'ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS; Université du Québec à Montréal, May 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'e-education en question? Du coup de tablette magique aux usages pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude GERIICO: Etablissements connectés, bibliothèques augmentées, école étendue: le numérique au défi des usages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GERIICO; Université Lille 3; ESPE site de Lille, Oct 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une anthropologie du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque scientifique international e-education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESENESR-TELUQ, Nov 2016, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies numériques et travail social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée professionnelle du Pôle Solidarités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil départemental du Pas-de-Calais; Maison Départementale des Solidarités, Nov 2016, Saint Pol sur Ternoise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacity: numérique et pouvoir d'agir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Marchandise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">84ème Congrès de l'ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS; Université du Québec à Montréal, May 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fracture numérique : mythes et réalités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Scientifique Ressourcial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Lyon, France. pp.78-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanités numériques: convergences et polémiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque francophone interdisciplinaire "Activité humaine et numérique: en hommage à Monique Linard"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CREAD; AECES, Jan 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fracture numérique : mythes et réalités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Scientifique ESPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESPE, Oct 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques numériques des adolescents dans la famille, au collège et sur les territoires: quelles inégalités? Quelles médiations?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de recherche "Numérique et Education Familiale"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CREF; Université Paris-Ouest, Jan 2016, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'EMI : entre communication, journalisme, numérique et éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque-formation des ateliers CANOPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CANOPE, Nov 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les inégalités éducatives: sens et contresens numériques?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque scientifique international "La sémiotique face aux défis sociétaux du XXIème siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Recherches Sémiotiques, Nov 2015, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les inégalités éducatives : sens et contresens numériques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque scientifique international "La sémiotique face aux défis sociétaux du XXIème siècle"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Recherches Sémiotiques, Nov 2015, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérique: e-éducation et e-inclusion, où en est-on ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres régionales : quelles compétences numériques pour demain ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Région Rhônes-Alpes, Nov 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INEDUC, Collèges connectés, Capacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation des recherches CREAD-Rennes 2, Journée d'étude "autour du numérique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CREN-CREAD; MSH de Nantes, Mar 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'anthropologie des usages à la croisée des sciences de l'éducation et de l'information-communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Colloque IDEKIS "Didactiques, Métiers de l'Humain, Intelligence collective : construction des savoirs et de dispositifs didactiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LISEC; Université de Strasbourg; ESPE site de Colmar, Dec 2015, Colmar, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropologie des usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire TECHNE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Poitiers, Jan 2015, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les imaginaires numériques en éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les jeudis de l'imaginaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire MODIM; Institut Mines-Telecom, Jan 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réinventer les communs avec le numérique: la question de l'e-education?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "La mise en données du monde"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Poitiers; CNRS; Espace Mendès France, Nov 2015, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies numériques et processus d'exclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème rencontres de l'UNAFO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNAFO; Palais des congrés, Nov 2015, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage des technologies numériques : connexions, pratiques et sociabilités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème journée nationale pour la prévention du suicide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PeGAPSe (Promotion et Gestion d'Actions de Prévention du Suicide); UNPS (Union Nationales pour la Prévention du Suicide), Feb 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les collèges connectés et le grand plan numérique pour l'école : que dit la recherche universitaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UNA : Université Numérique d'Automne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation et anthropologie des usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire pluridisciplinaire de la Chaire MODIM (Modélisation des Imaginaires)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Mines-Telecom, Sep 2014, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR INEDUC: présentation et premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Grimault-Leprince</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du CREN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CREN; Université de Nantes, Dec 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solidarités numériques : émancipation, réussite et insertion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 15 ans de Ville Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hôtel de ville de Paris, Feb 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer et piloter un collège connecté: les apports de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ECRITECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INEDUC: pratiques numériques des adolescents et territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Le Mentec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Fontar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème séminaire du GIS Marsouin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, M@rsouin, May 2014, Le Bono, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Cities Need Smart Citizens: about E-education and E-inclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Smart Cities Summit in Morocco and North-Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Ifrane, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usages des TIC avec les adultes en situation de handicap mental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Le Chêne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Scientifique International sur les TIC en Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Québec à Montréal; Université de Montréal, May 2014, Montréal, Canada. pp.81-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-inclusion : de la recherche-action aux approches anthropologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque les technologies numériques au service de l'usager.. au secours de travail social ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nice, Sophia Antipolis, Toulon et GEPSO, Sep 2014, Menton, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-inclusion: les processus d'appropriation des iPad par les personnes en situation de handicap mental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Le Chêne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Somment de l'iPad en Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Québec à Montréal; Université de Montréal, May 2012, Montréal, Canada. pp.93-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compétences numériques étudiantes: de la créativité à l'Université à l'innovation en entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WEBinaire </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Laval (ITIS); Université Rennes 2 (M@rsouin); Cantine Numérique Rennaise, Jun 2014, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail des agents à l'épreuve du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Boboc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connecteur Recherche - Semaine de l'innovation publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGMAP-FING; Le 104, Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'e-inclusion ou comment lutter contre la fracture numérique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences : technologies au quotidien du CNAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lycéens et des étudiants face aux dispositifs numériques d'enseignement et de formation : quelques fausses évidences sur &amp;quot;la génération Y</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du printemps des universités VIVALDI : développer la pédagogie universitaire numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques numériques des lycéens et des étudiants : quelques fausses évidences sur &amp;quot;la génération Y</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque : Apprendre avec le numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MEN; Rectorat; Le Quartz, Apr 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques fausses évidences sur la &amp;quot;fracture numérique&amp;quot; et sur la &amp;quot;génération Y&amp;quot;: les apports de l'anthropologie des usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque scientifique international APPEA "Enfants Mut@nts?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association francophone de psychologie et de psychopathologie de l'enfant et de l'adolescent; Cité des sciences, Oct 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation à l'épreuve du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle "Education permanente"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFPA; CNAM, Nov 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformer la ville en laboratoire vivant des usages du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Suire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Scientifique International ITIS: Bâtir la ville de demain: cinq axes comprendre et construire les villes intelligentes, 81ème congrès de l'ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS; Université de Laval, May 2013, Laval, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EIHM: E-inclusion dans le handicap mental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Le Chêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème séminaire du GIS Marsouin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, M@rsouin, May 2013, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fracture numérique ne se réduit pas, elle se déplace !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table-ronde: comment réduire la fracture numérique ? du colloque Scientifique International ITIS "Bâtir la ville de demain : cinq axes pour comprendre et construire les villes intelligentes", 81ème congrès de l'ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITIS; ACFAS; Université de Laval, May 2013, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence d'ouverture : de la fracture numérique à la mutation des EPN et des métiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres de la Culture Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de la culture et de la communication (secrétariat général); Ministère chargé de la PME, de l'Innovation et de l'Economie Numérique (délégation aux usages d'internet); La Gaité Lyrique, Jun 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figures du collège numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Paquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Marchandise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connecteur Recherches - Futur en Seine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FING; Le 104, Jun 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ineduc : les inégalités scolaires, de loisirs et pratiques numériques chez les adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Fontar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Le Mentec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e séminaire Marsouin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS Marsouin, May 2013, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-réputation collective et construction des identités individuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Usage des médias sociaux: enjeux sur la e-reputation des organisations, 81ème congrès de l'ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS; Université de Laval, May 2013, Laval, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde de clôture: société et économie numériques, prospective des ruptures et innovations. Axe continuité et ruptures sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grand Colloque des Sciences et Technologies de l'Inofrmation et de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence Nationale de la Recherche, Jan 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques repères sur les usages, les fractures numériques et la génération Y en Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Médiathèque de Lorient, Nov 2012, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre le numérique : quelques repères anthropologiques sur les usages, les fractures numériques et la génération Y en Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque: Apprendre avec le Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MEN; Rectorat; Les champs libres, Nov 2012, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Education et nouvelles formes d'apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Paquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connecteur Recherche - Futur en Seine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FING; Le 104, Jun 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages et médiations numériques: pour la professionnalisation des animateurs multimédias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème séminaire du GIS Marsouin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, M@rsouin; Océanopolis, May 2012, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaginaires et modélisation des usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Modélisation des Imaginaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Rennes 2, Jun 2012, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INEDUC: focales sur les inégalités scolaires, de loisirs et de pratiques numériques chez les adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée internationale de la recherche: humanités et numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Rennes 2, Jun 2012, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage, Individualisation et Médiation Numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Scientifique International sur les TIC en Education </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Québec à Montréal; Université de Montréal, May 2012, Montréal, Canada. pp.297-306</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fractures numériques, l'état des savoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Internet pour tous</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Fontenay-sous-Bois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fracture numérique : formes anciennes et nouvelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Arenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Landais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Trainoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Citoyens connectés et innovation sociale. Rencontres communication et technologies nouvelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définir le numérique populaire?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étés TIC de Bretagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil Régional de Bretagne; Université Rennes 1; Université Rennes 2, Jun 2011, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on encore parler de fracture numérique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoom recherche : le numérique dans les quartiers politique de la ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Délégation à la politique de la Ville et de l'intégration, Apr 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La M@rsouin s'immerge...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Trainoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème séminaire du GIS Marsouin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, M@rsouin, May 2011, Benodet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">StigmaTIC : errances et technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Trainoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème séminaire M@rsouin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Dinan, France. pp.17-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00633865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fractures numériques : l’état des savoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Le Mentec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Trainoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afterwork de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Cantine Numérique, Jan 2011, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jeunes et les usages des TIC en Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Poste - IEP Rennes, Nov 2010, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'e-inclusion : l'état des savoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Internet solidaire : exclusions et inclusions dans la société numérique du 21ème sicèle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Assemblée Nationale, Mar 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation sociale et numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matinale FING - Les 2 ans de la cantine - Silicon sentier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FING, Jan 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insertion et Education (Président)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème séminaire du GIS Marsouin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, M@rsouin, Jun 2010, Dinan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation professionnelle et insertion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée nationale FNARS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FNARS, Jun 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles pistes de travail pour avancer vers l'e-inclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème forum des usages coopératifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropologie des usages des TIC : focales sur la fracture numérique et l'e-inclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Recherche et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Monde/La Recherche; Collège de France, Jun 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repères scientifiques sur l'e-inclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Le numérique au service de la solidarité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Assemblée Nationale, Sep 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REBI: Recherche sur les Etudiants de Bretagne et Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étés des TIC de Bretagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil Régional de Bretagne; Université Rennes 1; Université Rennes 2, Jun 2011, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropological approach of ICTE in higher education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">V International Conference on Multimedia and ICTs in Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISB - Internet and the Students in Brittany: hindrances and uses of the Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Moisy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">V International Conference on Multimedia and ICTs in Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Lisbon, Portugal. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etre élève, être enseignant à l'ère numérique : entre avancées égalitaires et inégalités nouvelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Grimault-Leprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Joffredo-Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 55, 2024, Revue Recherche en éducation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05383174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformations pédagogique et numérique de l'enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Clerget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Serreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines. 2022, 978-2-35671-772-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bibliothèques et la transition numérique: les ateliers internet, entre injonctions sociales et constructions individuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Camus-Vigué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BPI-Presses de l'ENSSIB, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'imaginaire numérique dans l'éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Manucius, 2015, Collection Modélisations des imaginaires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'insertion par l'activité économique: pédagogies de l'alternance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CARIF, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les liens entre la scolarité des adolescents, leur contexte de vie et leurs usages du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Grimault-Leprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Rouillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I. Danic; M. Hardouin; R. Keerle; P. Plantard; O. David. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adolescent.e.s des champs, adolescent.e.s des villes. La construction spatiale des inégalités éducatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.62-77, 2022, 978-2-7535-8488-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropologie des usages des technologies numériques à la croisée des sciences de l'éducation et des sciences de l'information-communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frisch, M. (dir.). Constructions de savoirs et de dispositifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.99-118, 2018, Collection ID</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fracture numérique: visages et usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plantard, P. &amp; Camus-Vigué, A. (dir.). Les bibliothèques et la transition numérique: les ateliers internet, entre injonctions sociales et constructions individuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BPI-Presses de l'ENSSIB, pp.17-27, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bibliothèques et la transition numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Camus-Vigué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Servet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plantard, P. &amp; Camus-Vigué, A. (dir.). Les bibliothèques et la transition numérique: les ateliers internet, entre injonctions sociales et constructions individuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BPI-Presses de l'ENSSIB, pp.7-16, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les trois pouvoirs de la médiation numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plantard, P. &amp; Camus-Vigué, A. (dir.). Les bibliothèques et la transition numérique: les ateliers internet, entre injonctions sociales et constructions individuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BPI-Presses de l'ENSSIB, pp.201-207, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages des technologies numériques: innovations et imaginaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musso, P. (dir.). Industrie, imaginaire et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Manucius, pp.57-68, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-inclusion: approche anthropologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meyer, V. (dir.). Les technologies numériques au service de l'usager.. au secours du travail social?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Etudes Hospitalières, pp.51-60, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour en finir avec la fracture numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Plantard P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour en finir avec la fracture numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fyp, pp.139-159, 2011, Us@ges</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00633870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie des usages des TIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Plantard P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour en finir avec la fracture numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fyp, pp.17-39, 2011, Us@ges</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00633869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'e-inclusion... Les TICE dans les dispositifs d'insertion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sidir M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La communication éducative et les TIC : épistémologie et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès / Lavoisier, pp.261-290, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00633861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'aventure en aventure, Auto-poïèse autour de l'objet hypermoderne en éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Taylor P. et Larc'hantec M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La poétique et la musique en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.75-88, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00633860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche anthropologique des TICE dans les formations professionnelles supérieures : modélisation, ingénierie et anthropologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Desagulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sidir M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La communication éducative et les TIC : épistémologie et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès / Lavoisier, pp.157-187, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00633863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formations professionnelles à l'université : la question de l'alternance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compétences, emploi et enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.269-275, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00856434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compétences collectives et travail collaboratif ; l'introduction des TICe dans l'enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compétences, emploi et enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.175-181, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00856433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les étudiants et la démocratisation face à l'emploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'entrée des jeunes dans la vie active</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions REgards/Syllepse, pp.47-57, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00856435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GTnum CREAD DISPAR #disparites_num - Forme scolaire et numérique .Bulletin de veille - Groupes thématiques numériques de la Direction du numérique pour l'éducation (Ministère de l'Éducation nationale et de la jeunesse) 2020-2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Serreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04124003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GTnum CREAD DISPAR #disparites_num - La forme scolaire après le confinement. Bulletin de veille - Groupes thématiques numériques de la Direction du numérique pour l'éducation (Ministère de l'Éducation nationale et de la jeunesse) 2020-2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Serreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04124027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GTnum CREAD DISPAR #disparites_num - La notion de forme scolaire. Bulletin de veille - Groupes thématiques numériques de la Direction du numérique pour l'éducation (Ministère de l'Éducation nationale et de la jeunesse) 2020-2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Serreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérisation des services administratifs dans les communes bretonnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Clerget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Collas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des pratiques numériques juvéniles différentes selon le genre. un reflet des inégalités hommes-femmes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02901075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités d'usages entre les jeunes - Les déterminants socio-économiques et culturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02901065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Digital Natives...Ils sont encore là?!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02901060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cultures numériques des jeunes ont-elles une place dans l'institution scolaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, https://www.reseau-canope.fr/agence-des-usages/dossiers-thematiques_pratiques-et-usages-juveniles.html#bandeauPtf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02901054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview : Il est urgent d'arrêter de fétichiser le discours médiatique des géants du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview : Allô, allô, monsieur l'ordinateur... Bienvenue dans l'ère du digitalosaure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tribune : &amp;quot;Enfants face aux écrans, ne cédons pas à la démagogie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Angelergues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Belamich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Marie Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dugnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview : L'exclusion numérique, un nouveau fléau social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérique et inégalités éducatives: du coup de &amp;quot;tablette magique&amp;quot; à l'e-education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques numériques des jeunes : que dit la recherche ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique : des enjeux d'éducation partagée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le citoyen-patient-usager connecté-auteur de sa santé et l'hôpital : état des lieux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La santé à l'heure du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques numériques des adolescents : quelles inégalités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies numériques et travail social : risques et opportunités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edito de l'E-inclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-inclusion, &amp;quot;fractures numériques&amp;quot;, internet social et éducation populaire : restitution des travaux de recherche du GIS M@rsouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiation numérique dans tous ses états</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérique et Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence d'ouverture : l'assistant familial et le numérique : enjeux, usages et nouvelles pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropologie des usages et TICE : avec, par et dans le numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-inclusion: braconnage, bricolage et butinage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.16-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages et pratiques numériques des bretons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Godefroy Dang Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer les usages du numérique au niveau régional : l'apport des sciences humaines et sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Huiban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utilisateur a toujours raison !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages du numérique et jeunesse : quelles pistes pour repenser l'innovation sociale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence d'ouverture : les TIC et vous ? Pratiques professionnelles, relation avec l'usager : évolution ou révolution ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-inclusion : l'état des savoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérique et travail social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formations qualifiantes pour les animateurs multimédia : l'expérience USETIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence d'ouverture : les TIC dans la société d'aujourd'hui et leur impact dans l'action-sociale et médico-sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropologie des usages et TICE : avec, par et dans le numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les influences culturelles des jeunes collégiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grandeurs et décadences des notions de toxicomanie, d'addiction et dépendance au numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies numériques et protection de l'enfance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Tisseron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placement.familial@TIC-en-Bzh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Tisseron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Stora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La génération Y en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fracture numérique : formes anciennes et nouvelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Trainoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Arenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Landais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence d'ouverture : les TIC, facteur d'inclusion ou d'exclusion sociale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Education populaire et TIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages et pratiques numériques des jeunes en errance de Rennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Trainoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Question de confiance ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Le Drian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeunesse et TIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'e-inclusion : histoires de fracture, d'exclusion, d'insertion, d'inclusion... et d'usages des TIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport sur la gouvernance du dispositif des Coopératives Pédagogiques Numériques (CPN) : politiques numériques à diverses échelles, formation continue et organisation hiérarchique des CPN.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte de Varent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Idee Volet Appropriatik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les freins psychosociaux à l'usage du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Brice Mensecal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Clerget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Serreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agence nationale de la cohésion des territoires. 2025, https://labo.societenumerique.gouv.fr/fr/articles/la-soci%C3%A9t%C3%A9-num%C3%A9rique-fran%C3%A7aise-comprendre-les-freins-psychosociaux-%C3%A0-lusage-du-num%C3%A9rique/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les professionnels de la médiation numérique au défi de l’éloignement numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Brice Mensecal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Clerget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Serreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agence nationale de la cohésion des territoires. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GTnum CREAD DISPAR #disparites_num - Plan de gestion de données - Groupes thématiques numériques de la Direction du numérique pour l'éducation (Ministère de l'Éducation nationale et de la jeunesse) 2020-2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Serreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CREAD; Université Rennes 2. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04207017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définir et quantifier l’éloignement du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Bléhaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Clerget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Serreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agence nationale de la cohésion des territoires. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse scientifique du projet ANR e-FRAN Idée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Grimault-Leprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caisse des dépôts - Institut pour la recherche et Banque des territoires. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05383483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic territorial. Projet ANR e-FRAN Idée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Grimault-Leprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caisse des dépôts - Institut pour la recherche et Banque des territoires. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05383487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès aux droits et lutte contre le non-recours dans un contexte de dématérialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Sorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Vallauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Labacces. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03218664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technographie du Collège Connecté Léonard De Vinci à Saint-Brieuc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Le Chêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Le Mentec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Rouillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Collège Léonard de Vinci. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01692032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technographies des collèges connectés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SG MAP; DNE. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EIHM : E-Inclusion dans le secteur du Handicap Mental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Fondation "Solidarités numériques"; UNAPEI; DUI (Délégation aux Usages d'Internet). 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation professionnelle des animateurs multimédia et avenir des EPN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] DUI (Délégation aux Usages d'Internet). 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport pour la création du réseau OFUN (Observatoire Francophone des Usages du Numérique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] OFUN. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARP PRISE 2011. Prospective des ruptures et innovations dans la société et l'économie : synthèse de l'Atelier de Réflexion Prospective : Tendances lourdes, Inconnues et Tensions fondatrices pour la société et l'économie numériques à l'horizon 2030</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-François Marchandise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Kaplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Dpt Management Marketing et Stratégie (Institut Mines-Télécom Business School (Institut Mines-Télécom)); Fondation pour l'Internet de Nouvelle Génération ; Dispositifs d'information et de communication à l'ère du numérique (CNAM); Centre de Recherche sur l’Éducation les Apprentissages et la Didactique – EA 3875 (Université Rennes 2); Analyse des Dynamiques Industrielles et Sociales (Université Paris 11). 2011, pp.107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-inclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] DUI (Délégation aux Usages d'Internet). 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche Clinique de l'Informatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. Université de Nanterre - Paris X, 1992. Français. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00001443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropologie des usages du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anthropologie sociale et ethnologie. Université de Nantes, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01164360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId352"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173196v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Clerget" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Plantard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bl&#233;haut" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/132iz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505359v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grimault-Leprince" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Joffredo-Lebrun" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.12298" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363303v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Perret" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.12394" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173250v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799617v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Puzos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Hardouin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1092335ar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363347v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Serreau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gu&#233;rin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04526885v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Gu&#233;rillot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soazig Lalancette" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362477v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/fp.2020.686" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02901075v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Boucher" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02901065v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02901054v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02901060v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345378v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345424v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan y Bernard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jehel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739519v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Le Ch&#234;ne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01810703v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Keerle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Th&#233;mines" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Boudesseul" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Danic" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739514v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739630v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745294v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739591v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739688v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739658v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739596v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Andr&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745298v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Devauchelle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739528v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.1660" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739682v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745301v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217913v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Le Mentec" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739603v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739613v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345608v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745328v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739701v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745320v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745314v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739695v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739767v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084277v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083687v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745389v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745433v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084077v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084282v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745428v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lieury" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745419v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745426v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745453v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739773v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Trainoir" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745441v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739781v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745458v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084290v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084287v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084295v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084292v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084300v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084303v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173368v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173374v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173411v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173432v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Lameul" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173393v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173427v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346854v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345779v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345767v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345840v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346757v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345741v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346885v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346721v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346636v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346797v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345818v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345797v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346390v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345829v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172004v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sorin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345856v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345529v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346406v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347051v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345548v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345637v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346500v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346412v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347085v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347112v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346417v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345579v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346511v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346532v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346407v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346398v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345570v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346991v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347186v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744332v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346404v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346403v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347148v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347309v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744550v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346552v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744336v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346542v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347248v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744334v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346561v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346576v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02442625v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347278v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347215v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744574v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rallet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739791v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739785v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744557v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739825v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347400v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739811v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744567v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739820v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744296v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739814v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Marchandise" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347353v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744306v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347329v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345461v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345469v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740238v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744310v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345721v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744602v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744621v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744096v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346608v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744093v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744595v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740244v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744613v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744608v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744121v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744110v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744640v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739831v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744315v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740181v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740169v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Fontar" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Andr&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744633v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739844v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744196v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744150v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Boboc" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Riot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744665v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744710v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744670v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739879v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Suire" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744319v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744646v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744327v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744655v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740186v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084119v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744205v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Paquelin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739895v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744719v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740196v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744717v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744229v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744208v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740190v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744223v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Louis Baron" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739934v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744727v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709053v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arenou" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Landais" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740218v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744725v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740223v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633865v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709118v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744750v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744732v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744263v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740226v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744253v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744244v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744735v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744754v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740235v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740132v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740164v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Moisy" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383174v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173296v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739461v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Camus-Vigu&#233;" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739462v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739466v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514609v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Rouillard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/147722" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739472v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739482v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Servet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739485v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739490v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739497v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739500v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633870v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633869v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633861v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633860v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633863v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Desagulier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856434v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856433v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856435v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124027v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124003v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123990v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173357v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Collas" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347431v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347640v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Angelergues" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Belamich" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Marie Caron" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Cl&#233;ment" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dugnat" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347487v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347469v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739664v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744791v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744782v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744777v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744796v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744809v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744784v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744834v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745473v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744841v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744816v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745493v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745212v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745198v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745225v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739761v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744877v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745196v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745482v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Huiban" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745632v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godefroy Dang Nguyen" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745638v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744869v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745222v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745216v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745241v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745635v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744864v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Tisseron" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745235v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Stora" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745229v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745276v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Landais" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745250v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745269v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745643v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745264v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Le Drian" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745645v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745282v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505180v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte de Varent" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Projet Idee Volet Appropriatik" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513613v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Brice Mensecal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173346v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207017v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mell" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173334v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383483v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383487v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03218664v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mazet" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vallauri" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692032v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745656v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745665v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745669v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745676v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437241v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Fran&#231;ois Marchandise" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kaplan" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Besson" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Chartron" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745678v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/edutice-00001443v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01164360v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173196v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Clerget" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Plantard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bl&#233;haut" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/132iz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505359v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grimault-Leprince" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Joffredo-Lebrun" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.12298" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363303v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Perret" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.12394" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173250v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799617v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Puzos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Hardouin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1092335ar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363347v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Serreau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gu&#233;rin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04526885v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Gu&#233;rillot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soazig Lalancette" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362477v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/fp.2020.686" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345378v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345424v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan y Bernard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jehel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739519v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Le Ch&#234;ne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01810703v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Keerle" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Th&#233;mines" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Boudesseul" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Danic" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739514v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739630v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745294v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739591v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739688v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739596v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Andr&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739658v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745298v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Devauchelle" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739528v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.1660" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739682v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217913v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Le Mentec" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745301v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745328v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739701v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345608v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739603v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739613v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745320v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745314v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739695v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084277v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739767v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083687v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745389v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084282v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084077v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745433v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745428v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lieury" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745419v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745426v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745453v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745441v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739773v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Trainoir" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739781v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745458v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084287v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084290v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084295v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084292v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084300v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084303v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173368v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173374v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173432v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Lameul" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173411v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173393v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173427v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345779v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345767v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346854v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345840v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346885v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346721v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345741v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346757v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345818v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346797v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346636v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346390v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345797v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172004v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sorin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345829v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345529v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345856v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346406v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347051v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346412v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345637v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345548v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346500v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346417v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347112v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347085v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345579v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346511v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346532v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346407v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346398v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345570v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346404v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346403v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744332v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347186v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346991v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347148v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346552v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347309v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744550v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346542v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744334v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347248v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744336v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346561v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02442625v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346576v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347278v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347215v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744574v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rallet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739791v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739785v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744557v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347400v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739825v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739820v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739811v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744567v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744296v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347353v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739814v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Marchandise" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345461v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744306v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345469v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740238v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347329v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744310v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345721v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744602v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744093v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346608v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744096v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744621v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740244v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744595v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744613v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744608v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744121v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744110v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744640v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740181v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740169v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Fontar" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Andr&#233;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744315v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739831v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744633v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739844v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744196v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744150v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Boboc" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Riot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744710v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744665v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744670v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744319v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744646v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739879v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Suire" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740186v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744327v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744655v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744205v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Paquelin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084119v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739895v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740196v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744719v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744717v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744223v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Louis Baron" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740190v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744229v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744208v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739934v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744727v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709053v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arenou" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Landais" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740218v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744725v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740223v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633865v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709118v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744732v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744750v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744263v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740226v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744253v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744244v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744735v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744754v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740235v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740132v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740164v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Moisy" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383174v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173296v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739461v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Camus-Vigu&#233;" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739462v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739466v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514609v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Rouillard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/147722" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739472v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739485v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739482v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Servet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739490v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739497v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739500v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633870v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633869v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633861v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633860v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633863v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Desagulier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856434v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856433v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856435v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124003v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124027v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123990v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173357v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Collas" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02901075v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Boucher" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02901065v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02901060v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02901054v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347431v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347487v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347640v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Angelergues" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Belamich" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Marie Caron" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Cl&#233;ment" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dugnat" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347469v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739664v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744791v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744782v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744777v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744796v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744809v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744784v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744834v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745473v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744841v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744816v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745196v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744877v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739761v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745632v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godefroy Dang Nguyen" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745482v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Huiban" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745225v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745212v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745198v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745493v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744869v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745638v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745222v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745216v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745241v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745635v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744864v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Tisseron" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745235v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Stora" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745229v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745276v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Landais" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745250v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745269v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745643v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745264v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Le Drian" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745645v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745282v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505180v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte de Varent" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Projet Idee Volet Appropriatik" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513613v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Brice Mensecal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173346v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207017v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mell" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173334v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383483v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383487v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03218664v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mazet" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vallauri" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692032v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745656v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745665v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745669v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745676v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437241v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Fran&#231;ois Marchandise" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kaplan" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Besson" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Chartron" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745678v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/edutice-00001443v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01164360v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>