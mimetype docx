--- v1 (2026-04-06)
+++ v2 (2026-05-02)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pascal PLANTARD </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Curriculum vitæ</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Nom : PLANTARD  Prénom : Pascal**</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professeur des Université en Sciences de l’Éducation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologue des usages éducatifs des technologies numériques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Etablissement(s) d’affectation au cours des deux dernières années :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Rennes 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire ou école doctorale :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CREAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Centre de Recherche sur l’Éducation, les Apprentissages et la Didactique (EA N°3875)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Titre thèse :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approche Clinique de l’Informatique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Titre HDR :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie des usages du numérique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Domaines de spécialité scientifique au sein de la section :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anthropologie des usages,E.éducation, E.inclusion, Fracture numérique, technologies éducatives, anthropologie sociale et culturelle, communications numériques, vulnérabilité sociale, situation de handicap, jeunesse, ingénierie pédagogique et de formation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">***Activité scientifique***</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encadrement et animation :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre permanent du </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CREAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Équipe d’accueil N°3875</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre de Recherche sur l’Éducation, les Apprentissages et les Didactiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre élu du Conseil d’Unité du CREAD de 2004 à 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable de l’axe « TEF : Technologies pour l’Éducation et la Formation : conceptions, modélisation et usages » du CREAD de 2004 à 2008 (13 chercheurs, 5 associés, 9 doctorants)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre Conseil Scientifique du </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIS M@RSOUIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> depuis 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coordination des programmes E-éducation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coordination des programmes E-inclusion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre (fondateur – Représentant M@rsouin) réseau national SOURIR (Synergie des Observatoires des Usages Régionaux de l'Internet et des Réseaux)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre (fondateur) réseau OFUN (Observatoires Francophones des Usages du Numérique)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du Conseil Scientifique Laboratoire LOUSTIC depuis 2006 (Rep. CREAD)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre (fondateur ) du Conseil d’Administration de la Cantine Numérique Rennaise de 2009 à 2014 (Représentant M@rsouin-Rennes 2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du Comité Opérationnel de la Chaire « Modélisation des Imaginaires » Institut Mines-Telecom et U R2, de 2012 à 2015 (Représentant U R2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autres responsabilités scientifiques:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Programme </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANR CAPACITY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2014 à 2017) : Autour du concept “d’empowerment”, ce projet vise à questionner le potentiel de la société numérique à distribuer plus égalitairement les capacités d’agir.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable de la recherche qualitative et sur les pratiques numériques des enfants et des adolescents.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Partenaires : FING, CREAD, ESO, Mines-Telecom Bretagne (3 équipes GIS M@rsouin)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Programme « </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technographie d’un collège connecté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> » (2013 à 2014) SG MAP (Secrétariat général pour la modernisation de l’action publique – Service du 1er Ministre) et DNE (Direction du Numérique pour l'Éducation du MEN)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Direction scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Partenaires : CREAD, ESO (2 équipes GIS M@rsouin)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Programme </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANR INEDUC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2012 à 2014) : Les parcours scolaires, numérique et de loisirs des collégiens.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable de la recherche qualitative et sur les pratiques numérique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Partenaires : ESO, CREAD, CEREQ de Caen (2 équipes GIS M@rsouin)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Programme </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Recherche internationale sur les Étudiants et Internet (2006 à 2012)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Direction scientifique du sous-programme REBI (2006 à 2008) :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Recherche sur les Étudiants de Bretagne et Internet</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Partenaires : CREAD, Telecom Bretagne (2 équipes GIS M@rsouin)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Université de Montréal, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Jonkoping University, Suède</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Ulrika Sjöberg, Halmstad University, Suède</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Universidad del Estado de Morelos, Cuernavaca</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Universidad de Guadalajara</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable scientifique de l’organisation des ÉTÉs TIC de Bretagne de 2007, Université Rennes 1, Rennes 2 et Conseil Régional de Bretagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encadrement :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3 directions et 2 co-directions de thèse en cours ; 2 co-directions de thèses soutenues</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">51 encadrements de mémoires de Masters 2 : TEF depuis 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Expertises pour 12 revues</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités pédagogiques :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 1998 : Concepteur, fondateur et responsable pédagogique de la filière USETIC-TEF, 3 formations, sur 5 années, unique en France, destinée à la formation des professionnels des usages des TIC. Formations professionnelles, pluridisciplinaires (11 disciplines principalement sciences de l’éducation, de l’information et de la communication et sociologie), en alternance, hybride (incluant des dispositifs d’auto-formation, de formation coopérative et à distance) et mixte (formation initiale et formation continue).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">*OS*</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACL</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTN</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INV</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AP</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications récentes :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plantard, P.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•  (2015). Numérique et éducation : encore un coup de « tablette magique ? », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Administration et Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N°146, juillet 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• (2015). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’imaginaire numérique dans l’éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Collection Modélisations des imaginaires. Paris : Manucius</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• (2015). Le collège et les pratiques numériques des adolescents, In </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossier des cahiers « École et classes populaires : face à face ou côte à côte ? », Les Cahiers Pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N°520, mars 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• (2014). Usages des technologies numériques : innovations et imaginaires. In Musso, P. [dir.] </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrie, imaginaire et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Paris : Manucius pp 57-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• (2014). E-inclusion : approche anthropologique In Meyer, V. [dir.] </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les technologies numériques au service de l’usager… au secours du travail social ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Bordeaux : Les Études Hospitalières. pp. 51-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•  (2013). La fracture numérique, mythe ou réalité ? In </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation permanente, Hors-série sur la société numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris : AFPA. pp. 161-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• (2013). E-inclusion : braconnage, bricolage et butinage In </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Place publique, N°25</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rennes : Place des débats. pp. 16-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• (2011). [dir.] Pour en finir avec la fracture numérique. Limoges : Fyp. Collection Us@ges</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">& Le Mentec, M. :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• (2015). INEDUC : pratiques numériques des adolescents et territoires In </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks and Communication Studies, NETCOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol. 28, N°1-2, Montpellier : France. pp. 168-183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• (2013). INEDUC : focales sur les inégalités scolaires, de loisirs et de pratiques numériques chez les adolescents. In </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TERMINAL N°113, les TIC à l’école</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris : CREIS/L’Harmattan. pp. 79-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">& Le Chêne, V. :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•  (2014). Les perspectives d’E-inclusion dans le secteur du handicap mental In </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TERMINAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°115, Pratiques des outils numériques et relations sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris : CREIS/L’Harmattan. pp. 11-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">& André, G. :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• (2015). Adolescences numériques ? Génération « Y » et inégalités éducatives In Les familles et les technologies numériques – </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N°e304, Mons : Belgique. pp. 168-183</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour en finir avec les « 13 millions » ? Au défi de rendre compte de l’éloignement du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Clerget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Bléhaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 139, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/132iz⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être élève, être enseignant à l’ère numérique : entre avancées égalitaires et inégalités nouvelles. Edito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Grimault-Leprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Joffredo-Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 55, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ree.12298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capital culturel numérique des enseignants et territoires apprenants. Analyses des ressources et des parcours d’appropriation du numérique par les enseignants dans des tiers lieux coopératifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 55, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ree.12394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05363303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendre visibles les inégalités numériques : concepts et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Clerget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palimpseste. Sciences, humanités, sociétés </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation inclusive au numérique en période de confinement : des ingénieries bouleversées. Étude de cas de la préparation numérique à travers la notion d’environnement capacitant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Puzos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Phronesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (4), pp.75-95. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1092335ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'école face à la pandémie La pandémie de Covid-19 : un fait social total &amp;quot;numérique&amp;quot; en éducation ? Approche anthropologique des pratiques numériques éducatives en Bretagne pendant les confinements de 2020 à 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Serreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 200, pp.166-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05363347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique a-t-il aidé les Français à mieux vivre le confinement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Guérillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soazig Lalancette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des Mines - Enjeux Numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04526885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques numériques des enseignants en Bretagne pendant le confinement. Analyse anthropologique des premières données qualitatives et quantitatives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation et profession : revue scientifique internationale en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28 (4 hors-série), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18162/fp.2020.686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05362477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mythes, rites et tribus numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation permanente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Le numérique, une illusion pédagogique ?, 219/2019-2, pp.116-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tablette, smartphone, console, télé, ordi... Faut-il les interdire aux enfants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan y Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jehel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSERM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, https://www.inserm.fr/actualites-et-evenements/actualites/tablette-smartphone-console-tele-ordi-faut-il-interdire-enfants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'E-inclusion des personnes en situation d'incapacités cognitives ou psychique dans les établissements médico-sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Le Chêne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement humain, handicap et changement social/Journal of Human Development, Disability and Social Change </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25, pp.75-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des fonctions d’un glossaire dans un programme de recherche pluridisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Keerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Thémines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Boudesseul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Danic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appropriation des TICE par les personnes avec déficiences intellectuelles et troubles psychiques en contexte d’établissements médico-sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Le Chêne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; formations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.e306</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions d'e-inclusion? Stratégies d'accompagnement et processus d'appropriation des technologies numériques dans le champ des ESAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Le Chêne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'Actif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Impacts des TIC et du numérique sur les pratiques professionnelles dans les ESSMS, 496</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un processus inavouable de sur-exclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lien social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1207, pp.28-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérique et inégalités éducatives? Du coup de tablette magique à l'e-éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4ème trimestre 2016 (186), pp.27-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropologie des usages des technologies numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Champs culturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Avril</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolescences numériques? Génération &amp;quot;Y&amp;quot; et inégalités éducatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; formations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Les familles et les technologies numériques, e306, pp.111-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérique? Entre potentialités et risques pour le travail social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du Travail Social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Le numérique, nouveau paradigme sociétal?, 83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accompagnement : un &amp;quot;coming out&amp;quot; pédagogique pour l'enseignement supérieur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Devauchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Café Pédagogique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temps numériques et contretemps pédagogiques en Collège Connecté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16, pp.En ligne. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/dms.1660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mythe de la fracture numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réalités familiales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INEDUC : pratiques numériques des adolescents et territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Le Mentec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28-3/4, pp.217-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01217913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La génération numérique passée au scan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'exclusion numérique se définit par les usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connexion sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-inclusion et handicap mental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Le Chêne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches sur la société du numérique et ses usages - M@rsouin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérique et éducation : encore un coup de &amp;quot;tablette magique&amp;quot; ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Administration &amp; éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, https://www.cairn.info/revue-administration-et-education-2015-2-page-63.htm#</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérique et éducation: encore un coup de &amp;quot;tablette magique&amp;quot;?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Administration &amp; éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 146, pp.63-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le collège et les pratiques numériques des adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 520</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enjeu n'est pas l'innovation technologique mais l'innovation sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'AFIM (Agence Fédérale d'information mutualiste)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérique à l'école : l'Etat et le coup de &amp;quot;tablette magique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde.fr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, http://archives.lesclesdedemain.lemonde.fr/education/numerique-a-l-ecole-l-etat-et-le-coup-de-tablette-magique-_a-75-4983.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contre la &amp;quot;fracture numérique&amp;quot;, pas de coup de tablette magique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Projet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Le numérique, une chance pour l'école?, 345, pp.23-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les perspectives d'e-Inclusion dans le secteur du handicap mental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Le Chêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Pratiques des outils numériques et relations sociales, 115, pp.11-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La professionnalisation des animateurs multimédia en question? Usages, formations et médiations numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet: interactions et interfaces - M@rsouin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3, pp.121-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ineduc : Focales sur les inégalités scolaires, de loisirs et de pratiques numériques chez les adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Le Mentec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Enseignement, informatique, TIC et société, 113-114, pp.79-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se limiter à distribuer une tablette numérique à chaque collégien est un non-sens éducatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AEF info</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 489494</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INEDUC : focales sur les inégalités scolaires, de loisirs et de pratiques numériques chez les adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Le Mentec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Les TIC à l'école, 113-114, pp.79-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fracture numérique, mythe ou réalité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation permanente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.161-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis d'expert : comment l'internet mobile réveille le monde du handicap mental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vivre ensemble</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 113, pp.6-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refondation de l'école, redressement économique et numérique, quelles cohérences ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Devauchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lieury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expresso (L') (café pédagogique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 26 fév. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accès au numérique, un défi pour les personnes handicapées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Actualités sociales hebdomadaires : ASH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2819-2820, pp.36-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refondation de l'école, redressement économique et numérique, quelles cohérences ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Devauchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lieury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EducPros</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 27 fév. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les TIC, facteur d'inclusion ou d'exclusion sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 56, pp.12-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le secteur se réveille doucement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grand Angle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Les travailleurs sociaux tâtonnent sur le web, Travail social actualités, 34, pp.18-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'anthropologie des usages du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Trainoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le numérique en sociétés - M@rsouin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2, pp.175-195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">StigmaTIC: errances et technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Trainoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches sur la société du numérique et ses usages - M@rsouin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1, pp.17-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'exclusion numérique se définit par les usages, interview pour le dossier spécial numérique et travail social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Actualités sociales hebdomadaires : ASH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2631</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informatique et intégration : le village planétaire est-il encore possible ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VEI enjeux : migrants formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 119, pp.24-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’éducation virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VEI enjeux : migrants formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, LES NOUVELLES TECHNOLOGIES ET L’EXCLUSION, 119, pp.142-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informatique et intégration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Païdeusis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, LES NOUVELLES TECHNOLOGIES ET INTÉGRATION, 19, pp.25-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A.M., R.A.M., tous les chemins mènent à la R.O.M.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre du GRAPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, L’enfant et les savoirs, 27, pp.93-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinique, Technologie et social, parcours de ruptures à l'université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives documentaires en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 38, pp.54-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno et le LOGO – Clinique et informatique en psychopédagogie des adultes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VST - Vie sociale et traitements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 39, pp.19-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (132)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les inégalités numériques éducatives : état des lieux des recherches en Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Clerget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Serreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude du Gtnum « GoData ».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lever le voile sur l’éloignement du numérique : approches conceptuelles et quantification du phénomène en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Clerget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés en crise et travail social : Explorer les dynamiques politiques, de formations, de recherches, d’interventions et d’expériences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIFRIS, Jul 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dynamiques coopératives à l’œuvre dans le projet DUNE-DESIR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Clerget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Serreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agir ensemble dans l’enseignement supérieur : enjeux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale de Pédagogie Universitaire, May 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation pédagogique et usages du numérique dans l’enseignement supérieur : la question du pouvoir d’agir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Clerget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'éducation et la formation face aux grands défis de notre temps : les migrations, la société numérique et le développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association mondiale des sciences de l'éducation, Jun 2022, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répondre à la « crise » de l’enseignement supérieur par le numérique ? L’innovation pédagogique et numérique dans le projet DUNE-DESIR.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Clerget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crise(s) en éducation et en formation dans un monde globalisé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Est Créteil, Laboratoire Interdisciplinaire de Recherche sur les Transformations des pratiques Educatives et des pratiques Sociales (LIRTES), Nov 2022, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail coopératif dans le projet DUNE-DESIR : Un exemple de rencontre entre des professionnels de l’enseignement, de l’accompagnement, et de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Clerget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeux actuels et futurs de la formation et de la profession enseignante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche interuniversitaire sur la formation et la profession enseignante, May 2022, Montréal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etats des recherches en Bretagne sur le numérique et les inégalités : approche socio-anthropologique et communicationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Grimault-Leprince</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence pour l'Inspection Générale de l'Education Nationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGEN; Carré Suffren, Apr 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vulnérabilités sociales et culturelles face aux écrans : approche anthropologique et communicationnelle. Conférence introductive.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire commun</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie des sciences; Académie nationale de médecine; Académie des technologies sur l'enfant, l'adolescent, la famille et les écrans; Institut de France, Apr 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation-action : Education et pratiques numériques des jeunes : objectiver les pratiques par la recherche pour construire des projets pédagogiques numériques pertinents vis-à-vis du public et du contexte social et culturel en Martinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Rendez-vous du Numérique éducatif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lycée Bellevue, Jan 2019, Fort-de-France, Martinique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques numériques des jeunes et inégalités éducatives : approche anthropologique et communicationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence pour le Conseil Scientifique de l'Education Nationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Méta-Cognition; Carré Suffren, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment PENSER l'accès pour tous dans le contexte de dématérialisation des démarches. Conférence d'ouverture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude FEPEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, French Tech Rennes-St Malo; La Mabilais, Jan 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La santé mentale à l'ère du numérique : approche anthropologique et communicationnelle. Conférence d'ouverture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée santé mentale à l'ère du numérique, semaine d'Information sur la santé mentale (SISM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil Rennais de la santé Mentale; Ville de Rennes - Maison des associations, Mar 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etats des recherches en Bretagne sur le numérique et les inégalités : approche socio-anthropologique et communicationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Grimault-Leprince</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence pour la DNE aux rencontres de l'ORME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ORME; Palais du Faro, Apr 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique, ange ou démon pour la santé mentale : approche anthropologique et communicationnelle. Conférence d'ouverture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée santé mentale à l'ère du numérique, semaine d'Information sur la santé mentale (SISM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CD 93; Hôtel de Ville, Mar 2019, Bondy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre communication et usage : osez le numérique avec les personnes accompagnées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence pour les rendez-vous du travail social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil régional du travail social; Métropole Rouen-Normandie; UNAFORIS-ASKORIA, Mar 2019, Saint-Brieuc, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation-action : Territoire, établissement et appropriation des technologies numériques par les enseignants : comment prendre en compte l'interculturalité en Martinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Rendez-vous du Numérique éducatif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège Asselin de Beauville, Jan 2019, Ducos, Martinique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inclusion numérique et santé mentale : enjeux et perspectives. Conférence d'ouverture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée santé mentale à l'ère du numérique, semaine d'information sur la santé mentale (SISM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil Malouin de la santé mentale, Apr 2019, Saint-Malo - La Découverte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fractures numériques, inégalités éducatives, communication, médias et usages des technologies numériques. Conférence d'ouverture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Rendez-vous du Numérique éducatif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lycée Acajou 2, Jan 2019, Le Lamentin, Martinique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux sociaux, usages, communication, visibilité et harcèlement : les apports de la recherche. Conférence introductive.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire national sur l'intervention de la prévention spécialisée et des réseaux sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil national du travail social; ASKORIA, Apr 2019, Rouen - Seine Innopolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérique et travail social : entre social business et empowerment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Sorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude : Quels territoires et quelles régulations pour gouverner les solidarités ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sciences Po Rennes, Jan 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Divide ? Contribution à une analyse anthropologique et communicationnelle de la fracture numérique et de l'e-inclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence pour le séminaire de recherche de la Chaire : Accessibilité, droits et citoyenneté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPN12 Santé-Solidarité; Laboratoire interdisciplinaire pour la sociologie économique - Lise; CNAM, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transition numérique de l’intervention sociale : enjeux et perspectives. Conférence d'ouverture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium international Ethique et travail social : nouvelles voies pour la pensée et pour l'action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Revue Nouvelles Pratiques Sociales; Association Internationale pour la Formation, la Recherche et l'Intervention Sociale - AIFRIS; UQAM, Mar 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages du numérique et éducation populaire : une approche anthropologique et communicationnelle. Conférence d'ouverture.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confrence d'ouverture au Congrés annuel de la fédération des MJC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération des MJC, Jan 2019, Dole, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centres sociaux et numérique : enjeux et perspectives. Conférence d'ouverture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum annuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération des centres sociaux 49 et 53, Mar 2018, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat de la recherche sur l'inclusion numérique. Conférence d'ouverture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum "La transition numérique dans les collectivités territoriales"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CD 86, Dec 2018, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ado 2.0 : les enjeux du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel de l'ACOPF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Conseiller.e.s d'orientation-Psychologues, Sep 2018, Lannion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à une analyse anthropologique de l'inclusion : communication, médiation et usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque scientifique international Regards croisés sur l'Education Inclusive et les Technologies Numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MISHA; Université de Strasbourg, Apr 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour vers le futur de la médiation numérique. Conférence d'ouverture.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique international Web Walker</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lab-Access Askoria, Dec 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle action publique pour une société numérique ? Table ronde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Numérique en Commun</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NEC; Cité de l'architecture et du patrimoine, Sep 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transition numérique en bibliothèque : enjeux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel de l'ADBGV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des directrices et directeurs des bibliothèques municipales et groupements intercommunaux des villes de France, Oct 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagnement, communication et médiation face au &amp;quot;tout numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UNIFAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Narbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toi, Moi, Nous et le monde numérique... Conférence d'ouverture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum "Le numérique et les âges de la vie"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mairie, Oct 2018, Eragny, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital divide & Social Business</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque scientifique international Vitual Schola</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cité de l'architecture et du patrimoine, Oct 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techno-imaginaire et raisons pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire doctoral "les sciences humaines au défi du numérique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Secteur SHS; Université de Poitiers; EMF, Jan 2018, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à l'anthropologie des usages ou comment comprendre les mondes numériques. Conférence d'ouverture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude nationale de la fédération des IRTS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Régional de Travail Social; Centre des congrès, Jan 2018, Montbéliard, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des parcours d'appropriation des instruments numériques. Conférence d'ouverture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire des DAN de la DNE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDUSPOT; Palais des congrès, Mar 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les centres sociaux face au &amp;quot;numérique&amp;quot;. Conférence d'ouverture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de la fédération des centres sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PdL, Dec 2018, Chemillé, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropologie des fractures médiatiques et numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque scientifique international Fractures corporelles/Fractures numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Cognitique - MSH, Dec 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre et construire l'e-inclusion. Quels enjeux pour les bibliothèques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque des Bibliopôles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bibliopôles; CD 49, Jun 2018, Le Lion d'Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique dans la vie quotidienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université populaire d'ATD Quart-Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ATD Quart-Monde, Feb 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techno-imaginaires et raisons pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire doctoral du secteur SHS de l'Université de Poitiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMF; Université de Poitiers, Jan 2018, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transition numérique de l'intervention sociale : enjeux et perspectives. Conférence d'ouverture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum "La transition numérique dans les collectivités territoriales"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CD 14, May 2018, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour vers le futur de la médiation numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Promeneurs du Net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Askoria, Dec 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat de la recherche sur le numérique éducatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SNUIPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages et Accès pour tous au numérique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IREPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Instance Régionale d'Education et de Promotion de la Santé Bretagne, Nov 2017, La Roche sur Yon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nos jeunes et les réseaux sociaux : formidable aventure ou véritable cauchemar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50 ans de la MGEN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MGEN, May 2017, Pacé, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropo-histoire du numérique à l'école en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'ENS Ulm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS; EHEss, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'e-inclusion... Conférence introductive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque LabAcess</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Askoria, Dec 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'e-inclusion...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence introductive au Colloque annuel de l'AFNIC-Fondation de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Fonderie de l'Image, Dec 2017, Bagnolet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication, médiation et numérique : la méthodologie living-lab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque-formation des ateliers de CANOPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau de création et d'accompagnement pédagogiques, Mar 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art et Anthropologie des usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Supérieure Européenne de l'Image </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EESI, Mar 2017, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La &amp;quot;révolution numérique&amp;quot;, un &amp;quot;atout&amp;quot; pour les organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque FISAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération nationale pour l'inclusion des personnes en situation de handicap sensoriel et DYS en France, Jun 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques numériques des élèves et autonomisation (Projet e-FRAN Idée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Grimault-Leprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Printemps de la recherche en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités éducatives : quelles pratiques numériques et médiatiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Profession-banlieue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropologie des usages médiatiques et numériques des jeunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DDEC 35</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La &amp;quot;révolution numérique&amp;quot;, un &amp;quot;atout&amp;quot; pour les services publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAF 85</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, La Roche sur Yon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fractures numériques: des inégalités d'accès et d'usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Changer l'Economie : les inégalités sont-elles une fatalité ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APSES; Alternatives Economiques; Les Champs Libres, Jan 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités éducatives et territoires: focales sur les pratiques numériques des adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium "Familles, profesionnel.le.s et technologies numériques", Congrés international d'Actualité de la Recherche en Education et en Formation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AREF; AECSE; ABC-Educ; SSRE; Université de Mons, Jul 2016, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-inclusion des personnes en situation de handicap mental et/ou psychique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Le Chêne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque scientifique international: pour une ville inclusive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RIPPH-CIRRIS; Université Laval, Nov 2016, Laval, Canada. pp.127-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les inégalités éducatives chez les adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littératies du XXIème siècle sens dessus dessous, Colloque final de l'ANR TransLit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 3; Cité des sciences et de l'industrie, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Révolution numérique : vous avez dit Révolution ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès régional FSU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Manoir de la Vicomté, Oct 2016, Dinard, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propositions méthodologiques et théoriques pour éviter le coup de tablette magique et le code enchanté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Sommet du Numérique en Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collectif des Universités du Québec à Montréal, May 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérique et inégalités éducatives chez les adolescents: de l'identification à la compensation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Colloque scientifique international en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collectif des Universités du Québec, May 2016, Montréal Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les inégalités éducatives: focales sur les pratiques numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium "Persévérances scolaires et territoire. Inégalités, risques sociaux, suivi et prévention". 84ème Congrés de l'ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS; Université du Québec à Montréal, May 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'e-education en question? Du coup de tablette magique aux usages pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude GERIICO: Etablissements connectés, bibliothèques augmentées, école étendue: le numérique au défi des usages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GERIICO; Université Lille 3; ESPE site de Lille, Oct 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une anthropologie du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque scientifique international e-education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESENESR-TELUQ, Nov 2016, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies numériques et travail social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée professionnelle du Pôle Solidarités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil départemental du Pas-de-Calais; Maison Départementale des Solidarités, Nov 2016, Saint Pol sur Ternoise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacity: numérique et pouvoir d'agir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Marchandise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">84ème Congrès de l'ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS; Université du Québec à Montréal, May 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fracture numérique : mythes et réalités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Scientifique Ressourcial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Lyon, France. pp.78-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanités numériques: convergences et polémiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque francophone interdisciplinaire "Activité humaine et numérique: en hommage à Monique Linard"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CREAD; AECES, Jan 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fracture numérique : mythes et réalités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Scientifique ESPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESPE, Oct 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques numériques des adolescents dans la famille, au collège et sur les territoires: quelles inégalités? Quelles médiations?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de recherche "Numérique et Education Familiale"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CREF; Université Paris-Ouest, Jan 2016, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'EMI : entre communication, journalisme, numérique et éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque-formation des ateliers CANOPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CANOPE, Nov 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les inégalités éducatives: sens et contresens numériques?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque scientifique international "La sémiotique face aux défis sociétaux du XXIème siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Recherches Sémiotiques, Nov 2015, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les inégalités éducatives : sens et contresens numériques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque scientifique international "La sémiotique face aux défis sociétaux du XXIème siècle"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Recherches Sémiotiques, Nov 2015, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérique: e-éducation et e-inclusion, où en est-on ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres régionales : quelles compétences numériques pour demain ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Région Rhônes-Alpes, Nov 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INEDUC, Collèges connectés, Capacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation des recherches CREAD-Rennes 2, Journée d'étude "autour du numérique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CREN-CREAD; MSH de Nantes, Mar 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'anthropologie des usages à la croisée des sciences de l'éducation et de l'information-communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Colloque IDEKIS "Didactiques, Métiers de l'Humain, Intelligence collective : construction des savoirs et de dispositifs didactiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LISEC; Université de Strasbourg; ESPE site de Colmar, Dec 2015, Colmar, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropologie des usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire TECHNE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Poitiers, Jan 2015, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les imaginaires numériques en éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les jeudis de l'imaginaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire MODIM; Institut Mines-Telecom, Jan 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réinventer les communs avec le numérique: la question de l'e-education?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "La mise en données du monde"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Poitiers; CNRS; Espace Mendès France, Nov 2015, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies numériques et processus d'exclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème rencontres de l'UNAFO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNAFO; Palais des congrés, Nov 2015, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage des technologies numériques : connexions, pratiques et sociabilités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème journée nationale pour la prévention du suicide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PeGAPSe (Promotion et Gestion d'Actions de Prévention du Suicide); UNPS (Union Nationales pour la Prévention du Suicide), Feb 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les collèges connectés et le grand plan numérique pour l'école : que dit la recherche universitaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UNA : Université Numérique d'Automne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation et anthropologie des usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire pluridisciplinaire de la Chaire MODIM (Modélisation des Imaginaires)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Mines-Telecom, Sep 2014, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR INEDUC: présentation et premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Grimault-Leprince</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du CREN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CREN; Université de Nantes, Dec 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solidarités numériques : émancipation, réussite et insertion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 15 ans de Ville Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hôtel de ville de Paris, Feb 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer et piloter un collège connecté: les apports de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ECRITECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INEDUC: pratiques numériques des adolescents et territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Le Mentec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Fontar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème séminaire du GIS Marsouin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, M@rsouin, May 2014, Le Bono, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Cities Need Smart Citizens: about E-education and E-inclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Smart Cities Summit in Morocco and North-Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Ifrane, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usages des TIC avec les adultes en situation de handicap mental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Le Chêne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Scientifique International sur les TIC en Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Québec à Montréal; Université de Montréal, May 2014, Montréal, Canada. pp.81-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-inclusion : de la recherche-action aux approches anthropologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque les technologies numériques au service de l'usager.. au secours de travail social ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nice, Sophia Antipolis, Toulon et GEPSO, Sep 2014, Menton, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-inclusion: les processus d'appropriation des iPad par les personnes en situation de handicap mental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Le Chêne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Somment de l'iPad en Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Québec à Montréal; Université de Montréal, May 2012, Montréal, Canada. pp.93-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compétences numériques étudiantes: de la créativité à l'Université à l'innovation en entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WEBinaire </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Laval (ITIS); Université Rennes 2 (M@rsouin); Cantine Numérique Rennaise, Jun 2014, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail des agents à l'épreuve du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Boboc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connecteur Recherche - Semaine de l'innovation publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGMAP-FING; Le 104, Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'e-inclusion ou comment lutter contre la fracture numérique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences : technologies au quotidien du CNAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lycéens et des étudiants face aux dispositifs numériques d'enseignement et de formation : quelques fausses évidences sur &amp;quot;la génération Y</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du printemps des universités VIVALDI : développer la pédagogie universitaire numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques numériques des lycéens et des étudiants : quelques fausses évidences sur &amp;quot;la génération Y</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque : Apprendre avec le numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MEN; Rectorat; Le Quartz, Apr 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques fausses évidences sur la &amp;quot;fracture numérique&amp;quot; et sur la &amp;quot;génération Y&amp;quot;: les apports de l'anthropologie des usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque scientifique international APPEA "Enfants Mut@nts?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association francophone de psychologie et de psychopathologie de l'enfant et de l'adolescent; Cité des sciences, Oct 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation à l'épreuve du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle "Education permanente"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFPA; CNAM, Nov 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformer la ville en laboratoire vivant des usages du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Suire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Scientifique International ITIS: Bâtir la ville de demain: cinq axes comprendre et construire les villes intelligentes, 81ème congrès de l'ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS; Université de Laval, May 2013, Laval, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EIHM: E-inclusion dans le handicap mental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Le Chêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème séminaire du GIS Marsouin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, M@rsouin, May 2013, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fracture numérique ne se réduit pas, elle se déplace !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table-ronde: comment réduire la fracture numérique ? du colloque Scientifique International ITIS "Bâtir la ville de demain : cinq axes pour comprendre et construire les villes intelligentes", 81ème congrès de l'ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITIS; ACFAS; Université de Laval, May 2013, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence d'ouverture : de la fracture numérique à la mutation des EPN et des métiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres de la Culture Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de la culture et de la communication (secrétariat général); Ministère chargé de la PME, de l'Innovation et de l'Economie Numérique (délégation aux usages d'internet); La Gaité Lyrique, Jun 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figures du collège numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Paquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Marchandise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connecteur Recherches - Futur en Seine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FING; Le 104, Jun 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ineduc : les inégalités scolaires, de loisirs et pratiques numériques chez les adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Fontar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Le Mentec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e séminaire Marsouin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS Marsouin, May 2013, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-réputation collective et construction des identités individuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Usage des médias sociaux: enjeux sur la e-reputation des organisations, 81ème congrès de l'ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS; Université de Laval, May 2013, Laval, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde de clôture: société et économie numériques, prospective des ruptures et innovations. Axe continuité et ruptures sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grand Colloque des Sciences et Technologies de l'Inofrmation et de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence Nationale de la Recherche, Jan 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques repères sur les usages, les fractures numériques et la génération Y en Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Médiathèque de Lorient, Nov 2012, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre le numérique : quelques repères anthropologiques sur les usages, les fractures numériques et la génération Y en Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque: Apprendre avec le Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MEN; Rectorat; Les champs libres, Nov 2012, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Education et nouvelles formes d'apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Paquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connecteur Recherche - Futur en Seine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FING; Le 104, Jun 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages et médiations numériques: pour la professionnalisation des animateurs multimédias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème séminaire du GIS Marsouin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, M@rsouin; Océanopolis, May 2012, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaginaires et modélisation des usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Modélisation des Imaginaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Rennes 2, Jun 2012, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INEDUC: focales sur les inégalités scolaires, de loisirs et de pratiques numériques chez les adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée internationale de la recherche: humanités et numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Rennes 2, Jun 2012, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage, Individualisation et Médiation Numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Scientifique International sur les TIC en Education </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Québec à Montréal; Université de Montréal, May 2012, Montréal, Canada. pp.297-306</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fractures numériques, l'état des savoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Internet pour tous</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Fontenay-sous-Bois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fracture numérique : formes anciennes et nouvelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Arenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Landais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Trainoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Citoyens connectés et innovation sociale. Rencontres communication et technologies nouvelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définir le numérique populaire?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étés TIC de Bretagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil Régional de Bretagne; Université Rennes 1; Université Rennes 2, Jun 2011, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on encore parler de fracture numérique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoom recherche : le numérique dans les quartiers politique de la ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Délégation à la politique de la Ville et de l'intégration, Apr 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La M@rsouin s'immerge...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Trainoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème séminaire du GIS Marsouin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, M@rsouin, May 2011, Benodet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">StigmaTIC : errances et technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Trainoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème séminaire M@rsouin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Dinan, France. pp.17-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00633865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fractures numériques : l’état des savoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Le Mentec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Trainoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afterwork de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Cantine Numérique, Jan 2011, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jeunes et les usages des TIC en Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Poste - IEP Rennes, Nov 2010, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'e-inclusion : l'état des savoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Internet solidaire : exclusions et inclusions dans la société numérique du 21ème sicèle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Assemblée Nationale, Mar 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation sociale et numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matinale FING - Les 2 ans de la cantine - Silicon sentier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FING, Jan 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insertion et Education (Président)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème séminaire du GIS Marsouin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, M@rsouin, Jun 2010, Dinan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation professionnelle et insertion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée nationale FNARS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FNARS, Jun 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles pistes de travail pour avancer vers l'e-inclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème forum des usages coopératifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropologie des usages des TIC : focales sur la fracture numérique et l'e-inclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Recherche et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Monde/La Recherche; Collège de France, Jun 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repères scientifiques sur l'e-inclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Le numérique au service de la solidarité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Assemblée Nationale, Sep 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REBI: Recherche sur les Etudiants de Bretagne et Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étés des TIC de Bretagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil Régional de Bretagne; Université Rennes 1; Université Rennes 2, Jun 2011, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropological approach of ICTE in higher education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">V International Conference on Multimedia and ICTs in Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISB - Internet and the Students in Brittany: hindrances and uses of the Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Moisy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">V International Conference on Multimedia and ICTs in Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Lisbon, Portugal. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etre élève, être enseignant à l'ère numérique : entre avancées égalitaires et inégalités nouvelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Grimault-Leprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Joffredo-Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 55, 2024, Revue Recherche en éducation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05383174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformations pédagogique et numérique de l'enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Clerget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Serreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines. 2022, 978-2-35671-772-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bibliothèques et la transition numérique: les ateliers internet, entre injonctions sociales et constructions individuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Camus-Vigué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BPI-Presses de l'ENSSIB, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'imaginaire numérique dans l'éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Manucius, 2015, Collection Modélisations des imaginaires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'insertion par l'activité économique: pédagogies de l'alternance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CARIF, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les liens entre la scolarité des adolescents, leur contexte de vie et leurs usages du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Grimault-Leprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Rouillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I. Danic; M. Hardouin; R. Keerle; P. Plantard; O. David. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adolescent.e.s des champs, adolescent.e.s des villes. La construction spatiale des inégalités éducatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.62-77, 2022, 978-2-7535-8488-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropologie des usages des technologies numériques à la croisée des sciences de l'éducation et des sciences de l'information-communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frisch, M. (dir.). Constructions de savoirs et de dispositifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.99-118, 2018, Collection ID</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fracture numérique: visages et usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plantard, P. &amp; Camus-Vigué, A. (dir.). Les bibliothèques et la transition numérique: les ateliers internet, entre injonctions sociales et constructions individuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BPI-Presses de l'ENSSIB, pp.17-27, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bibliothèques et la transition numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Camus-Vigué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Servet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plantard, P. &amp; Camus-Vigué, A. (dir.). Les bibliothèques et la transition numérique: les ateliers internet, entre injonctions sociales et constructions individuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BPI-Presses de l'ENSSIB, pp.7-16, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les trois pouvoirs de la médiation numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plantard, P. &amp; Camus-Vigué, A. (dir.). Les bibliothèques et la transition numérique: les ateliers internet, entre injonctions sociales et constructions individuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BPI-Presses de l'ENSSIB, pp.201-207, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages des technologies numériques: innovations et imaginaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musso, P. (dir.). Industrie, imaginaire et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Manucius, pp.57-68, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-inclusion: approche anthropologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meyer, V. (dir.). Les technologies numériques au service de l'usager.. au secours du travail social?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Etudes Hospitalières, pp.51-60, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour en finir avec la fracture numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Plantard P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour en finir avec la fracture numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fyp, pp.139-159, 2011, Us@ges</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00633870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie des usages des TIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Plantard P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour en finir avec la fracture numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fyp, pp.17-39, 2011, Us@ges</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00633869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'e-inclusion... Les TICE dans les dispositifs d'insertion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sidir M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La communication éducative et les TIC : épistémologie et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès / Lavoisier, pp.261-290, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00633861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'aventure en aventure, Auto-poïèse autour de l'objet hypermoderne en éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Taylor P. et Larc'hantec M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La poétique et la musique en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.75-88, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00633860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche anthropologique des TICE dans les formations professionnelles supérieures : modélisation, ingénierie et anthropologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Desagulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sidir M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La communication éducative et les TIC : épistémologie et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès / Lavoisier, pp.157-187, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00633863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formations professionnelles à l'université : la question de l'alternance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compétences, emploi et enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.269-275, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00856434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compétences collectives et travail collaboratif ; l'introduction des TICe dans l'enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compétences, emploi et enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.175-181, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00856433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les étudiants et la démocratisation face à l'emploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'entrée des jeunes dans la vie active</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions REgards/Syllepse, pp.47-57, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00856435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GTnum CREAD DISPAR #disparites_num - Forme scolaire et numérique .Bulletin de veille - Groupes thématiques numériques de la Direction du numérique pour l'éducation (Ministère de l'Éducation nationale et de la jeunesse) 2020-2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Serreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04124003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GTnum CREAD DISPAR #disparites_num - La forme scolaire après le confinement. Bulletin de veille - Groupes thématiques numériques de la Direction du numérique pour l'éducation (Ministère de l'Éducation nationale et de la jeunesse) 2020-2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Serreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04124027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GTnum CREAD DISPAR #disparites_num - La notion de forme scolaire. Bulletin de veille - Groupes thématiques numériques de la Direction du numérique pour l'éducation (Ministère de l'Éducation nationale et de la jeunesse) 2020-2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Serreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérisation des services administratifs dans les communes bretonnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Clerget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Collas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des pratiques numériques juvéniles différentes selon le genre. un reflet des inégalités hommes-femmes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02901075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités d'usages entre les jeunes - Les déterminants socio-économiques et culturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02901065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Digital Natives...Ils sont encore là?!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02901060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cultures numériques des jeunes ont-elles une place dans l'institution scolaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, https://www.reseau-canope.fr/agence-des-usages/dossiers-thematiques_pratiques-et-usages-juveniles.html#bandeauPtf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02901054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview : Il est urgent d'arrêter de fétichiser le discours médiatique des géants du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview : Allô, allô, monsieur l'ordinateur... Bienvenue dans l'ère du digitalosaure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tribune : &amp;quot;Enfants face aux écrans, ne cédons pas à la démagogie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Angelergues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Belamich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Marie Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dugnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview : L'exclusion numérique, un nouveau fléau social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérique et inégalités éducatives: du coup de &amp;quot;tablette magique&amp;quot; à l'e-education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques numériques des jeunes : que dit la recherche ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique : des enjeux d'éducation partagée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le citoyen-patient-usager connecté-auteur de sa santé et l'hôpital : état des lieux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La santé à l'heure du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques numériques des adolescents : quelles inégalités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies numériques et travail social : risques et opportunités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edito de l'E-inclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-inclusion, &amp;quot;fractures numériques&amp;quot;, internet social et éducation populaire : restitution des travaux de recherche du GIS M@rsouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiation numérique dans tous ses états</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérique et Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence d'ouverture : l'assistant familial et le numérique : enjeux, usages et nouvelles pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropologie des usages et TICE : avec, par et dans le numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-inclusion: braconnage, bricolage et butinage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.16-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages et pratiques numériques des bretons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Godefroy Dang Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer les usages du numérique au niveau régional : l'apport des sciences humaines et sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Huiban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utilisateur a toujours raison !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages du numérique et jeunesse : quelles pistes pour repenser l'innovation sociale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence d'ouverture : les TIC et vous ? Pratiques professionnelles, relation avec l'usager : évolution ou révolution ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-inclusion : l'état des savoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérique et travail social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formations qualifiantes pour les animateurs multimédia : l'expérience USETIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence d'ouverture : les TIC dans la société d'aujourd'hui et leur impact dans l'action-sociale et médico-sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropologie des usages et TICE : avec, par et dans le numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les influences culturelles des jeunes collégiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grandeurs et décadences des notions de toxicomanie, d'addiction et dépendance au numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies numériques et protection de l'enfance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Tisseron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placement.familial@TIC-en-Bzh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Tisseron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Stora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La génération Y en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fracture numérique : formes anciennes et nouvelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Trainoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Arenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Landais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence d'ouverture : les TIC, facteur d'inclusion ou d'exclusion sociale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Education populaire et TIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages et pratiques numériques des jeunes en errance de Rennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Trainoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Question de confiance ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Le Drian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeunesse et TIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'e-inclusion : histoires de fracture, d'exclusion, d'insertion, d'inclusion... et d'usages des TIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport sur la gouvernance du dispositif des Coopératives Pédagogiques Numériques (CPN) : politiques numériques à diverses échelles, formation continue et organisation hiérarchique des CPN.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte de Varent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Idee Volet Appropriatik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les freins psychosociaux à l'usage du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Brice Mensecal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Clerget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Serreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agence nationale de la cohésion des territoires. 2025, https://labo.societenumerique.gouv.fr/fr/articles/la-soci%C3%A9t%C3%A9-num%C3%A9rique-fran%C3%A7aise-comprendre-les-freins-psychosociaux-%C3%A0-lusage-du-num%C3%A9rique/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les professionnels de la médiation numérique au défi de l’éloignement numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Brice Mensecal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Clerget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Serreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agence nationale de la cohésion des territoires. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GTnum CREAD DISPAR #disparites_num - Plan de gestion de données - Groupes thématiques numériques de la Direction du numérique pour l'éducation (Ministère de l'Éducation nationale et de la jeunesse) 2020-2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Serreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CREAD; Université Rennes 2. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04207017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définir et quantifier l’éloignement du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Bléhaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Clerget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Serreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agence nationale de la cohésion des territoires. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse scientifique du projet ANR e-FRAN Idée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Grimault-Leprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caisse des dépôts - Institut pour la recherche et Banque des territoires. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05383483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic territorial. Projet ANR e-FRAN Idée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Grimault-Leprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caisse des dépôts - Institut pour la recherche et Banque des territoires. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05383487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès aux droits et lutte contre le non-recours dans un contexte de dématérialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Sorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Vallauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Labacces. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03218664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technographie du Collège Connecté Léonard De Vinci à Saint-Brieuc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Le Chêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Le Mentec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Rouillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Collège Léonard de Vinci. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01692032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technographies des collèges connectés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SG MAP; DNE. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EIHM : E-Inclusion dans le secteur du Handicap Mental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Fondation "Solidarités numériques"; UNAPEI; DUI (Délégation aux Usages d'Internet). 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation professionnelle des animateurs multimédia et avenir des EPN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] DUI (Délégation aux Usages d'Internet). 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport pour la création du réseau OFUN (Observatoire Francophone des Usages du Numérique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] OFUN. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARP PRISE 2011. Prospective des ruptures et innovations dans la société et l'économie : synthèse de l'Atelier de Réflexion Prospective : Tendances lourdes, Inconnues et Tensions fondatrices pour la société et l'économie numériques à l'horizon 2030</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-François Marchandise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Kaplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Dpt Management Marketing et Stratégie (Institut Mines-Télécom Business School (Institut Mines-Télécom)); Fondation pour l'Internet de Nouvelle Génération ; Dispositifs d'information et de communication à l'ère du numérique (CNAM); Centre de Recherche sur l’Éducation les Apprentissages et la Didactique – EA 3875 (Université Rennes 2); Analyse des Dynamiques Industrielles et Sociales (Université Paris 11). 2011, pp.107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-inclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] DUI (Délégation aux Usages d'Internet). 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche Clinique de l'Informatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. Université de Nanterre - Paris X, 1992. Français. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00001443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropologie des usages du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anthropologie sociale et ethnologie. Université de Nantes, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01164360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId352"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pascal PLANTARD </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Curriculum vitæ</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Nom : PLANTARD  Prénom : Pascal**</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professeur des Université en Sciences de l’Éducation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologue des usages éducatifs des technologies numériques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Etablissement(s) d’affectation au cours des deux dernières années :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Rennes 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire ou école doctorale :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CREAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Centre de Recherche sur l’Éducation, les Apprentissages et la Didactique (EA N°3875)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Titre thèse :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approche Clinique de l’Informatique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Titre HDR :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie des usages du numérique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Domaines de spécialité scientifique au sein de la section :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anthropologie des usages,E.éducation, E.inclusion, Fracture numérique, technologies éducatives, anthropologie sociale et culturelle, communications numériques, vulnérabilité sociale, situation de handicap, jeunesse, ingénierie pédagogique et de formation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">***Activité scientifique***</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encadrement et animation :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre permanent du </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CREAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Équipe d’accueil N°3875</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre de Recherche sur l’Éducation, les Apprentissages et les Didactiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre élu du Conseil d’Unité du CREAD de 2004 à 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable de l’axe « TEF : Technologies pour l’Éducation et la Formation : conceptions, modélisation et usages » du CREAD de 2004 à 2008 (13 chercheurs, 5 associés, 9 doctorants)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre Conseil Scientifique du </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIS M@RSOUIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> depuis 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coordination des programmes E-éducation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coordination des programmes E-inclusion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre (fondateur – Représentant M@rsouin) réseau national SOURIR (Synergie des Observatoires des Usages Régionaux de l'Internet et des Réseaux)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre (fondateur) réseau OFUN (Observatoires Francophones des Usages du Numérique)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du Conseil Scientifique Laboratoire LOUSTIC depuis 2006 (Rep. CREAD)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre (fondateur ) du Conseil d’Administration de la Cantine Numérique Rennaise de 2009 à 2014 (Représentant M@rsouin-Rennes 2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du Comité Opérationnel de la Chaire « Modélisation des Imaginaires » Institut Mines-Telecom et U R2, de 2012 à 2015 (Représentant U R2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autres responsabilités scientifiques:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Programme </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANR CAPACITY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2014 à 2017) : Autour du concept “d’empowerment”, ce projet vise à questionner le potentiel de la société numérique à distribuer plus égalitairement les capacités d’agir.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable de la recherche qualitative et sur les pratiques numériques des enfants et des adolescents.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Partenaires : FING, CREAD, ESO, Mines-Telecom Bretagne (3 équipes GIS M@rsouin)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Programme « </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technographie d’un collège connecté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> » (2013 à 2014) SG MAP (Secrétariat général pour la modernisation de l’action publique – Service du 1er Ministre) et DNE (Direction du Numérique pour l'Éducation du MEN)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Direction scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Partenaires : CREAD, ESO (2 équipes GIS M@rsouin)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Programme </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANR INEDUC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2012 à 2014) : Les parcours scolaires, numérique et de loisirs des collégiens.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable de la recherche qualitative et sur les pratiques numérique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Partenaires : ESO, CREAD, CEREQ de Caen (2 équipes GIS M@rsouin)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Programme </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Recherche internationale sur les Étudiants et Internet (2006 à 2012)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Direction scientifique du sous-programme REBI (2006 à 2008) :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Recherche sur les Étudiants de Bretagne et Internet</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Partenaires : CREAD, Telecom Bretagne (2 équipes GIS M@rsouin)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Université de Montréal, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Jonkoping University, Suède</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Ulrika Sjöberg, Halmstad University, Suède</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Universidad del Estado de Morelos, Cuernavaca</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Universidad de Guadalajara</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable scientifique de l’organisation des ÉTÉs TIC de Bretagne de 2007, Université Rennes 1, Rennes 2 et Conseil Régional de Bretagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encadrement :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3 directions et 2 co-directions de thèse en cours ; 2 co-directions de thèses soutenues</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">51 encadrements de mémoires de Masters 2 : TEF depuis 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Expertises pour 12 revues</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités pédagogiques :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 1998 : Concepteur, fondateur et responsable pédagogique de la filière USETIC-TEF, 3 formations, sur 5 années, unique en France, destinée à la formation des professionnels des usages des TIC. Formations professionnelles, pluridisciplinaires (11 disciplines principalement sciences de l’éducation, de l’information et de la communication et sociologie), en alternance, hybride (incluant des dispositifs d’auto-formation, de formation coopérative et à distance) et mixte (formation initiale et formation continue).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">*OS*</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACL</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTN</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INV</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AP</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications récentes :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plantard, P.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•  (2015). Numérique et éducation : encore un coup de « tablette magique ? », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Administration et Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N°146, juillet 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• (2015). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’imaginaire numérique dans l’éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Collection Modélisations des imaginaires. Paris : Manucius</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• (2015). Le collège et les pratiques numériques des adolescents, In </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossier des cahiers « École et classes populaires : face à face ou côte à côte ? », Les Cahiers Pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N°520, mars 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• (2014). Usages des technologies numériques : innovations et imaginaires. In Musso, P. [dir.] </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrie, imaginaire et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Paris : Manucius pp 57-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• (2014). E-inclusion : approche anthropologique In Meyer, V. [dir.] </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les technologies numériques au service de l’usager… au secours du travail social ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Bordeaux : Les Études Hospitalières. pp. 51-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•  (2013). La fracture numérique, mythe ou réalité ? In </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation permanente, Hors-série sur la société numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris : AFPA. pp. 161-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• (2013). E-inclusion : braconnage, bricolage et butinage In </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Place publique, N°25</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rennes : Place des débats. pp. 16-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• (2011). [dir.] Pour en finir avec la fracture numérique. Limoges : Fyp. Collection Us@ges</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">& Le Mentec, M. :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• (2015). INEDUC : pratiques numériques des adolescents et territoires In </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks and Communication Studies, NETCOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol. 28, N°1-2, Montpellier : France. pp. 168-183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• (2013). INEDUC : focales sur les inégalités scolaires, de loisirs et de pratiques numériques chez les adolescents. In </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TERMINAL N°113, les TIC à l’école</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris : CREIS/L’Harmattan. pp. 79-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">& Le Chêne, V. :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•  (2014). Les perspectives d’E-inclusion dans le secteur du handicap mental In </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TERMINAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°115, Pratiques des outils numériques et relations sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris : CREIS/L’Harmattan. pp. 11-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">& André, G. :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• (2015). Adolescences numériques ? Génération « Y » et inégalités éducatives In Les familles et les technologies numériques – </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N°e304, Mons : Belgique. pp. 168-183</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour en finir avec les « 13 millions » ? Au défi de rendre compte de l’éloignement du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Clerget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Bléhaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 139, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/132iz⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être élève, être enseignant à l’ère numérique : entre avancées égalitaires et inégalités nouvelles. Edito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Grimault-Leprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Joffredo-Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 55, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ree.12298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capital culturel numérique des enseignants et territoires apprenants. Analyses des ressources et des parcours d’appropriation du numérique par les enseignants dans des tiers lieux coopératifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 55, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ree.12394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05363303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendre visibles les inégalités numériques : concepts et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Clerget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palimpseste. Sciences, humanités, sociétés </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation inclusive au numérique en période de confinement : des ingénieries bouleversées. Étude de cas de la préparation numérique à travers la notion d’environnement capacitant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Puzos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Phronesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (4), pp.75-95. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1092335ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'école face à la pandémie La pandémie de Covid-19 : un fait social total &amp;quot;numérique&amp;quot; en éducation ? Approche anthropologique des pratiques numériques éducatives en Bretagne pendant les confinements de 2020 à 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Serreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 200, pp.166-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05363347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique a-t-il aidé les Français à mieux vivre le confinement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Guérillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soazig Lalancette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des Mines - Enjeux Numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04526885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques numériques des enseignants en Bretagne pendant le confinement. Analyse anthropologique des premières données qualitatives et quantitatives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation et profession : revue scientifique internationale en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28 (4 hors-série), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18162/fp.2020.686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05362477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mythes, rites et tribus numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation permanente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Le numérique, une illusion pédagogique ?, 219/2019-2, pp.116-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tablette, smartphone, console, télé, ordi... Faut-il les interdire aux enfants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan y Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jehel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSERM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, https://www.inserm.fr/actualites-et-evenements/actualites/tablette-smartphone-console-tele-ordi-faut-il-interdire-enfants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'E-inclusion des personnes en situation d'incapacités cognitives ou psychique dans les établissements médico-sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Le Chêne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement humain, handicap et changement social/Journal of Human Development, Disability and Social Change </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25, pp.75-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des fonctions d’un glossaire dans un programme de recherche pluridisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Keerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Thémines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Boudesseul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Danic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appropriation des TICE par les personnes avec déficiences intellectuelles et troubles psychiques en contexte d’établissements médico-sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Le Chêne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; formations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.e306</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions d'e-inclusion? Stratégies d'accompagnement et processus d'appropriation des technologies numériques dans le champ des ESAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Le Chêne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'Actif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Impacts des TIC et du numérique sur les pratiques professionnelles dans les ESSMS, 496</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un processus inavouable de sur-exclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lien social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1207, pp.28-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérique et inégalités éducatives? Du coup de tablette magique à l'e-éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4ème trimestre 2016 (186), pp.27-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropologie des usages des technologies numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Champs culturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Avril</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolescences numériques? Génération &amp;quot;Y&amp;quot; et inégalités éducatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; formations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Les familles et les technologies numériques, e306, pp.111-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérique? Entre potentialités et risques pour le travail social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du Travail Social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Le numérique, nouveau paradigme sociétal?, 83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accompagnement : un &amp;quot;coming out&amp;quot; pédagogique pour l'enseignement supérieur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Devauchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Café Pédagogique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temps numériques et contretemps pédagogiques en Collège Connecté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16, pp.En ligne. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/dms.1660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mythe de la fracture numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réalités familiales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INEDUC : pratiques numériques des adolescents et territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Le Mentec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28-3/4, pp.217-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01217913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La génération numérique passée au scan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérique et éducation : encore un coup de &amp;quot;tablette magique&amp;quot; ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Administration &amp; éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, https://www.cairn.info/revue-administration-et-education-2015-2-page-63.htm#</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérique et éducation: encore un coup de &amp;quot;tablette magique&amp;quot;?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Administration &amp; éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 146, pp.63-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le collège et les pratiques numériques des adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 520</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'exclusion numérique se définit par les usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connexion sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-inclusion et handicap mental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Le Chêne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches sur la société du numérique et ses usages - M@rsouin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enjeu n'est pas l'innovation technologique mais l'innovation sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'AFIM (Agence Fédérale d'information mutualiste)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérique à l'école : l'Etat et le coup de &amp;quot;tablette magique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde.fr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, http://archives.lesclesdedemain.lemonde.fr/education/numerique-a-l-ecole-l-etat-et-le-coup-de-tablette-magique-_a-75-4983.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contre la &amp;quot;fracture numérique&amp;quot;, pas de coup de tablette magique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Projet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Le numérique, une chance pour l'école?, 345, pp.23-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les perspectives d'e-Inclusion dans le secteur du handicap mental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Le Chêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Pratiques des outils numériques et relations sociales, 115, pp.11-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La professionnalisation des animateurs multimédia en question? Usages, formations et médiations numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet: interactions et interfaces - M@rsouin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3, pp.121-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ineduc : Focales sur les inégalités scolaires, de loisirs et de pratiques numériques chez les adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Le Mentec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Enseignement, informatique, TIC et société, 113-114, pp.79-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se limiter à distribuer une tablette numérique à chaque collégien est un non-sens éducatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AEF info</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 489494</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fracture numérique, mythe ou réalité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation permanente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.161-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis d'expert : comment l'internet mobile réveille le monde du handicap mental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vivre ensemble</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 113, pp.6-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INEDUC : focales sur les inégalités scolaires, de loisirs et de pratiques numériques chez les adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Le Mentec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Les TIC à l'école, 113-114, pp.79-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accès au numérique, un défi pour les personnes handicapées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Actualités sociales hebdomadaires : ASH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2819-2820, pp.36-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refondation de l'école, redressement économique et numérique, quelles cohérences ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Devauchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lieury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expresso (L') (café pédagogique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 26 fév. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refondation de l'école, redressement économique et numérique, quelles cohérences ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Devauchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lieury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EducPros</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 27 fév. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les TIC, facteur d'inclusion ou d'exclusion sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 56, pp.12-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'anthropologie des usages du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Trainoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le numérique en sociétés - M@rsouin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2, pp.175-195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le secteur se réveille doucement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grand Angle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Les travailleurs sociaux tâtonnent sur le web, Travail social actualités, 34, pp.18-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">StigmaTIC: errances et technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Trainoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches sur la société du numérique et ses usages - M@rsouin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1, pp.17-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'exclusion numérique se définit par les usages, interview pour le dossier spécial numérique et travail social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Actualités sociales hebdomadaires : ASH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2631</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’éducation virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VEI enjeux : migrants formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, LES NOUVELLES TECHNOLOGIES ET L’EXCLUSION, 119, pp.142-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informatique et intégration : le village planétaire est-il encore possible ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VEI enjeux : migrants formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 119, pp.24-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informatique et intégration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Païdeusis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, LES NOUVELLES TECHNOLOGIES ET INTÉGRATION, 19, pp.25-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A.M., R.A.M., tous les chemins mènent à la R.O.M.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre du GRAPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, L’enfant et les savoirs, 27, pp.93-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinique, Technologie et social, parcours de ruptures à l'université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives documentaires en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 38, pp.54-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno et le LOGO – Clinique et informatique en psychopédagogie des adultes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VST - Vie sociale et traitements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 39, pp.19-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (132)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les inégalités numériques éducatives : état des lieux des recherches en Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Clerget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Serreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude du Gtnum « GoData ».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lever le voile sur l’éloignement du numérique : approches conceptuelles et quantification du phénomène en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Clerget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés en crise et travail social : Explorer les dynamiques politiques, de formations, de recherches, d’interventions et d’expériences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIFRIS, Jul 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dynamiques coopératives à l’œuvre dans le projet DUNE-DESIR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Clerget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Serreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agir ensemble dans l’enseignement supérieur : enjeux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale de Pédagogie Universitaire, May 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation pédagogique et usages du numérique dans l’enseignement supérieur : la question du pouvoir d’agir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Clerget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'éducation et la formation face aux grands défis de notre temps : les migrations, la société numérique et le développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association mondiale des sciences de l'éducation, Jun 2022, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répondre à la « crise » de l’enseignement supérieur par le numérique ? L’innovation pédagogique et numérique dans le projet DUNE-DESIR.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Clerget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crise(s) en éducation et en formation dans un monde globalisé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Est Créteil, Laboratoire Interdisciplinaire de Recherche sur les Transformations des pratiques Educatives et des pratiques Sociales (LIRTES), Nov 2022, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail coopératif dans le projet DUNE-DESIR : Un exemple de rencontre entre des professionnels de l’enseignement, de l’accompagnement, et de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Clerget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeux actuels et futurs de la formation et de la profession enseignante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche interuniversitaire sur la formation et la profession enseignante, May 2022, Montréal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etats des recherches en Bretagne sur le numérique et les inégalités : approche socio-anthropologique et communicationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Grimault-Leprince</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence pour l'Inspection Générale de l'Education Nationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGEN; Carré Suffren, Apr 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vulnérabilités sociales et culturelles face aux écrans : approche anthropologique et communicationnelle. Conférence introductive.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire commun</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie des sciences; Académie nationale de médecine; Académie des technologies sur l'enfant, l'adolescent, la famille et les écrans; Institut de France, Apr 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation-action : Education et pratiques numériques des jeunes : objectiver les pratiques par la recherche pour construire des projets pédagogiques numériques pertinents vis-à-vis du public et du contexte social et culturel en Martinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Rendez-vous du Numérique éducatif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lycée Bellevue, Jan 2019, Fort-de-France, Martinique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques numériques des jeunes et inégalités éducatives : approche anthropologique et communicationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence pour le Conseil Scientifique de l'Education Nationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Méta-Cognition; Carré Suffren, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etats des recherches en Bretagne sur le numérique et les inégalités : approche socio-anthropologique et communicationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Grimault-Leprince</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence pour la DNE aux rencontres de l'ORME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ORME; Palais du Faro, Apr 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique, ange ou démon pour la santé mentale : approche anthropologique et communicationnelle. Conférence d'ouverture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée santé mentale à l'ère du numérique, semaine d'Information sur la santé mentale (SISM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CD 93; Hôtel de Ville, Mar 2019, Bondy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment PENSER l'accès pour tous dans le contexte de dématérialisation des démarches. Conférence d'ouverture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude FEPEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, French Tech Rennes-St Malo; La Mabilais, Jan 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La santé mentale à l'ère du numérique : approche anthropologique et communicationnelle. Conférence d'ouverture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée santé mentale à l'ère du numérique, semaine d'Information sur la santé mentale (SISM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil Rennais de la santé Mentale; Ville de Rennes - Maison des associations, Mar 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre communication et usage : osez le numérique avec les personnes accompagnées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence pour les rendez-vous du travail social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil régional du travail social; Métropole Rouen-Normandie; UNAFORIS-ASKORIA, Mar 2019, Saint-Brieuc, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation-action : Territoire, établissement et appropriation des technologies numériques par les enseignants : comment prendre en compte l'interculturalité en Martinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Rendez-vous du Numérique éducatif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège Asselin de Beauville, Jan 2019, Ducos, Martinique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inclusion numérique et santé mentale : enjeux et perspectives. Conférence d'ouverture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée santé mentale à l'ère du numérique, semaine d'information sur la santé mentale (SISM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil Malouin de la santé mentale, Apr 2019, Saint-Malo - La Découverte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fractures numériques, inégalités éducatives, communication, médias et usages des technologies numériques. Conférence d'ouverture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Rendez-vous du Numérique éducatif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lycée Acajou 2, Jan 2019, Le Lamentin, Martinique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux sociaux, usages, communication, visibilité et harcèlement : les apports de la recherche. Conférence introductive.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire national sur l'intervention de la prévention spécialisée et des réseaux sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil national du travail social; ASKORIA, Apr 2019, Rouen - Seine Innopolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérique et travail social : entre social business et empowerment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Sorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude : Quels territoires et quelles régulations pour gouverner les solidarités ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sciences Po Rennes, Jan 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Divide ? Contribution à une analyse anthropologique et communicationnelle de la fracture numérique et de l'e-inclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence pour le séminaire de recherche de la Chaire : Accessibilité, droits et citoyenneté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPN12 Santé-Solidarité; Laboratoire interdisciplinaire pour la sociologie économique - Lise; CNAM, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transition numérique de l’intervention sociale : enjeux et perspectives. Conférence d'ouverture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium international Ethique et travail social : nouvelles voies pour la pensée et pour l'action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Revue Nouvelles Pratiques Sociales; Association Internationale pour la Formation, la Recherche et l'Intervention Sociale - AIFRIS; UQAM, Mar 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages du numérique et éducation populaire : une approche anthropologique et communicationnelle. Conférence d'ouverture.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confrence d'ouverture au Congrés annuel de la fédération des MJC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération des MJC, Jan 2019, Dole, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centres sociaux et numérique : enjeux et perspectives. Conférence d'ouverture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum annuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération des centres sociaux 49 et 53, Mar 2018, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat de la recherche sur l'inclusion numérique. Conférence d'ouverture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum "La transition numérique dans les collectivités territoriales"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CD 86, Dec 2018, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ado 2.0 : les enjeux du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel de l'ACOPF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Conseiller.e.s d'orientation-Psychologues, Sep 2018, Lannion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à une analyse anthropologique de l'inclusion : communication, médiation et usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque scientifique international Regards croisés sur l'Education Inclusive et les Technologies Numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MISHA; Université de Strasbourg, Apr 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour vers le futur de la médiation numérique. Conférence d'ouverture.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique international Web Walker</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lab-Access Askoria, Dec 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle action publique pour une société numérique ? Table ronde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Numérique en Commun</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NEC; Cité de l'architecture et du patrimoine, Sep 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transition numérique en bibliothèque : enjeux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel de l'ADBGV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des directrices et directeurs des bibliothèques municipales et groupements intercommunaux des villes de France, Oct 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagnement, communication et médiation face au &amp;quot;tout numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UNIFAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Narbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toi, Moi, Nous et le monde numérique... Conférence d'ouverture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum "Le numérique et les âges de la vie"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mairie, Oct 2018, Eragny, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital divide & Social Business</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque scientifique international Vitual Schola</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cité de l'architecture et du patrimoine, Oct 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à l'anthropologie des usages ou comment comprendre les mondes numériques. Conférence d'ouverture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude nationale de la fédération des IRTS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Régional de Travail Social; Centre des congrès, Jan 2018, Montbéliard, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des parcours d'appropriation des instruments numériques. Conférence d'ouverture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire des DAN de la DNE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDUSPOT; Palais des congrès, Mar 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techno-imaginaire et raisons pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire doctoral "les sciences humaines au défi du numérique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Secteur SHS; Université de Poitiers; EMF, Jan 2018, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les centres sociaux face au &amp;quot;numérique&amp;quot;. Conférence d'ouverture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de la fédération des centres sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PdL, Dec 2018, Chemillé, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropologie des fractures médiatiques et numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque scientifique international Fractures corporelles/Fractures numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Cognitique - MSH, Dec 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre et construire l'e-inclusion. Quels enjeux pour les bibliothèques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque des Bibliopôles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bibliopôles; CD 49, Jun 2018, Le Lion d'Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique dans la vie quotidienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université populaire d'ATD Quart-Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ATD Quart-Monde, Feb 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techno-imaginaires et raisons pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire doctoral du secteur SHS de l'Université de Poitiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMF; Université de Poitiers, Jan 2018, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transition numérique de l'intervention sociale : enjeux et perspectives. Conférence d'ouverture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum "La transition numérique dans les collectivités territoriales"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CD 14, May 2018, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour vers le futur de la médiation numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Promeneurs du Net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Askoria, Dec 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat de la recherche sur le numérique éducatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SNUIPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages et Accès pour tous au numérique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IREPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Instance Régionale d'Education et de Promotion de la Santé Bretagne, Nov 2017, La Roche sur Yon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropo-histoire du numérique à l'école en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'ENS Ulm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS; EHEss, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nos jeunes et les réseaux sociaux : formidable aventure ou véritable cauchemar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50 ans de la MGEN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MGEN, May 2017, Pacé, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art et Anthropologie des usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Supérieure Européenne de l'Image </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EESI, Mar 2017, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'e-inclusion... Conférence introductive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque LabAcess</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Askoria, Dec 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'e-inclusion...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence introductive au Colloque annuel de l'AFNIC-Fondation de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Fonderie de l'Image, Dec 2017, Bagnolet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication, médiation et numérique : la méthodologie living-lab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque-formation des ateliers de CANOPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau de création et d'accompagnement pédagogiques, Mar 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La &amp;quot;révolution numérique&amp;quot;, un &amp;quot;atout&amp;quot; pour les organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque FISAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération nationale pour l'inclusion des personnes en situation de handicap sensoriel et DYS en France, Jun 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques numériques des élèves et autonomisation (Projet e-FRAN Idée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Grimault-Leprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Printemps de la recherche en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités éducatives : quelles pratiques numériques et médiatiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Profession-banlieue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropologie des usages médiatiques et numériques des jeunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DDEC 35</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La &amp;quot;révolution numérique&amp;quot;, un &amp;quot;atout&amp;quot; pour les services publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAF 85</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, La Roche sur Yon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités éducatives et territoires: focales sur les pratiques numériques des adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium "Familles, profesionnel.le.s et technologies numériques", Congrés international d'Actualité de la Recherche en Education et en Formation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AREF; AECSE; ABC-Educ; SSRE; Université de Mons, Jul 2016, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fractures numériques: des inégalités d'accès et d'usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Changer l'Economie : les inégalités sont-elles une fatalité ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APSES; Alternatives Economiques; Les Champs Libres, Jan 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-inclusion des personnes en situation de handicap mental et/ou psychique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Le Chêne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque scientifique international: pour une ville inclusive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RIPPH-CIRRIS; Université Laval, Nov 2016, Laval, Canada. pp.127-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les inégalités éducatives chez les adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littératies du XXIème siècle sens dessus dessous, Colloque final de l'ANR TransLit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 3; Cité des sciences et de l'industrie, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Révolution numérique : vous avez dit Révolution ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès régional FSU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Manoir de la Vicomté, Oct 2016, Dinard, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propositions méthodologiques et théoriques pour éviter le coup de tablette magique et le code enchanté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Sommet du Numérique en Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collectif des Universités du Québec à Montréal, May 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'e-education en question? Du coup de tablette magique aux usages pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude GERIICO: Etablissements connectés, bibliothèques augmentées, école étendue: le numérique au défi des usages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GERIICO; Université Lille 3; ESPE site de Lille, Oct 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les inégalités éducatives: focales sur les pratiques numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium "Persévérances scolaires et territoire. Inégalités, risques sociaux, suivi et prévention". 84ème Congrés de l'ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS; Université du Québec à Montréal, May 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérique et inégalités éducatives chez les adolescents: de l'identification à la compensation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Colloque scientifique international en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collectif des Universités du Québec, May 2016, Montréal Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacity: numérique et pouvoir d'agir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Marchandise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">84ème Congrès de l'ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS; Université du Québec à Montréal, May 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une anthropologie du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque scientifique international e-education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESENESR-TELUQ, Nov 2016, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies numériques et travail social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée professionnelle du Pôle Solidarités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil départemental du Pas-de-Calais; Maison Départementale des Solidarités, Nov 2016, Saint Pol sur Ternoise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fracture numérique : mythes et réalités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Scientifique Ressourcial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Lyon, France. pp.78-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanités numériques: convergences et polémiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque francophone interdisciplinaire "Activité humaine et numérique: en hommage à Monique Linard"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CREAD; AECES, Jan 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fracture numérique : mythes et réalités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Scientifique ESPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESPE, Oct 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques numériques des adolescents dans la famille, au collège et sur les territoires: quelles inégalités? Quelles médiations?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de recherche "Numérique et Education Familiale"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CREF; Université Paris-Ouest, Jan 2016, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'EMI : entre communication, journalisme, numérique et éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque-formation des ateliers CANOPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CANOPE, Nov 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les inégalités éducatives: sens et contresens numériques?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque scientifique international "La sémiotique face aux défis sociétaux du XXIème siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Recherches Sémiotiques, Nov 2015, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les inégalités éducatives : sens et contresens numériques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque scientifique international "La sémiotique face aux défis sociétaux du XXIème siècle"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Recherches Sémiotiques, Nov 2015, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérique: e-éducation et e-inclusion, où en est-on ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres régionales : quelles compétences numériques pour demain ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Région Rhônes-Alpes, Nov 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropologie des usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire TECHNE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Poitiers, Jan 2015, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les imaginaires numériques en éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les jeudis de l'imaginaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire MODIM; Institut Mines-Telecom, Jan 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INEDUC, Collèges connectés, Capacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation des recherches CREAD-Rennes 2, Journée d'étude "autour du numérique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CREN-CREAD; MSH de Nantes, Mar 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'anthropologie des usages à la croisée des sciences de l'éducation et de l'information-communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Colloque IDEKIS "Didactiques, Métiers de l'Humain, Intelligence collective : construction des savoirs et de dispositifs didactiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LISEC; Université de Strasbourg; ESPE site de Colmar, Dec 2015, Colmar, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réinventer les communs avec le numérique: la question de l'e-education?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "La mise en données du monde"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Poitiers; CNRS; Espace Mendès France, Nov 2015, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies numériques et processus d'exclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème rencontres de l'UNAFO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNAFO; Palais des congrés, Nov 2015, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage des technologies numériques : connexions, pratiques et sociabilités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème journée nationale pour la prévention du suicide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PeGAPSe (Promotion et Gestion d'Actions de Prévention du Suicide); UNPS (Union Nationales pour la Prévention du Suicide), Feb 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les collèges connectés et le grand plan numérique pour l'école : que dit la recherche universitaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UNA : Université Numérique d'Automne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation et anthropologie des usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire pluridisciplinaire de la Chaire MODIM (Modélisation des Imaginaires)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Mines-Telecom, Sep 2014, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR INEDUC: présentation et premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Grimault-Leprince</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du CREN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CREN; Université de Nantes, Dec 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solidarités numériques : émancipation, réussite et insertion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 15 ans de Ville Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hôtel de ville de Paris, Feb 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INEDUC: pratiques numériques des adolescents et territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Le Mentec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Fontar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème séminaire du GIS Marsouin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, M@rsouin, May 2014, Le Bono, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usages des TIC avec les adultes en situation de handicap mental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Le Chêne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Scientifique International sur les TIC en Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Québec à Montréal; Université de Montréal, May 2014, Montréal, Canada. pp.81-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Cities Need Smart Citizens: about E-education and E-inclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Smart Cities Summit in Morocco and North-Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Ifrane, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer et piloter un collège connecté: les apports de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ECRITECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-inclusion : de la recherche-action aux approches anthropologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque les technologies numériques au service de l'usager.. au secours de travail social ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nice, Sophia Antipolis, Toulon et GEPSO, Sep 2014, Menton, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-inclusion: les processus d'appropriation des iPad par les personnes en situation de handicap mental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Le Chêne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Somment de l'iPad en Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Québec à Montréal; Université de Montréal, May 2012, Montréal, Canada. pp.93-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compétences numériques étudiantes: de la créativité à l'Université à l'innovation en entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WEBinaire </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Laval (ITIS); Université Rennes 2 (M@rsouin); Cantine Numérique Rennaise, Jun 2014, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail des agents à l'épreuve du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Boboc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connecteur Recherche - Semaine de l'innovation publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGMAP-FING; Le 104, Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'e-inclusion ou comment lutter contre la fracture numérique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences : technologies au quotidien du CNAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lycéens et des étudiants face aux dispositifs numériques d'enseignement et de formation : quelques fausses évidences sur &amp;quot;la génération Y</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du printemps des universités VIVALDI : développer la pédagogie universitaire numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques numériques des lycéens et des étudiants : quelques fausses évidences sur &amp;quot;la génération Y</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque : Apprendre avec le numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MEN; Rectorat; Le Quartz, Apr 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques fausses évidences sur la &amp;quot;fracture numérique&amp;quot; et sur la &amp;quot;génération Y&amp;quot;: les apports de l'anthropologie des usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque scientifique international APPEA "Enfants Mut@nts?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association francophone de psychologie et de psychopathologie de l'enfant et de l'adolescent; Cité des sciences, Oct 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation à l'épreuve du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle "Education permanente"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFPA; CNAM, Nov 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformer la ville en laboratoire vivant des usages du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Suire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Scientifique International ITIS: Bâtir la ville de demain: cinq axes comprendre et construire les villes intelligentes, 81ème congrès de l'ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS; Université de Laval, May 2013, Laval, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EIHM: E-inclusion dans le handicap mental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Le Chêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème séminaire du GIS Marsouin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, M@rsouin, May 2013, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence d'ouverture : de la fracture numérique à la mutation des EPN et des métiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres de la Culture Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de la culture et de la communication (secrétariat général); Ministère chargé de la PME, de l'Innovation et de l'Economie Numérique (délégation aux usages d'internet); La Gaité Lyrique, Jun 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fracture numérique ne se réduit pas, elle se déplace !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table-ronde: comment réduire la fracture numérique ? du colloque Scientifique International ITIS "Bâtir la ville de demain : cinq axes pour comprendre et construire les villes intelligentes", 81ème congrès de l'ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITIS; ACFAS; Université de Laval, May 2013, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ineduc : les inégalités scolaires, de loisirs et pratiques numériques chez les adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Fontar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Le Mentec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e séminaire Marsouin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS Marsouin, May 2013, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-réputation collective et construction des identités individuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Usage des médias sociaux: enjeux sur la e-reputation des organisations, 81ème congrès de l'ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS; Université de Laval, May 2013, Laval, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figures du collège numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Paquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Marchandise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connecteur Recherches - Futur en Seine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FING; Le 104, Jun 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde de clôture: société et économie numériques, prospective des ruptures et innovations. Axe continuité et ruptures sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grand Colloque des Sciences et Technologies de l'Inofrmation et de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence Nationale de la Recherche, Jan 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques repères sur les usages, les fractures numériques et la génération Y en Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Médiathèque de Lorient, Nov 2012, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre le numérique : quelques repères anthropologiques sur les usages, les fractures numériques et la génération Y en Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque: Apprendre avec le Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MEN; Rectorat; Les champs libres, Nov 2012, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaginaires et modélisation des usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Modélisation des Imaginaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Rennes 2, Jun 2012, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INEDUC: focales sur les inégalités scolaires, de loisirs et de pratiques numériques chez les adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée internationale de la recherche: humanités et numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Rennes 2, Jun 2012, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Education et nouvelles formes d'apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Paquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connecteur Recherche - Futur en Seine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FING; Le 104, Jun 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages et médiations numériques: pour la professionnalisation des animateurs multimédias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème séminaire du GIS Marsouin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, M@rsouin; Océanopolis, May 2012, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage, Individualisation et Médiation Numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Scientifique International sur les TIC en Education </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Québec à Montréal; Université de Montréal, May 2012, Montréal, Canada. pp.297-306</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fractures numériques, l'état des savoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Internet pour tous</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Fontenay-sous-Bois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fracture numérique : formes anciennes et nouvelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Arenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Landais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Trainoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Citoyens connectés et innovation sociale. Rencontres communication et technologies nouvelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définir le numérique populaire?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étés TIC de Bretagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil Régional de Bretagne; Université Rennes 1; Université Rennes 2, Jun 2011, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on encore parler de fracture numérique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoom recherche : le numérique dans les quartiers politique de la ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Délégation à la politique de la Ville et de l'intégration, Apr 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La M@rsouin s'immerge...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Trainoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème séminaire du GIS Marsouin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, M@rsouin, May 2011, Benodet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">StigmaTIC : errances et technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Trainoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème séminaire M@rsouin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Dinan, France. pp.17-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00633865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fractures numériques : l’état des savoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Le Mentec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Trainoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afterwork de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Cantine Numérique, Jan 2011, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jeunes et les usages des TIC en Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Poste - IEP Rennes, Nov 2010, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'e-inclusion : l'état des savoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Internet solidaire : exclusions et inclusions dans la société numérique du 21ème sicèle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Assemblée Nationale, Mar 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation sociale et numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matinale FING - Les 2 ans de la cantine - Silicon sentier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FING, Jan 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insertion et Education (Président)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème séminaire du GIS Marsouin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, M@rsouin, Jun 2010, Dinan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation professionnelle et insertion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée nationale FNARS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FNARS, Jun 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles pistes de travail pour avancer vers l'e-inclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème forum des usages coopératifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropologie des usages des TIC : focales sur la fracture numérique et l'e-inclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Recherche et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Monde/La Recherche; Collège de France, Jun 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REBI: Recherche sur les Etudiants de Bretagne et Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étés des TIC de Bretagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil Régional de Bretagne; Université Rennes 1; Université Rennes 2, Jun 2011, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repères scientifiques sur l'e-inclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Le numérique au service de la solidarité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Assemblée Nationale, Sep 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropological approach of ICTE in higher education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">V International Conference on Multimedia and ICTs in Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISB - Internet and the Students in Brittany: hindrances and uses of the Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Moisy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">V International Conference on Multimedia and ICTs in Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Lisbon, Portugal. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etre élève, être enseignant à l'ère numérique : entre avancées égalitaires et inégalités nouvelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Grimault-Leprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Joffredo-Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 55, 2024, Revue Recherche en éducation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05383174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformations pédagogique et numérique de l'enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Clerget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Serreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines. 2022, 978-2-35671-772-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bibliothèques et la transition numérique: les ateliers internet, entre injonctions sociales et constructions individuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Camus-Vigué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BPI-Presses de l'ENSSIB, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'imaginaire numérique dans l'éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Manucius, 2015, Collection Modélisations des imaginaires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'insertion par l'activité économique: pédagogies de l'alternance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CARIF, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les liens entre la scolarité des adolescents, leur contexte de vie et leurs usages du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Grimault-Leprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Rouillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I. Danic; M. Hardouin; R. Keerle; P. Plantard; O. David. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adolescent.e.s des champs, adolescent.e.s des villes. La construction spatiale des inégalités éducatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.62-77, 2022, 978-2-7535-8488-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropologie des usages des technologies numériques à la croisée des sciences de l'éducation et des sciences de l'information-communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frisch, M. (dir.). Constructions de savoirs et de dispositifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.99-118, 2018, Collection ID</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bibliothèques et la transition numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Camus-Vigué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Servet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plantard, P. &amp; Camus-Vigué, A. (dir.). Les bibliothèques et la transition numérique: les ateliers internet, entre injonctions sociales et constructions individuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BPI-Presses de l'ENSSIB, pp.7-16, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fracture numérique: visages et usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plantard, P. &amp; Camus-Vigué, A. (dir.). Les bibliothèques et la transition numérique: les ateliers internet, entre injonctions sociales et constructions individuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BPI-Presses de l'ENSSIB, pp.17-27, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les trois pouvoirs de la médiation numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plantard, P. &amp; Camus-Vigué, A. (dir.). Les bibliothèques et la transition numérique: les ateliers internet, entre injonctions sociales et constructions individuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BPI-Presses de l'ENSSIB, pp.201-207, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages des technologies numériques: innovations et imaginaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musso, P. (dir.). Industrie, imaginaire et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Manucius, pp.57-68, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-inclusion: approche anthropologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meyer, V. (dir.). Les technologies numériques au service de l'usager.. au secours du travail social?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Etudes Hospitalières, pp.51-60, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour en finir avec la fracture numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Plantard P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour en finir avec la fracture numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fyp, pp.139-159, 2011, Us@ges</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00633870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie des usages des TIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Plantard P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour en finir avec la fracture numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fyp, pp.17-39, 2011, Us@ges</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00633869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'e-inclusion... Les TICE dans les dispositifs d'insertion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sidir M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La communication éducative et les TIC : épistémologie et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès / Lavoisier, pp.261-290, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00633861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'aventure en aventure, Auto-poïèse autour de l'objet hypermoderne en éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Taylor P. et Larc'hantec M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La poétique et la musique en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.75-88, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00633860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche anthropologique des TICE dans les formations professionnelles supérieures : modélisation, ingénierie et anthropologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Desagulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sidir M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La communication éducative et les TIC : épistémologie et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès / Lavoisier, pp.157-187, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00633863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formations professionnelles à l'université : la question de l'alternance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compétences, emploi et enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.269-275, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00856434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compétences collectives et travail collaboratif ; l'introduction des TICe dans l'enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compétences, emploi et enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.175-181, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00856433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les étudiants et la démocratisation face à l'emploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'entrée des jeunes dans la vie active</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions REgards/Syllepse, pp.47-57, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00856435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GTnum CREAD DISPAR #disparites_num - Forme scolaire et numérique .Bulletin de veille - Groupes thématiques numériques de la Direction du numérique pour l'éducation (Ministère de l'Éducation nationale et de la jeunesse) 2020-2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Serreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04124003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GTnum CREAD DISPAR #disparites_num - La forme scolaire après le confinement. Bulletin de veille - Groupes thématiques numériques de la Direction du numérique pour l'éducation (Ministère de l'Éducation nationale et de la jeunesse) 2020-2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Serreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04124027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GTnum CREAD DISPAR #disparites_num - La notion de forme scolaire. Bulletin de veille - Groupes thématiques numériques de la Direction du numérique pour l'éducation (Ministère de l'Éducation nationale et de la jeunesse) 2020-2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Serreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérisation des services administratifs dans les communes bretonnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Clerget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Collas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des pratiques numériques juvéniles différentes selon le genre. un reflet des inégalités hommes-femmes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02901075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités d'usages entre les jeunes - Les déterminants socio-économiques et culturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02901065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Digital Natives...Ils sont encore là?!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02901060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cultures numériques des jeunes ont-elles une place dans l'institution scolaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, https://www.reseau-canope.fr/agence-des-usages/dossiers-thematiques_pratiques-et-usages-juveniles.html#bandeauPtf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02901054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview : Il est urgent d'arrêter de fétichiser le discours médiatique des géants du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tribune : &amp;quot;Enfants face aux écrans, ne cédons pas à la démagogie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Angelergues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Belamich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Marie Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dugnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview : Allô, allô, monsieur l'ordinateur... Bienvenue dans l'ère du digitalosaure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview : L'exclusion numérique, un nouveau fléau social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérique et inégalités éducatives: du coup de &amp;quot;tablette magique&amp;quot; à l'e-education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques numériques des jeunes : que dit la recherche ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique : des enjeux d'éducation partagée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le citoyen-patient-usager connecté-auteur de sa santé et l'hôpital : état des lieux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La santé à l'heure du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques numériques des adolescents : quelles inégalités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies numériques et travail social : risques et opportunités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edito de l'E-inclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-inclusion, &amp;quot;fractures numériques&amp;quot;, internet social et éducation populaire : restitution des travaux de recherche du GIS M@rsouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiation numérique dans tous ses états</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérique et Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utilisateur a toujours raison !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages du numérique et jeunesse : quelles pistes pour repenser l'innovation sociale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence d'ouverture : les TIC et vous ? Pratiques professionnelles, relation avec l'usager : évolution ou révolution ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-inclusion : l'état des savoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer les usages du numérique au niveau régional : l'apport des sciences humaines et sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Huiban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence d'ouverture : l'assistant familial et le numérique : enjeux, usages et nouvelles pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropologie des usages et TICE : avec, par et dans le numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages et pratiques numériques des bretons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Godefroy Dang Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-inclusion: braconnage, bricolage et butinage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.16-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérique et travail social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formations qualifiantes pour les animateurs multimédia : l'expérience USETIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence d'ouverture : les TIC dans la société d'aujourd'hui et leur impact dans l'action-sociale et médico-sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropologie des usages et TICE : avec, par et dans le numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les influences culturelles des jeunes collégiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grandeurs et décadences des notions de toxicomanie, d'addiction et dépendance au numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies numériques et protection de l'enfance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Tisseron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placement.familial@TIC-en-Bzh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Tisseron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Stora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La génération Y en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fracture numérique : formes anciennes et nouvelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Trainoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Arenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Landais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence d'ouverture : les TIC, facteur d'inclusion ou d'exclusion sociale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Education populaire et TIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages et pratiques numériques des jeunes en errance de Rennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Trainoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Question de confiance ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Le Drian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeunesse et TIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'e-inclusion : histoires de fracture, d'exclusion, d'insertion, d'inclusion... et d'usages des TIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport sur la gouvernance du dispositif des Coopératives Pédagogiques Numériques (CPN) : politiques numériques à diverses échelles, formation continue et organisation hiérarchique des CPN.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte de Varent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Idee Volet Appropriatik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les freins psychosociaux à l'usage du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Brice Mensecal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Clerget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Serreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agence nationale de la cohésion des territoires. 2025, https://labo.societenumerique.gouv.fr/fr/articles/la-soci%C3%A9t%C3%A9-num%C3%A9rique-fran%C3%A7aise-comprendre-les-freins-psychosociaux-%C3%A0-lusage-du-num%C3%A9rique/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les professionnels de la médiation numérique au défi de l’éloignement numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Brice Mensecal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Clerget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Serreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agence nationale de la cohésion des territoires. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GTnum CREAD DISPAR #disparites_num - Plan de gestion de données - Groupes thématiques numériques de la Direction du numérique pour l'éducation (Ministère de l'Éducation nationale et de la jeunesse) 2020-2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Serreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CREAD; Université Rennes 2. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04207017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définir et quantifier l’éloignement du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Bléhaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Clerget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Serreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agence nationale de la cohésion des territoires. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse scientifique du projet ANR e-FRAN Idée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Grimault-Leprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caisse des dépôts - Institut pour la recherche et Banque des territoires. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05383483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic territorial. Projet ANR e-FRAN Idée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Grimault-Leprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caisse des dépôts - Institut pour la recherche et Banque des territoires. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05383487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès aux droits et lutte contre le non-recours dans un contexte de dématérialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Sorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Vallauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Labacces. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03218664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technographie du Collège Connecté Léonard De Vinci à Saint-Brieuc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Le Chêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Le Mentec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Rouillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Collège Léonard de Vinci. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01692032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technographies des collèges connectés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SG MAP; DNE. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EIHM : E-Inclusion dans le secteur du Handicap Mental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Fondation "Solidarités numériques"; UNAPEI; DUI (Délégation aux Usages d'Internet). 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation professionnelle des animateurs multimédia et avenir des EPN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] DUI (Délégation aux Usages d'Internet). 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport pour la création du réseau OFUN (Observatoire Francophone des Usages du Numérique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] OFUN. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARP PRISE 2011. Prospective des ruptures et innovations dans la société et l'économie : synthèse de l'Atelier de Réflexion Prospective : Tendances lourdes, Inconnues et Tensions fondatrices pour la société et l'économie numériques à l'horizon 2030</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-François Marchandise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Kaplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Dpt Management Marketing et Stratégie (Institut Mines-Télécom Business School (Institut Mines-Télécom)); Fondation pour l'Internet de Nouvelle Génération ; Dispositifs d'information et de communication à l'ère du numérique (CNAM); Centre de Recherche sur l’Éducation les Apprentissages et la Didactique – EA 3875 (Université Rennes 2); Analyse des Dynamiques Industrielles et Sociales (Université Paris 11). 2011, pp.107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-inclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] DUI (Délégation aux Usages d'Internet). 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche Clinique de l'Informatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. Université de Nanterre - Paris X, 1992. Français. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00001443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropologie des usages du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anthropologie sociale et ethnologie. Université de Nantes, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01164360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId352"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173196v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Clerget" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Plantard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bl&#233;haut" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/132iz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505359v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grimault-Leprince" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Joffredo-Lebrun" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.12298" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363303v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Perret" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.12394" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173250v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799617v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Puzos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Hardouin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1092335ar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363347v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Serreau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gu&#233;rin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04526885v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Gu&#233;rillot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soazig Lalancette" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362477v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/fp.2020.686" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345378v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345424v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan y Bernard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jehel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739519v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Le Ch&#234;ne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01810703v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Keerle" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Th&#233;mines" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Boudesseul" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Danic" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739514v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739630v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745294v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739591v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739688v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739596v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Andr&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739658v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745298v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Devauchelle" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739528v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.1660" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739682v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217913v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Le Mentec" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745301v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745328v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739701v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345608v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739603v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739613v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745320v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745314v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739695v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084277v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739767v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083687v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745389v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084282v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084077v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745433v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745428v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lieury" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745419v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745426v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745453v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745441v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739773v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Trainoir" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739781v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745458v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084287v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084290v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084295v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084292v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084300v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084303v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173368v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173374v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173432v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Lameul" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173411v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173393v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173427v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345779v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345767v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346854v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345840v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346885v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346721v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345741v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346757v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345818v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346797v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346636v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346390v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345797v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172004v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sorin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345829v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345529v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345856v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346406v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347051v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346412v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345637v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345548v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346500v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346417v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347112v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347085v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345579v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346511v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346532v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346407v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346398v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345570v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346404v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346403v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744332v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347186v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346991v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347148v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346552v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347309v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744550v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346542v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744334v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347248v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744336v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346561v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02442625v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346576v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347278v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347215v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744574v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rallet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739791v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739785v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744557v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347400v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739825v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739820v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739811v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744567v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744296v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347353v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739814v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Marchandise" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345461v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744306v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345469v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740238v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347329v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744310v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345721v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744602v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744093v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346608v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744096v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744621v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740244v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744595v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744613v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744608v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744121v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744110v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744640v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740181v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740169v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Fontar" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Andr&#233;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744315v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739831v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744633v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739844v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744196v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744150v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Boboc" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Riot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744710v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744665v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744670v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744319v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744646v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739879v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Suire" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740186v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744327v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744655v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744205v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Paquelin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084119v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739895v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740196v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744719v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744717v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744223v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Louis Baron" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740190v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744229v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744208v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739934v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744727v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709053v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arenou" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Landais" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740218v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744725v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740223v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633865v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709118v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744732v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744750v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744263v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740226v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744253v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744244v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744735v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744754v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740235v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740132v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740164v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Moisy" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383174v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173296v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739461v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Camus-Vigu&#233;" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739462v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739466v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514609v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Rouillard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/147722" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739472v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739485v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739482v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Servet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739490v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739497v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739500v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633870v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633869v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633861v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633860v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633863v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Desagulier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856434v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856433v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856435v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124003v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124027v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123990v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173357v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Collas" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02901075v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Boucher" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02901065v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02901060v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02901054v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347431v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347487v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347640v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Angelergues" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Belamich" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Marie Caron" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Cl&#233;ment" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dugnat" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347469v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739664v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744791v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744782v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744777v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744796v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744809v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744784v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744834v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745473v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744841v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744816v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745196v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744877v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739761v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745632v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godefroy Dang Nguyen" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745482v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Huiban" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745225v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745212v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745198v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745493v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744869v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745638v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745222v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745216v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745241v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745635v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744864v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Tisseron" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745235v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Stora" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745229v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745276v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Landais" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745250v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745269v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745643v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745264v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Le Drian" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745645v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745282v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505180v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte de Varent" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Projet Idee Volet Appropriatik" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513613v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Brice Mensecal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173346v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207017v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mell" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173334v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383483v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383487v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03218664v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mazet" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vallauri" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692032v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745656v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745665v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745669v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745676v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437241v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Fran&#231;ois Marchandise" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kaplan" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Besson" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Chartron" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745678v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/edutice-00001443v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01164360v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173196v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Clerget" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Plantard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bl&#233;haut" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/132iz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505359v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grimault-Leprince" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Joffredo-Lebrun" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.12298" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363303v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Perret" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.12394" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173250v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799617v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Puzos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Hardouin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1092335ar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363347v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Serreau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gu&#233;rin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04526885v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Gu&#233;rillot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soazig Lalancette" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362477v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/fp.2020.686" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345378v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345424v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan y Bernard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jehel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739519v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Le Ch&#234;ne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01810703v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Keerle" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Th&#233;mines" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Boudesseul" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Danic" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739514v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739630v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745294v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739591v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739688v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739596v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Andr&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739658v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745298v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Devauchelle" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739528v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.1660" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739682v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217913v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Le Mentec" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745301v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345608v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739603v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739613v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745328v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739701v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745320v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745314v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739695v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084277v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739767v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083687v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745389v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084077v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745433v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084282v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745419v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745428v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lieury" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745426v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745453v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739773v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Trainoir" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745441v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739781v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745458v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084290v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084287v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084295v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084292v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084300v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084303v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173368v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173374v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173432v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Lameul" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173411v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173393v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173427v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345779v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345767v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346854v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345840v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345741v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346757v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346885v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346721v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345818v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346797v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346636v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346390v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345797v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172004v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sorin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345829v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345529v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345856v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346406v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347051v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346412v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345637v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345548v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346500v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346417v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347112v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347085v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345579v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346532v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346407v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346511v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346398v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345570v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346404v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346403v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744332v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347186v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346991v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347148v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346552v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744550v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347309v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744336v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346542v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744334v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347248v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346561v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02442625v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346576v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347278v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347215v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739791v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744574v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rallet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739785v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744557v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347400v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739825v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744567v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739811v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739820v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739814v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Marchandise" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744296v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347353v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345461v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744306v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345469v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740238v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347329v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744310v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345721v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744602v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744096v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744621v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744093v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346608v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740244v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744595v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744613v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744608v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744121v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744110v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744640v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740169v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Fontar" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Andr&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739831v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744315v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740181v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744633v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739844v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744196v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744150v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Boboc" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Riot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744710v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744665v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744670v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744319v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744646v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739879v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Suire" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740186v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744655v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744327v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084119v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739895v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744205v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Paquelin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740196v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744719v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744717v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744229v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744208v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744223v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Louis Baron" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740190v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739934v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744727v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709053v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arenou" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Landais" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740218v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744725v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740223v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633865v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709118v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744732v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744750v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744263v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740226v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744253v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744244v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744735v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740235v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744754v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740132v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740164v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Moisy" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383174v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173296v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739461v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Camus-Vigu&#233;" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739462v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739466v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514609v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Rouillard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/147722" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739472v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739482v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Servet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739485v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739490v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739497v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739500v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633870v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633869v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633861v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633860v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633863v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Desagulier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856434v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856433v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856435v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124003v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124027v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123990v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173357v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Collas" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02901075v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Boucher" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02901065v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02901060v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02901054v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347431v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347640v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Angelergues" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Belamich" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Marie Caron" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Cl&#233;ment" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dugnat" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347487v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347469v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739664v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744791v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744782v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744777v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744796v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744809v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744784v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744834v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745473v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744841v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744816v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745225v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745212v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745198v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745493v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745482v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Huiban" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745196v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744877v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745632v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godefroy Dang Nguyen" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739761v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744869v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745638v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745222v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745216v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745241v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745635v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744864v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Tisseron" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745235v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Stora" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745229v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745276v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Landais" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745250v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745269v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745643v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745264v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Le Drian" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745645v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745282v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505180v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte de Varent" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Projet Idee Volet Appropriatik" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513613v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Brice Mensecal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173346v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207017v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mell" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173334v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383483v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383487v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03218664v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mazet" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vallauri" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692032v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745656v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745665v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745669v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745676v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437241v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Fran&#231;ois Marchandise" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kaplan" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Besson" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Chartron" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745678v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/edutice-00001443v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01164360v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>