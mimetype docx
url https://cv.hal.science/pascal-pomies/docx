--- v0 (2026-03-28)
+++ v1 (2026-05-03)
@@ -636,1704 +636,1704 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04577996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of a telerehabilitation programme combined with continuous positive airway pressure on symptoms and cardiometabolic risk factors in obstructive sleep apnea patients</w:t>
+                <w:t xml:space="preserve">Main Pathogenic Mechanisms and Recent Advances in COPD Peripheral Skeletal Muscle Wasting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Bughin</w:t>
+                <w:t xml:space="preserve">Pauline Henrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monique Mendelson</w:t>
+                <w:t xml:space="preserve">Isabelle Dupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dany Jaffuel</w:t>
+                <w:t xml:space="preserve">Pierre Schilfarth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Pépin</w:t>
+                <w:t xml:space="preserve">Pauline Esteves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Gagnadoux</w:t>
+                <w:t xml:space="preserve">Léo Blervaque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (7), pp.6454. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/20552076231167009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms24076454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04064161v1</w:t>
+                <w:t xml:space="preserve">hal-04055186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Main Pathogenic Mechanisms and Recent Advances in COPD Peripheral Skeletal Muscle Wasting</w:t>
+                <w:t xml:space="preserve">Impact of a telerehabilitation programme combined with continuous positive airway pressure on symptoms and cardiometabolic risk factors in obstructive sleep apnea patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Henrot</w:t>
+                <w:t xml:space="preserve">François Bughin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Dupin</w:t>
+                <w:t xml:space="preserve">Monique Mendelson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Schilfarth</w:t>
+                <w:t xml:space="preserve">Dany Jaffuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Esteves</w:t>
+                <w:t xml:space="preserve">Jean-Louis Pépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Blervaque</w:t>
+                <w:t xml:space="preserve">Frédéric Gagnadoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 24 (7), pp.6454. </w:t>
+              <w:t xml:space="preserve">Digital Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms24076454⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/20552076231167009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04055186v1</w:t>
+                <w:t xml:space="preserve">hal-04064161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellular interplay in skeletal muscle regeneration and wasting: insights from animal models</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficacy of 12 weeks oral beta‐alanine supplementation in patients with chronic obstructive pulmonary disease: a double‐blind, randomized, placebo‐controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maéva Zysman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pauline Esteves</w:t>
+                <w:t xml:space="preserve">Jana de Brandt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wim Derave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Vandenabeele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pomiès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Blancquaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cachexia, Sarcopenia and Muscle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jcsm.13103⟩</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jcsm.13048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04000133v1</w:t>
+                <w:t xml:space="preserve">hal-03753681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy of 12 weeks oral beta‐alanine supplementation in patients with chronic obstructive pulmonary disease: a double‐blind, randomized, placebo‐controlled trial</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pascal Pomiès</w:t>
+                <w:t xml:space="preserve">Cellular interplay in skeletal muscle regeneration and wasting: insights from animal models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Henrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Blervaque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Blancquaert</w:t>
+                <w:t xml:space="preserve">Maéva Zysman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Esteves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cachexia, Sarcopenia and Muscle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jcsm.13048⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jcsm.13103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03753681v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04000133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of a Mobile Telerehabilitation Solution on Metabolic Health Outcomes and Rehabilitation Adherence in Patients With Obesity: Randomized Controlled Trial</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Bughin</w:t>
+                <w:t xml:space="preserve">Efficacy of a long-term pulmonary rehabilitation maintenance program for COPD patients in a real-life setting: a 5-year cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Blervaque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaspard Bui</w:t>
+                <w:t xml:space="preserve">Christian Préfaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bronia Ayoub</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Léo Blervaque</w:t>
+                <w:t xml:space="preserve">Hélène Forthin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Saey</w:t>
+                <w:t xml:space="preserve">Francis Maffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bourrelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR mHealth and uHealth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2196/28242⟩</w:t>
+              <w:t xml:space="preserve">Respiratory Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (1), pp.79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12931-021-01674-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03470696v2</w:t>
+                <w:t xml:space="preserve">hal-03167867v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carnosine, oxidative and carbonyl stress, antioxidants and muscle fiber characteristics of quadriceps muscle of patients with COPD</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frank Vandenabeele</w:t>
+                <w:t xml:space="preserve">Impact of a Mobile Telerehabilitation Solution on Metabolic Health Outcomes and Rehabilitation Adherence in Patients With Obesity: Randomized Controlled Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bughin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kenneth Verboven</w:t>
+                <w:t xml:space="preserve">Gaspard Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bronia Ayoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Blervaque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Saey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00200.2021⟩</w:t>
+              <w:t xml:space="preserve">JMIR mHealth and uHealth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (12), pp.e28242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/28242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03310531v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03470696v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response to Electrostimulation Is Impaired in Muscle Cells from Patients with Chronic Obstructive Pulmonary Disease</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Skeletal Muscle Phenotype in Patients Undergoing Long-Term Hemodialysis Awaiting Kidney Transplantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Souweine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fares Gouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bronia Ayoub</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Badia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pomiès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Garrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cells10113002⟩</w:t>
+              <w:t xml:space="preserve">Clinical Journal of the American Society of Nephrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (11), pp.1676-1685. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2215/CJN.02390221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03418364v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03423456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skeletal Muscle Phenotype in Patients Undergoing Long-Term Hemodialysis Awaiting Kidney Transplantation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Response to Electrostimulation Is Impaired in Muscle Cells from Patients with Chronic Obstructive Pulmonary Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Catteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Passerieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Blervaque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fares Gouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Valérie Garrigue</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bronia Ayoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Journal of the American Society of Nephrology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (11), pp.3002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cells10113002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2215/CJN.02390221⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03423456v1</w:t>
+                <w:t xml:space="preserve">hal-03418364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy of a long-term pulmonary rehabilitation maintenance program for COPD patients in a real-life setting: a 5-year cohort study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hélène Forthin</w:t>
+                <w:t xml:space="preserve">Carnosine, oxidative and carbonyl stress, antioxidants and muscle fiber characteristics of quadriceps muscle of patients with COPD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana de Brandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Maffre</w:t>
+                <w:t xml:space="preserve">Chris Burtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pomiès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Vandenabeele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Bourrelier</w:t>
+                <w:t xml:space="preserve">Kenneth Verboven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Respiratory Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 22 (1), pp.79. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 131 (4), pp.1230-1240. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12931-021-01674-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00200.2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03167867v2</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03310531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of a human microenvironment on the differentiation of human myoblasts</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Beta-alanine supplementation in patients with COPD receiving non-linear periodised exercise training or neuromuscular electrical stimulation: protocol of two randomised, double-blind, placebo-controlled trials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Blaquière</w:t>
+                <w:t xml:space="preserve">Roy Meys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouk Stoffels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana de Brandt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hieronymus van Hees</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frits Franssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2020.03.020⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (9), pp.e038836. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2020-038836⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02509841v1</w:t>
+                <w:t xml:space="preserve">hal-02941043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COPD is deleterious for pericytes: implications during training-induced angiogenesis in skeletal muscle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Effects of a human microenvironment on the differentiation of human myoblasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Catteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fares Gouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Blervaque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Adeline Blandinières</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Passerieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Blaquière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AJP - Heart and Circulatory Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 525 (4), pp.968-973. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2020.03.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/ajpheart.00306.2020⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02956428v1</w:t>
+                <w:t xml:space="preserve">hal-02509841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beta-alanine supplementation in patients with COPD receiving non-linear periodised exercise training or neuromuscular electrical stimulation: protocol of two randomised, double-blind, placebo-controlled trials</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anouk Stoffels</w:t>
+                <w:t xml:space="preserve">COPD is deleterious for pericytes: implications during training-induced angiogenesis in skeletal muscle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Blervaque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jana de Brandt</w:t>
+                <w:t xml:space="preserve">Pascal Pomiès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hieronymus van Hees</w:t>
+                <w:t xml:space="preserve">Elisa Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Catteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frits Franssen</w:t>
+                <w:t xml:space="preserve">Adeline Blandinières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (9), pp.e038836. </w:t>
+              <w:t xml:space="preserve">AJP - Heart and Circulatory Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 319 (5), pp.H1142-H1151. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2020-038836⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1152/ajpheart.00306.2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02941043v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02956428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impaired training-induced angiogenesis process with loss of pericyte-endothelium interactions is associated with an abnormal capillary remodelling in the skeletal muscle of COPD patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Blervaque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Passerieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pomiès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Catteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Héraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2384,51 +2384,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Additional Effects of Nutritional Antioxidant Supplementation on Peripheral Muscle during Pulmonary Rehabilitation in COPD Patients: A Randomized Controlled Trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fares Gouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2518,90 +2518,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidative stress regulates autophagy in cultured muscle cells of patients with chronic obstructive pulmonary disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fares Gouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Blaquière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Catteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bughin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2678,51 +2678,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Héraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fares Gouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. de Rigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2786,103 +2786,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Involvement of the FoxO1/MuRF1/Atrogin-1 Signaling Pathway in the Oxidative Stress- Induced Atrophy of Cultured Chronic Obstructive Pulmonary Disease Myotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pomiès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Blaquière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fares Gouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 11 (8), pp.e0160092. </w:t>
@@ -2920,103 +2920,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impaired training-induced adaptation of blood pressure in COPD patients: implication of the muscle capillary bed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fares Gouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bughin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Blaquière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bronia Ayoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Chronic Obstructive Pulmonary Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Volume 11, pp.2349 - 2357. </w:t>
@@ -3048,364 +3048,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01622796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneity of Systemic Oxidative Stress Profiles in COPD: A Potential Role of Gender</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Reduced myotube diameter, atrophic signalling and elevated oxidative stress in cultured satellite cells from COPD patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pomiès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Blaquière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Sedraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fares Gouzi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Joël Pincemail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oxidative Medicine and Cellular Longevity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 2015, pp.201843. </w:t>
+              <w:t xml:space="preserve">Journal of Cellular and Molecular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 19 (1), pp.175-186. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2015/201843⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jcmm.12390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01679864v1</w:t>
+                <w:t xml:space="preserve">hal-01679777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced myotube diameter, atrophic signalling and elevated oxidative stress in cultured satellite cells from COPD patients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Pomiès</w:t>
+                <w:t xml:space="preserve">Heterogeneity of Systemic Oxidative Stress Profiles in COPD: A Potential Role of Gender</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fares Gouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Rodriguez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marine Blaquière</w:t>
+                <w:t xml:space="preserve">Philippe de Rigal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Héraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sami Sedraoui</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fares Gouzi</w:t>
+                <w:t xml:space="preserve">Joël Pincemail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cellular and Molecular Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 19 (1), pp.175-186. </w:t>
+              <w:t xml:space="preserve">Oxidative Medicine and Cellular Longevity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2015, pp.201843. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jcmm.12390⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/2015/201843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01679777v1</w:t>
+                <w:t xml:space="preserve">hal-01679864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reference values for vastus lateralis fiber type proportion and fiber size</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fares Gouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Molinari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pomiès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3456,90 +3456,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reference values for vastus lateralis fiber size and type in healthy subjects over 40 years old: a systematic review and metaanalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fares Gouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Molinari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pomiès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3737,51 +3737,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuclear translocation of the cytoskeleton-associated protein, smALP, upon induction of skeletal muscle differentiation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Cambier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pomiès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 409 (4), pp.628-33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4000,51 +4000,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lacampagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Auffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pomiès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEBS Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 583 (10), pp.1625-30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4116,51 +4116,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Soule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pomiès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4282,51 +4282,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Cambier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Wrutniak Cabello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pomiès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Rassam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4704,51 +4704,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156694v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldjia Abdellaoui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Far&#233;s Gouzi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Notarnicola" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bourret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Suc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apha.70079" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744746v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina Ali" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vidal-G&#243;mez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Piquet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Vergori" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Simard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-024-06288-0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696400v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Manteaux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Amsel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Riquier-Morcant" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Prieto Romero" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Gayte" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-51827-3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577996v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Passerieux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Desplanche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Alburquerque" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Wynands" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Bellanger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apha.14165" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064161v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bughin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Mendelson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Jaffuel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis P&#233;pin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gagnadoux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20552076231167009" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055186v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Henrot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dupin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schilfarth" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Esteves" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Blervaque" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24076454" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000133v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;va Zysman" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.13103" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753681v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana de Brandt" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Derave" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Vandenabeele" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pomi&#232;s" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Blancquaert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.13048" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470696v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Bui" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bronia Ayoub" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Saey" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/28242" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310531v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Burtin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Verboven" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00200.2021" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418364v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Catteau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Gouzi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10113002" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423456v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Souweine" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badia" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Garrigue" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2215/CJN.02390221" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167867v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pr&#233;faut" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Forthin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Maffre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bourrelier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12931-021-01674-3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509841v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Blaqui&#232;re" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2020.03.020" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956428v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Rossi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Blandini&#232;res" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.00306.2020" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941043v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Meys" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Stoffels" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hieronymus van Hees" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frits Franssen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2020-038836" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02398221v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly H&#233;raud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12931-019-1240-6" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115780v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Maury" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Molinari" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;na Bertet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/5496346" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824722v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.26868" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01833297v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Maury" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. H&#233;raud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Rigal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2016.10.126" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679756v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mercier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0160092" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622796v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/COPD.S113657" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679864v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Rigal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Pincemail" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/201843" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679777v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rodriguez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Sedraoui" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcmm.12390" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02565532v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.01332.2013" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01625954v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.01352.2012" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706794v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Cambier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Rassam" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chabi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Mezghenna" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Gross" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0031815" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649540v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2011.05.054" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0QPRMB8R-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690423v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mezghenna" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pomi&#232;s" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chalan&#231;on" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Castex" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leroy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-011-2264-8" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400156v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lacampagne" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Auffray" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2009.04.035" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V196Z37L-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773596v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chambon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Soule" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fort" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sahuquet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.129.13.3105" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815721v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Wrutniak Cabello" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04613993v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manteaux Gabrielle" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prieto Romero Jaime" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayte Laurie" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riquier-Morcant Blanche" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amsel Alix" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156694v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldjia Abdellaoui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Far&#233;s Gouzi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Notarnicola" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bourret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Suc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apha.70079" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744746v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina Ali" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vidal-G&#243;mez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Piquet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Vergori" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Simard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-024-06288-0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696400v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Manteaux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Amsel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Riquier-Morcant" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Prieto Romero" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Gayte" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-51827-3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577996v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Passerieux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Desplanche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Alburquerque" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Wynands" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Bellanger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apha.14165" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055186v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Henrot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dupin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schilfarth" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Esteves" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Blervaque" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24076454" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064161v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bughin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Mendelson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Jaffuel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis P&#233;pin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gagnadoux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20552076231167009" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753681v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana de Brandt" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Derave" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Vandenabeele" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pomi&#232;s" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Blancquaert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.13048" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000133v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;va Zysman" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.13103" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167867v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pr&#233;faut" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Forthin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Maffre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bourrelier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12931-021-01674-3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470696v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Bui" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bronia Ayoub" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Saey" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/28242" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423456v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Souweine" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Gouzi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badia" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Garrigue" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2215/CJN.02390221" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418364v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Catteau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10113002" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310531v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Burtin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Verboven" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00200.2021" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941043v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Meys" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Stoffels" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hieronymus van Hees" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frits Franssen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2020-038836" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509841v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Blaqui&#232;re" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2020.03.020" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956428v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Rossi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Blandini&#232;res" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.00306.2020" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02398221v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly H&#233;raud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12931-019-1240-6" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115780v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Maury" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Molinari" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;na Bertet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/5496346" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824722v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.26868" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01833297v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Maury" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. H&#233;raud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Rigal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2016.10.126" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679756v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mercier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0160092" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622796v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/COPD.S113657" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679777v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rodriguez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Sedraoui" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcmm.12390" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679864v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Rigal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Pincemail" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/201843" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02565532v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.01332.2013" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01625954v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.01352.2012" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706794v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Cambier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Rassam" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chabi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Mezghenna" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Gross" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0031815" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649540v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2011.05.054" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0QPRMB8R-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690423v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mezghenna" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pomi&#232;s" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chalan&#231;on" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Castex" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leroy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-011-2264-8" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400156v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lacampagne" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Auffray" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2009.04.035" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V196Z37L-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773596v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chambon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Soule" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fort" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sahuquet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.129.13.3105" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815721v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Wrutniak Cabello" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04613993v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manteaux Gabrielle" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prieto Romero Jaime" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayte Laurie" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riquier-Morcant Blanche" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amsel Alix" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>